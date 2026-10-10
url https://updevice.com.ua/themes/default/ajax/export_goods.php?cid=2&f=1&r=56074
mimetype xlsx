--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca65367c584542a9bf561716bbe321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f5eaf03c7239479d86d507cb9f292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d664157f189c679d16b977185a23703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aeed0fd4c40e02b657ecc0e876d6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5641023abc7e5ea2fea57fad446525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5badf1011063b2618e5876111c20416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131b7e2863c7f0ea81509a180149bdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2aabd3bd69fd70fdf5a85ecc0c7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12428cd0dd31d698dafd83b94bb7bda19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115aff3b1f0e35b4076d7f55660eb3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700dbef4e6d5a4a9073d847ca0556ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43279ee2a1305d716ab97891a533912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63826e87e5aa0c643b42c2c16c63ff2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41890d977c97895f84430f186c40ba214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17728c94c88756cfd5bf81646b557d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4068d5c0bae92e49d14b4fcfc1e9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdbd72cb5cd8dd2cbf0c78a52e98b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce18519518a1579402c825748064418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2abd65c59898947b72309d1621f2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9927791376c481d2882e102d460d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c375ae1a602d10688a70fc0f2ace97421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00bd2cef70125ab9ef1c24c8feab8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b086e5104493fe684ef5d5b8870d1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f165b8542ddf2d978d48dcac1dfd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc4769e6454fd6222215f4e90a89dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa665d1bced383c3425758fdfe2dc9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb17c614d1a3773f022bb379ca848d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4760679c45906f10c964ad3e3e8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc3f35135eeb0bc931eb1e237ad1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad08da9302ad2cab6746de656f39ca030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc5ec690c1834fcb71e49b6d6d9ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ee883b74dce4c3d4b9d83fc2510732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a81985f687460478919344fd3c8ebc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92bd12da697db84910c023966d4d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937820a9bb9e62c28ebbf233df98aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa52e9e2fc250740943ec3e7fab0e8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ffd5fa0d1ea1f43bac14ff4fb150837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ed315f9597a05dd781711143972738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dcabca197c87b954ab4515c9e086d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2f490c1b04ed3a8e50a94209a354840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc53a6c70ae849810e14f5112625f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9cd0211e981e4d7bfdae5baf8df542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492abc61067f26c459fbdcb6221bff5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282a4d4e741a661abbb7739becd738244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3031374a50ae1b7ea9033b63bd665345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3d3932a6cd03e699724f2fe605e4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9c2f8b9903fe0e188a80f1f2a697447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc72d1f01af0eca9399df32ffbbc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a542ebe59481dc47bfc2d2f257becff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d220df695c335b6dcd24853116695550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c308fdf4851c54ae20320b14df192fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20b7a711c196653e0ef716f839a9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c785c8651216711ab9e0edd443748c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc44653709b52c48fe815f4303b6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c03287078feb9b52db38fcd88bf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4284d6a352a593b3791a4f0e2970e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23648f3571d377009c39f1f9a28c1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ce2f4067f18bdda615ad9cc3c10658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047337ab84ce1d47f8edf5e2ad7430a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc198a9294b4075590b630a61d6d6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adcd2334545312c9d54bb85597e06061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619badb166603fe5872c010f220cfec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee4140bc9a9c72d2bf32cd2e59c1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc98c13c3ac6a41f54b406dc46cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f754d2845912384061fac5efa16a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c5480a26e760c330e06a953ccaf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c301ab108795a78d9c540b11058a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2718c9deda14b060970fd32f48f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd1610f1a0d8b46e3032261b46d1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbcb7735a3bc08ecfebde46d09e5e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d9b3821b93eee425b87cb364ac44371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea91b9fdb4e6fc91e42bced719b5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451fdd1a6cc34130e8aff877b250e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e51bfa5f00e33843a0e955b5911f9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b466683112c6a0b645e21fd45b43375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ade8b780d03c0710f2bc1c1b6465d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2403a1b0636b0c9b417ad589600388b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df56857c1756809b0595ebefc9aad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c499d099d5a156e04e0b38f865333b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d08a59eceb8bbd79daff24672da2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c3e00a9f284737494d4038f06825381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1587befab60daac74c3185d5ae41d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b93bbfb34e35fecf35f9294f4505183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46884fc5ee6c02e83bc1b7b4c510784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46786e37141403d10abe8c016309b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74d10c4e544d0bf5abf8888b1f48686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4b73c7a45ab6082a3d1560bf6cf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704e0261dc771b7ee8c555e2becf5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b03f63ff36d846189363ae24b611e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cddf67fd7cd2cba5d8d9a7d23712890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265af66e864efcc7cfef95e02202d5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3bbe4cc21fd50a9fb225457e5cfd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b23ad6588afd197e795747feaf6af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb05c4961f240ab6230b48c1228f5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4276888f2737bdc8db63c293f0f1ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea48406597e6cd2ec155352ef19b6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe16d034d04f63a715defe91e506a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42ae999dda91ee57475afbc2e05d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c529ad10a87836951be9f0ac3feeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61a460b0c688a123be7d01e20cb26e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76878a5c6ae5dc909da72e194259ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a883550b1a3f5ea6a1842aaaba9ef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c20e95fa8256f17aa5e35047290d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514fb7b21421da269521a1208efee66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6235752b332cbfb13c09d5b5edb3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce307a7c8b8b9fdc259a5ecd2fe928106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca1cd8b593215a45424d55ad0dca5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a127a1edb41e6606abb87f6eebc18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2217aa4dac4a816a75aad91b1b42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41dccb967d4316d4756395a50a0bdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b2514c52d4fe75853f56a1867775111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b00768cdd11080e1a39636411c488112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77bf3e7eae78c9d6ee1f88536aa56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0d6a3356449e12e7933fac6057ec4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5672fdd739a491524be4f81ee7ba28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6f4b70ac97b63331e8cc30e9a6f80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad1e1d87696c18ae6fce6161a4fb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688167043f512645f597206ecf68c492118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e82e110b4190651e8d074ff28ceca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ca1ba53b35d76e4623e4dd131d73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d118c97c3171cf9bb7fda18e7e9ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea032152da97875d1a0383c271e7e41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47461a80343201d00eb1818b7754d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09f440ec3a54767a5d11ead203306124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960658c8427eaf15b7ce1b682d32493d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e06abbccfe9b565f84f935f436f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c09bd5ba3a38d783a4b3d490f19b42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a3af615ded51322b0f716f5b19f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df18302eab5c5b8224f4288d4ccd1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4f1429c259eb154d58c4b12ca33d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884721ad8c7ecac9391294817b2e412131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62950c7b48eebcb148ef19733b5dca55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af108e9857f294cc78379d5920c0309133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852acf7165b47278a26da3f2c85d64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a9b2a9a607645341f30b251b4c6e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf8df03896f82aabe121cab3eefb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc2d22dd69cf7e5d8ab3de8cbc992137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211252764cb6448147f81af2c3b179138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415992b2a0db2a598e26529ba4a8e6c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b15219d8bad6d42507adb61d3dda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de27ac69988686b99dec6ac487adf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8140812830f801c19b0e159decea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b478cab307fa40e7cc94eff90f354b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109b9aee916b632bf4579d5c1b5df9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9dd9607fe3f64e190d5927c45b63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0048a0c96ca0219dd352c0e87dc25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff58c9e818e51955b780711970539a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d03cbb073213d6763203c35eacf612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d549926271bb3a71bd41fdd268d2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586610154ac68d21ea88f3fcefac3009150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05f4d4b9d307b53359d23170c86a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980578628af267113e92ca99752e76b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64096c00e8be32c61069f709de8bdd1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e05f697f43162739bb58837ae24df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906e407e147be41ce1658ee3b7de721155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b55f617c9fbf7c808c3c9b9e5cc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15e2d5fecf457026d78b62f0b244c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581232b28d516ccdd79d06eebf6dd8ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee16a8d5ff7b3c0b53d3f37f2002af1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e467cf4ccf05b48ea811a8d69ba0f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17458ce08d58383135229eae52817261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece24664ca9da9ba346ec36baf76d409162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df0be530c445020fdd290b27d7902163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bb2b0c363dce9db9c0727d5a1708164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faeb921bd9235242eb562ba9a82c4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe88193a4aa8bffbddb0c46cb749c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198dc4b3ca9bc11057585291528217167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c92192d45f184a1b3f4ef0a78d65f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73432e4cf742b5b9a1ccc294e6d81d1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8bc069a15989300575a0bec9570da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7804c3c01e8ab0bfce490cae6f064b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd41aa34595a20b05de66a27e9068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118af307f6355c0420457318a9c1779173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d342326663a0a7ddbea7359f1ca5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83444a8cbcd64965efa76bb6c3654d95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b3ca25017505abf4052182dfe10e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872927fedbed8da6d51b06291e23eed6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3eff70e46e66f29b9ab598b1769db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d4edbeb0b8f4d0e63405f9312876e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adca6ef0cdd42ea05189d49e2c9758180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24fa7babcbd7773f7618f872ee319181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40cafb117ec4acfa766257d686d99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c751855a7b968469758d52ca57b4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45558a1371b250ac8b3f95c5032a9ce1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b426c8a6c5a8dac9176b3f69af8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd84cb49d6d5ba5c02addee0358de44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a943e2f2ccbd13322d2fcae05b99cc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0179462428c0cbe60a981341f4248188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0a842caf2591ae9a3f1287d42b4a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9772887b99c7d42c754dda187071506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7683fb55cd9a862d8fa91405e9a660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614045698947c67945bbcf8c6142f57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b7b03bdddaf2ce0c800468be35c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594e918bb3fa1dbf0c1f4c011ec3834194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d590e9b14f0da19fea8eca78bdb5957195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df56d2d0ebf78d00c0a61ead05e6c19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41652db777b95e8667589073ceb8e300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428715de005b300156ded4757f7c645198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26093728a56276a67b82d25b3491cdaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb52089ee3db560c37151496b4dd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699398e1cf7785c408eda320fdddab51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e58ab8895e88ac99b1047963a539202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860b1e7d352cdc37b6f2585de9c110203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44293f18c22de1f8b11a760b46cd70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc2537ea3ccfa158bd2c75e05ecec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d4f0c7667dba39d036be60dc69af2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e301b6c33ce559277997531c9ca18f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f255a505fdec4ae01a486783250ae6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578e59a7d0223410ad0b804d056c3ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15555c5f98e0a380fe113715aa51655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d2101d1e93fdecebe275110f7199211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db814065575adb5ef7218fb6312999212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1fa975cfa8324812ff355a27c77eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f0ced576a7e5a7ef4e25dfc758aee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970871b5118ac78125c7c5de77140461215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe1289ca338fb22f834e980cabdb40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579f627962b852e4d5e40dfc5e666a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab306e9288264f4a48a96dfe9765c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92490c65134269b4bbbd4d741ac8a32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54629ec181974bd29d254fd3a8de33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417244fb1b612f357cf81438fe830c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ab2d0561e2665af392aa761fb2c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364c1c8d80573db31bfe3682ff3d364223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063457fffd96294ff209d2b15755f2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536fe8807a8f65ea332829e8fb50b90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a23c5e2719696461ee142a3f203a7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef43c530dbd3f3c62a673989a0c87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be84b65bd2b42f132a0d46d2bbfbec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4547141718bac11e47efaadd40ca5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8382c2e2c3891f9e908e5f916eb6f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea1c362f081da8d7d63f3c9163ef1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239bb34a7d246f80f1cf6aaefd3f8f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6cba18055cadfca57fd1750167b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316829d42f87f1deb779d0f012357b7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd399ef8b412f6e0b8d85b47ee02e9d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b44e1323ebce5b023d14ce88809c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0130fe4b89b7e2798ca0c04e87dc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ac3f04509518f5dd0f4904a1a350238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f32b1115154d6f6414dee2dbb33ddd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03427159b1db4a32b8ddb65eb684012e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6bf15275376c5804139e4b845329f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec3a5931177113f5b92ccaaa2c47d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228559d9f2d0e839ec9b68db6018cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9203437e2f097b93f778060dd0c9ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590926e1814e6768a3abcaec8dec69e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d043bf212922419b2d828f096a7cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f213d7fdb3cd5f94934b3a3face770247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea6cbfddc766b269f6d02bcd30024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba4c106e37102e21073eb092548737249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765acd380091654e12ff5d1821fcd0f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd7e26c8289ce4faf06b068330ee09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468f34dc75deaad5cedb975eba75f5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86bf331958e8620f62bc3ffbff3013253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51856db820365d578c5312ddeac54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32749bea146f85e86aa653998ccfeef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf973feb847a4a676f1838154d5e7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b265af00662a1276d66ee02bc830c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08088dfc064fec1f646fe7456ced91e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80dc6d9fdf7f4e870158e1eebf001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9816c3437402e415b4eb5ac9bfcc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9beee11d3c30dd35a86b1908f09fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb280011a33ecea990791fa49b05110262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff400be3eca506b4131e18aa2378586f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c87b2fdfd244b6d4f7143d107b487264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde11889cefed55a8bbea233287acc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b3896edf43c9a5f7397e0b15997e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a26799d9cf3c2959e7f2540962be4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c41f147b5e370517ddb1315561597268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56176b0d20daea98e8a770fa81cc9219269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c3c4f56c37cebe20b0e1c30957fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7267782190187f4be064bd05285d227271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7afd798d843abf6094653a81a00f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb845e1ac3240023f6be4dd1430cffa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36443710931b4c6e34511a1cb5ff1929274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb3ffb612f4d908d07d21cb970c41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8901f32c673bb2b9720ad381f5ff0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142f05f97d5f482f7762415ec83325277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca94bff184b715c1959e5328b93545c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03137797bbb58b8c3370cd8c4d3100eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e90bd805805ff42feb4efa0be9c3b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de780d0dc64793a11c120579c443f520281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d8716a34445cc6c775724489816eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54140e7665e49932c08dde144321c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc97b07f5b20b01ca81cd13e561dfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4dde2eeb1bec937dc02f125d0cdf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c7f51efc056c016580b539f215602286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a6b31cac0eacd48da1ff16062920b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e778bd02a3ad34c4845de3bdf2618288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e49f2a43f0be97b9260cc09e3ea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6a49a5a00de472b87bda8956d77f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265fbf4164c9afaf291a3f07cb13a6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888ee56b52264f29637fe68aead9a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b7f9777a4749b23431dd66dc8ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414213140ce746618fb9806fee7b0158294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85c5a3075b341079b14111114eb2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442f9ef516dbed8727a90dcf812c990296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f67a5dc40aff58a7b1ec532bd050297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde272c18ec7cf461d9337e7c361b20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b73a145c56d3cfccfe3c9e000b06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b1a2a5850919d9f3e2667fa565f1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae7c25ea5b2f0fa110536f69ade8ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ffde41b25dce0608738ffd7d88146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1aab27bbc3807a3e3008b768452d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec91e78c0c1b4e7f38942e7cbc9410304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496111c8e6d7f047b5988b01a794bf54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a345f196745f7e793e8e83da8a5f35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca917a9a33c53425736fe0e3fe1d31c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ec344ba47ac775e700a778983ca6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd9371a865fbfb516f4f1f14265d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c553e4a5d02535f9f9ecc227f75a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8396ef93a051baff554a3ba653342311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44c2ed079a70fa65003b2d2313bf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7975029b9299bdf72a713bae83169313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f867ec492533fa498bce06f677228314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952445a885cb50344c8ce6ca55d782315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144ed9b68dbb7ac7b7d75991207897316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aafe64aac1062ac2cedba0591ac0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd75caef135f78709272c610878876f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2adf61abfd56da1e5a147e70c101b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b72ff5a878c8bc1cb45591395ec37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f57a892df6f27fae5d9b1627fdd4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f94fd86867d5b852da59e9c58dca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de505244baefcca0179174aef9aacd02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d83fe03902dc1dad5f7d13da7c7d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a947b7afa5db218fb989c471cb2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c1a6e24608dac23511006d322583326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf380cd5dbc24b805ff1703206b23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649a63a8e51a341c866fd6f51e5f85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd296ac9d8c50857c2be7d59df844a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca90a282cc544eb31552189baa8a36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab6c517b2054e26b67555714294f71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab91da76e0990b6f92dda51b3069d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ed92de43d1ec55f0220da5a52821333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ea8ff574733925009ebb0479025e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690df54cc93f84eb851032945f8604335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d57b7e8fd741152e8146267dc27b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc026eaaf9067c966983fdf3cbe3b0b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f10f5a31e3f3f665deb70f59171711338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f010c43f4327be12d7d4e42577e90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b03d24e43b3d879f3b1d327609a31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75857666076b7c11887b4f6df4888e4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7e79d433f582f44bc0ba1a0838d20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571aa453ab8882a73f06ec63d6d6e62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ccddaddf8ab06779bde2d0ee3a89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ec07eef54b0e6b403a2c26b25ffcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ccb61f4fa451cddeebb4ea9e3f0da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381e8958b42c3527a89ea0fc94034f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b1958b5f1f81475d161ac5c4179ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfac7acb4801434557e4bf744b7373349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462cc6a8e8dcc735425939e36cbcb3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf09db57906812c77079be1338db0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2a4759607a31e471e1ef9ce36b13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c5adc1404f8d2644c4837c2664e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c180dbc051f538a3016ca543a134a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80742e4e43adbd7621cb0a4214accff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a2707049408d584a0c955b499b68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4867b7748c57154f85d00a507d882d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47487da3d0fe75b2b0b71ce2a952fbfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e186e937e798aed09538f442b0e682359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ed402fb777549e9a647b13abbacad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4f09ea8389f73de6cd2789bbf989361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28bb308cc3bf6d4a187c385802ae1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a22037d5f6152a54f2ce544a89dd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5778e9b375259caaa55668df78e5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4f53143260bcd7d3c1a6f9d0e23a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874412525ef68cbe9480ab56e6ff207f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2734c73813206ab07020dbeba09d24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d57f19085e587cfdc1a1a23b1e6522368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a269079aeea44ee30f3bfda0fc75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577d965302f4558af52dbcc524dca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a0b0172721cd94004b672e31fec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a92bca3f1c0413bbe42c140a425f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f31571b4c464398c09993d2668f989373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071422e14280da9f664060290fa7b84f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e4d7acb3e3295a13441f84d58dce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade49b49c6bc643651a37b9dc4c224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04bbea0c7e2ae41af87ff75d193b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a3ed090fc22e07b046024e824d69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900c0cacdc17ea8b107fd04c402b5f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d81294e0ee639c24a8f8624067aba4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366da6f78745e489f2603619b38c6ae2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326cd8871fdc718f0d8592f5b13ab0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbba31a1cc3628e381a7bc311ab7ffd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7fe3e384c6b114a769dea3740975384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6142d397d193ba6653dda63f6c4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833fe176f85a4c0a89d4a1f5029e79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e6bedc41d26bd7a54bd34cce0f695387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27deed99142caf0c1998e51762c967388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c7b770731780942b49d4e7279ba8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d9347d8f02df8382d45fac413c35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774395caad5fc23a2d05d16089a97dea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e20eb2fe3db70de75a20e130a3a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b958614e46f84d52c9d82d7af7dc4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb659413e8e15da0e6fc4d7ef06941c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b13feec8af9249e9a52b88279b400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c543c79e7c8073b34127171e31d0da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fad708a023b3292fd2355245274ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a0741d5d737622e6605fa4dddfd52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369bbff215ade96bc21f0449977f3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b620188b2813ef997b1ddcd672d7d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec75a8e38ff424a304507e8a84d36f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aced25f60ed7a3ad78e0856c90aca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afbfc3743e850ef050d23afb9cf9de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549681e938fd04cede25edc2dedf8584404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f6c0871f632a1725d49bcfdefcc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e026ed3505cca4bff88fc94fffd0fa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b19f3a8198500359d8210b486c97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d9daf11a6562026735f9ba0d2b84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae9ba3da7828ac217da7ab91c8339409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe730d99812f70abd2dae49bcc7db6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f2e7c27d45568ff6bbde65a7fef7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a21b25b5f3ae20308e113126f3045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7706f380666826e4ea6ac9db96a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddafd8032cca0b297e5f9753b51190414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5170df5fa9d6de6d83909d7967cfa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f942e0ed7173cb8cb0664b8c04b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e547665fe7bdbb2a3182a86eb4f9fd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8c989e7547229f81328e8e3d15124418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a76210ab25879dc17ac4bf9aa4fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b073c403cb241e77bde18d4d7aac9f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a0c551da575be82bb32d31cb74ad7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb5b4c42a3ae2e4bc7e45b07685bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa46edc41ef4dc3470b12f3acb0c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e9ff8c8167efd276bf582f8993c9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2244350ced0c6cb0b4664a282a76443425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a697c9b6be0ea88a2bab0d6c077b76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85b80f0c16806ce3c5edb923f8025427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67f10892b2dd8fe5b66f539fdaf55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31d6056ca25326011fd02535ba88a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8513de5a67db5df78d5d8328ceeb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa195b0443694719e59e54ff7f18eef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aedb90c42618394e83af113cbee075432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15cfa2034383eb4daf254519cfbf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ce4a58498cd774957280b9bc682b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c09604525464e023e6402f624b238435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee2840d883a8ebd17752fc2da4740436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3eeb362087c31e96d93c9cd59d67a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec72e73b5f3107bd2b89abfdf210b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bc276b099fe6b8385850d1e71ac6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b38e776767d052fd041d0bcefaa8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978273cbb74a6b7b1be7b1836a88eab9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0bfd3c992cd61255a88b03b9c4580442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae9d850c01d086b7a22ff27c3bb12e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8dc1907876cdc973648615cae2789444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2e17debb958fddcf7d615d0a6f33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754b5405c5d8799a36faa48f259fa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8263f40045f2e17b800c4b08cbc7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbadda99576e189288ad2b3cd2401448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9189d963ce60a97ff63183f9d729b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab29e138cb64f77818738162f587a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1ad7a1b48ecfa89e18bcf8da012d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9c59d3e34e50b26262a10f3daeb91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542edd7ec857e26f989e9d1534e6d2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1deebdea98ef087d8f7f40e45a9c12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5124215056a2badcb5de71e5678ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3edd1979f5493dbd7b17c4f0d9118456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110fa65a2fb65e23c8ada4916b6cd27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a18dcfa286015d04f9a90b83a514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca23a0377aebdbdb76f572442a18d1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d3838f4b78d0c29360983654bb12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2845eb299b31a140c492af62cf928f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bafb22dfbea3c9483ab650211bef58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9203250882375a12a5e56235ddb70c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729051a2bc5a41771ab78a373acd44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985921ef451644db484f4cab684446465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fb332204b6a6455d8466a0590ced466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a17eedb71667337b7851bf47a2d31f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824f92fd70fd542b289d031d2360f54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfd5eeed430541c4c5279864608e13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708b57ffb3f43299e5ec6af81ef4bd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecfd7af34c4eb97f062c920d0ab7ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbc25b1856581a2747a0b090d529e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb340494979c8297669a0645d8389473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd188c344ea1e42330034b834052f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d4184f98eaed4ad680e38525eda36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37febae3834fb341a035bf697b3472476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc4fee2b2a0a2bcc3fd1ee8e8cc98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537604aa1d31474326fc85ec41030965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708aa254a111f85459373745918e65c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7862cb4eedea09e75fd2efe1fd341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76fd18074ff87a9b9cd08d17ab713481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae46d9666806de8244b2b76ec6c51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fbbd9cfddd508f68993a8c7521539483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507041239629ec4d5521321069f65e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111a9ca5754b977f67c2c4bc77e0425485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb082297fcb7b74f9010e62440c0f4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5ebb2a5266d6d5f0d7096668292bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c205e2dc774473215dd6019f7d8bc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde2f0f7231214677e328dc7fb6d3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c9be7c06b68b5fd540e90c6e8c404490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066e72911afb60aa5930ca717dc5485491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42db2c2ad1e73a4b9d55fae304fcde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f68db11e123f386454cf564c9201ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a651544a845838300d916aec3aff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd37d21ed3974c699ddbedfb0b715495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facdc5a8387cb0e42509835c5f7d7fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76c3b80635dbd91f3c312a2cc0c95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf4b198943c94fa4af56bbc6bf5bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c8be7c05525b3c11eb29ad27f4f28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aa2bf63fa2f3b0bb27b2b74c71d30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1eb0541451762f5fc6370166a6fd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065021a79a6844b5c1220393f5e08c05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcc62d29c324d85848a5a6286c037c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eed7193f92ed5e6aed1c9c2d49915d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2bf0fe7d2bf99d6cf6c00699458ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9f3a93b629157eaae546ff9f5702a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88008ac65a9a44e3a7a4fc9d5e558507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3243bb6326c1ae2e1da82afdcaaedd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8966850b94aabb8560aafe6230a5738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d89a3e60de00eb518a80eb8ba3230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869617f67dc80196c40668d661cc6cef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931638e76b613ce7034afa69a366760a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9314300569381934f9d2a64f52881e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2866451f496a5f345582012122136e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f14ffcc48ae5cb3ced71163d1317c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be91d598103df6cc917addb7b5c4b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d0a683c614399c4d442f3fb72252517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e3bc26302482a63a4ea2501fb297518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63463fd0693d4974222be40d93d1cca8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef9ba7c8df1a624271e9ebeae529ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac46c91555d621269d9a4c538e92c8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb483dd5362773243e4f38425208942f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c0b3993e002ab3702527428b1234523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40e36804bcd96c06682ffa122a106524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e09d91bcdcb43a395e2a4311f041a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854cc056bbaf672f38d98ef80a8af1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94b0daca5b94a4b0d6c65f11f63fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792f713a14c752b57d1e87768f2316528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ff5574e4eed05024b85d6d8bb5d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff2642e0f662e1817d32db001f04b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f88b7caca4cc89c5a6a891480e64ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc714b009571438cb562fc1a6bb645532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b753db48666cc9c9ed9f62e65906d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b546cfbdf18fd2c208e26ccec8365534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf697126e60844bd72fc5c3e7db15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdaec8f5ffa6db488e78b8de78cd38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4144fdcff8874f475db9b60109130537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f115a5eb3788f0c25dd9e8138f20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9939692155531d549b842c32bd90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1dba2ea652c585cc960df2843892540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7991e9c13de92621ed3b51e743e894541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86faf90c93ce5039948cc57a39755542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aa0eea2fb2b17eb4e37e159b8cfd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f5859fb177df39adf85668fef617544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f337bb72ebbc5f1173cbadb623431545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ba0078842017df8e7f37f1321d39d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb541e2907df8db392cec0e55297d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b3b13071afa8d16d24a09d0a0e5b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36bf7ac006604b6787382ba926427549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd720f24cc35a4b590cbf1378f904550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc09d176f17242ce6f5d7b0c5133c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a0c23d90b0f38aa8a0c65abf52ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de226823d827ca0294c6267c85389553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a73d128b6ebce86603ffb859e925c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d385240b8550a237ab5bb01d28a74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a21bacf91e15525bde3e0d891c400556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14a17b60353bb6826b3f27c11fde1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2ae7f5ae063fa519e3d907ed1f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33aeb14a153918927d081e75e89cf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad2cde540a0e5ee36721a03ab9cdfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d0350ca00a0fb65f4b1c18d1b7ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd228458fc128aa96ca211b3bf2e04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6748def128b2bf8e33048e89dbe113563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e983851c6f76591913a1f7beae67dea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6fd06038c7898608dd67ee5d6f045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76208ae6a3602f742418fe2cbbb4306566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1c1ea72e80e8f507dbd4ab5df9ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21bc8ccc8b24262235cc812e0f1a2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cee28d9c77edde194ad35d68aafa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b2c89e73b5515054eddd0af89f55c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eeb3d86c83da1fb9d25725327b9b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fceb245d7ba85660bfc6065fea113572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c5c3572f246feb55e11ba4150f6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc069a0519c2b2038b250fc370c02d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa409986945d75c42960e1d57be57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8afaf81fc2b368b59fc6bb19e6899576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635d1e09aff994825aa67b2944b5e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256bf7fd01dc629d6a1fad584aa2596578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc9872a12f419891efc41e63dbea84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de5bf1f5312cb53c34577c63d2508580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5612aa9560822eb26f5402440e4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31461a2b67287b388de9ddf5464214b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293048f9cc824f198959bd9e66ef26bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23493daa2039348985168c93aa6f5706584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530cf84f6147405ca7a384b2b1bbd25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fbd3441df88526df66460cd5aabf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcc8f05e90f606f7bbb24b369c3b73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f137a889c973a175ae2acb7b9afceb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4ac7a43d101de889cfe56a45dc0a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf7574201a37773f9bcfc4540e88a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4703432ebc69eadae5e4d0bae7328591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61861d3109f5d755f223d6c41daee88f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188be6a17ddc9231bf62ce86710dfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b508bd1d0bf74b68981591fc106d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f80bb4d481a86ec9c6146719325c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1df1cd699e48da69ae29d41e42d348596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c2e95a2686977a935e56be181ad2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399026d26aec2046ede388a81c3dd347598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97f2b61c062b13fe28e66fe9b54df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1dc8508ed57ef9c282b7f7a00bf99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddeb775c9766a9a3fde766e8744ad7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f984f8adec893ae1f955699bbe523d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db9ab72599a06d5b27d9b59f832ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb31dd880e194d25d992cbe9929f0e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2594db23f718e6116ce7ebb275cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97979268bb9d0cc7a1946eba2eeb46ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a4289a90e4376db88698affac183d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab666b56bf42bb090e995aa58bbf550608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d25c82e5c1d8eadf695926a468a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04826de00588f7179f0416939c0133f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2189bbc8a017c441958a6bf9f974611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1a3f229a7f7d637ff5659d190f5fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ebeb68858768d3b4ad9124512cd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fdb00034dad4a77d85e9296e89eeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aad637fd01d6d5c58adb9930daa07f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058574274d075b2d993739b25d4638616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e9e1c84d10d93834c92f55cd17a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19234f7cec83f275f0a06676f67892d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14600705f5348cc69ec175f1130768f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fed4b00f29848545af99c75490d44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cac87cd7fb02450d93b5002c43438621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4793e44445bde7d15ce662b447819622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38615ea4e7099e3e34c14af6a6651b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55436b1835f76dc528511af53778282624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257c85f72ce7cd35ea4fd19ebcbe91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d01f2a15d160225079674b3c9e9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299460736f9faba2e5be0d98b35713d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b437f5d7f3627f1577aea977e5c910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a43f36784890ef8f5deb62de5104e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536373c3a223777c868ca83f178b5c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c506ce277a79e553fc458dd1121d064631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6098e53901d725c0304a96bb42202a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c7ea7a3df2be17d542edfba8b3e2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff60160e01fe97a196941ca124c86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce012de43ae29b57df845865a1192f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f907d2c0e0429cb4331f00c21f2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee019e3f6822dba49c67aff34c67ddd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bb6d0386b83bcc054d900f2e75a7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafacc3e5fceb03aef55be0f0c09964639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336175fa570d080c9338a838e03f81d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169e3b9e6e37761f30c968865fd10b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a792bdb17c4301ed59bd24bea469af8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94355369cb9bb3d64d581ab54ad9cf2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727714cbd424ad9e9c4719d745e93265644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18796e7d26e941540e407287c655da3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc67f7821693755b06e70ccc1119a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205b542bfdb726f02d3905d3e273077647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f050ac8088b9743302a9122192a6a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf8e0beedfa5bcae42c58bb68c5df3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518b869e67a5ed2bcf6ad08afcce70c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fdeedf5a872118659536cb48dabcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456e3267343748e0c8dba451289778c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee140bfadd8d5473e847f01871ace5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf81ee89bece162bc6e1a3aefc8c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbb4f87e5f606773b1a1f75328e08c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e3878f4a8b94616d9b024831923f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93266b90c17c4a12a5d3c3298ded3fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c184ebdb3ee52e3a04c18aa3be8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb08ce89fd634404322e33dfe2ebf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daed0a125b7bed2177627b942d54f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e8cc3f9d0bb691480d4cb797d542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6be9520fde210c462f251a573b58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e45734587429a8ac45fbf699f642663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270294dc2637a856f5cd99108df59bd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f76ee6c695892863e142575f9d683665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fcbba7e0515cd84cd731c65a661d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3907e05a698dc8c9f3f5c143bad48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ae46f9bb5b80fcb034e206b887bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e5160a657f138857855863e6cbe49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3b183da2f4ba8e6904351d7d4037c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ece420e27e37d0e189b855de3b2f4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86cd86c566da6d1a2a8720eba4150a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d5b6bb7e4e52a4222e2b8a8e3be0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440cd156699cab7c47fb6ea7af98f34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df32726793f772f984698a198152b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e822a1de23ce9242c6b5eef2f6d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc839373fcb72054ba45344bebaade677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b6e787b11167d522f39ed60082d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb520a860071fd717acef02aaac47bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc92191453553ae9b7ba32fd79d15f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61a2f7108c454f4d972b563c2c5752681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6918341687306bcedb89574116c72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc54a3d96167266a0b0c4e1fcd42d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354105bc42cf3187cedc4f83f847668684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995119abd558ae952ac377209c12572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d780566b9dfee251d120bb3df28a2d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab28727fc1b93d0ae94727f82f0f151687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d034df1065ba46b8beee26dce9428688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ddb961da713943434eaeb4c0a22e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef4047f7d469868f92d65b959f4ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc40b5d9a76b4915711b320d22e4cc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018030d30761fb8d18efd55a5103ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fe9325f714cc86175602fbe81bca3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa381e0549591e35b0ee9772c66c30d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6ed599a57c30296e6ab73d2526f25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13f06100cc429c9a851309735a1c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cdcee521c4b3c01e1e76403a4f0d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5c08a7cae4f6a95a7a7856d9e759a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c275bb1c7da6a69b7c34f5510132ec4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955ca73d650b4b9b97854326bdb084700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125a2102a04c8c5fd016e8743e3c52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9560793410804cf9f0af0700386d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954961e63b9089a57f069feb971a5821703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a421ea4007a39b914623d4e67c1459704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff6728546ca647402620c0f45a6cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616b9a2475aeb77c84bdbe70f5145f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f66be1b53a78320b88256cc995efd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a073a4ed9625d2f55993df36ab60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2a27e4e542b19639814e52a7185d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1867a3448189584f089955f485ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ad2d2f4cf1c9a074eb46550eec4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b60be22b68502e5dd9e676146b852712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138293136029ac1849c48ce7f9fb18c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b9fc237b70de79a19f53507c0413714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f38d35d0cf5a716321d6f46c7d818715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d106b5c12a08532b8a55f55b20bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d693d80b06adb34ab02a438235ac7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822de33f131cea376c74ba4f96ca1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cd16b019576125c68e5a102ba211719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be785d2344b070966993b7f6e49856f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea1a26e0e16c99e41a77b583c17f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb93b90f4d728324da1cdc02a6a0dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4eee9955333c502291e8ec77ef49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad234b3405862c5849079366363e35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d10e6ce82e4f0cdbd12313b5957ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c458dfbf20788f50a96dbc1efc7d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d062d7802585a054633d674fbfc95b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d85ee80bfec56200e7f7ebb4299863728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7685fa8e14a51499610d90936bb668729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6199b667f6f018fe34742a08524ff9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f6db1e13be56a16e744fc63bbfb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282e7b507766b7c422b83c2a9c319b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aac4d4a7ac82453610703aca25b724733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0fd434538eb0b711158cd62d53df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b318d5161115bc3385c9e3aecff0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff90b8d40696284b2aca7b55bec9e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd70d1a16773a3074ee7fb06cbe8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2148d1183aa9330485c16a70aa7de9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6998bc2ff5ed1516dc52a3b2597b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1deaca9c7760d7e9835e2ec5ea86cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbdf4bbf1e911df1265ea87f9527df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee1668f7d5810121d54bfd2ad851e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc0088b5c115feac5922f9138a6cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80fca74ec009b30adaa1fd56c1f8db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a5e535ae997f1a7a29bc97b377476745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551b7ee8b2f4657c5de2414ff5054f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ebdb66f7508c6d2fb944d085d2c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef91333894cd6e2571f5ace4421e52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7f4ba20260cb0030c5cac229c708d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4deb02f40cfef17d914c875c2b4ba2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed34e5480059dddf378e07e9946ac76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cad87b2005245d23af880344702c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8516f1a468c89a896cc83f30d6b083753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d895f06a92778cf31e0215a9164b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6521cb1eaebf530f2bf070466a48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31aac6237e5f66acde893b781cab1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ec1c8e152a5135369dfc28751a8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b0e754f8aca98fbab177159e5774758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a749fbc1be61f9a2f572707ad59e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246f0e77a2fe6fedfbe2feb190eda5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6516399ced872fbcdf87ecb012f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357546221762b59d67afe215a09ff8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c9f4e5b24af9f9f7187e0775396a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf7735cf689b5f412d5b5fe9f2c9f2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5047c2dffbc377f1c54e7ba6e7252765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add29270b45c3ee66273f312319f737766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42896ded67b370d95aedfb945872faef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71996ed4730b0ae5d24b5071f32c55f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0179850e4f556e5f9432c18c5a80b9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ca28ac7fea58714ae6e891fabd56a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a08f61047fd0e8917d71946657181d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eea26f3f19ff0a643512daaa2de0e8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9f00ea4714661a8a88a8b30390fc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8406bacfa55018d51762ff2388dfa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643dbb994a2ed6b0894975e09bad83775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fc47391d39f3d9296063b77dc5765776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c450193c380c3cb69c71e8cb6b8bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a86e63434ff126e5e3ad1a49fe57778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b521458aeb7a0b5833d08696ea15779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf495c839944c7d42eaa087d80b54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b6d87860d5ef1d090a09c521f9b1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6c1fab8bc70839e379a47ffb4784782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ee00be097acced5afc288ba16f24783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2c96610ac684da1a809adc47a2ddd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5da9f84ea799db4ddd77cae4adbc4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc03ae51a9c7e91d260183e0330bbc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8310defdb1ef840e232f90f5f5d416787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa67a0756b4454ba98b35aefee3541788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca324e7d1d41f290b2a499d4fdc46c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81cbfb605d6d059d15486d757fda2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659093b7bcd5682fb2225e61c680662791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a22c0fe02c844cb29e88cb2327b97792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a682adf28a1b08fcb5f55ed912b932793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bffbfc0cc239f1945c0173ce27eaed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868aef4f1732551c9c8562cddfadd4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3b9ee3b3f44b37d54fde0ed63eee7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32027e7cf0f230a119182a3546895797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d6dba62fd5745563e121b1fe5094b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b590fe898d66ee27c92111efa8eb887799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800c466fc77790b2ab100e402ef605f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7577a29d827b1d4230065ee504505801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce2488a113834acab073edaf3648d3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa0fb0f7a049ac251a2db2d959a5b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a81ded5a135f7020c53cf5b20cb2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357343a128d5c1b849e7410acae7d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9bc8a76e53fdc905a51b59ce7201806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b01cc500cf718971b7e2da4f11c7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152d8c03af1de813179e5faaa4f73e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a156b3adb250fddf468cb10864e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1224aad751ef934c2141b5e989f6e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d0573d19c3ff5a0df3e0fda64df5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d447def99b7a3bb409865c64336c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ff939121e51702afdeac600219f42813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e0c276de3e48c52652a93f23d4fe1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f135ee0ed54526796883644aa80ee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab4d17982124e8d30664e240537a74816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2e5413b37b752318cc317978e20a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a71de660d18fee3f2bb747ebedf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130079cdb2ccf77ea44a7262b000a31f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30acc856423d6b20eba8771afa27a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e8a524e17186fc3f41f090534a4a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009ced64471bdbe0e5e5699b8010825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92531c7fd2c9c6cf301019368c02c66c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b3b1e2c15f37b31516c99df478927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5184410c2964d49b209b9c3b6149f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87766b455264d35ceea6476091013d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeaa48b1885d82871b2579908f44a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467eea81f0fd6d1b22f2d3e021a42e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519195eb9cded391c7d2b292d7dfc34e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a9d3bbc9b61c7a3bebc585d3f15113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211f74f9e0c250bf4c766c0e2decc0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f142efc10c80708f3b860b09a6af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36a7ab7d5720f1d4560e37a3e1ef6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03ba56b13db3be4364ac158aa650417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b82009156c35f9286090f811c7ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa22a4dc8b310bef1da1dd7038d80b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80bdca2b3fcbedfd3b164dc551e3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c920cbd9ed44c5052cae61e467bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35fecdd36f51c0595fb61e439caafe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea52f9a59fa76c2b7a1bc6b10602d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16d1e46fcb52b11e83eb00a415ccd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c025b5bd40ae5b1e6612c31d5e63ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dcd33087b8999a44f08095cb4e41d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc443abb346b49b4b4b3bd2024804627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88846c8779d18157f67c9261ca1296228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37f212567acb75e7b8fa62cc7fd99029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c4243f742343797ab8f04533780a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca43acd8cf192918228f5d084dfc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c842f75021338039f69b31a51e2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d417ed5e96860521e2109483f8a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448cb6e5e69ce7f5c424ff5e7e25aee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81d106d14b17a67d88b1d1ee93f29f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6611771212a15fb151e69c719418336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a54ffb973d5e045c647826c1963e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a08cb47c3c89f927dfd331b723b6e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d56684755e6b108234d5091de63c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5fa5abba9914f4ca6c933fe881f6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc72b5ee0b842068d9db07551849941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416095ddcf49eaa976270c43f9e96642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa400c978ce9cfd6e36df9bf2933843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd551483bc737d2aaf86e26641bc5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c436818ceceb4f9dd29ca430c9e06845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337fdacb619f32b30899e421b88fb3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f21155144044114f71eaab15f7ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab639e6096f3e16b5a07735df8213a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a3bf394bf224dee5bb412b3ea91df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4473ba27a325053bb518e57d7238c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5dbd82dfc5a139bb803513ce805451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0137c1c3bde48df11f90a6aaf716152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a13cf188e2bdab7aaf3c1cbab54b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac9dd71117c4e1a69fa56d6dd6f7ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beb6e881015e04cf38800fdd3459c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3b7de29f35dad93f4990182805bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e26213567b6c1fd1df678e1c5991857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9cc3fba59a0c789cef244ddf350ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f032eacf076677565650b92564c31d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaea553931ae6fd9d5d56d4414ba2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34342d60fee495714fe95e1be8abf11361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3680afd22930de220397f5bfa54dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781215b478251a159409c713045521b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c671373a428c52d2586d2370425e89864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdee5cffb7ac1193ecdda4dc190c4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a394cf8796fb4c85f636077685ccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaadcfb1bbb426b088f96af32d2bed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68c580711a8abd952825fb714d03b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30400bd3e68538c02d7ac3b28412069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b582c6abf40ee16ede46313236ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2164fd5d66ededa4050a7a00147c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262ac50d096ae9e911ef05014f9725f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a7214c7e731d211aa5f2ac76980773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383f702fee336f859391e7dd8afc7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e537ee4060c41c43cbf701f001d4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9a3409fc7647f34b25ac8d9006d3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cef200eefc970235e1247c3eafd4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51241c9ad4647899d573fc4fcd797c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b0664c5557ec46312b949a950879079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d010d440fde2c64c8b3f2ea5428e2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471b0244dddd4fdb7add183ad5ba5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5459b34647d9ef1cc662078ab947f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3559402045c0599f65af07900fc4bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c46a0516b9ce4552194bce2fb18184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a607c83494afe83804da7737d019085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4f1362cd09a00a473432165585f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5073b325a77d0670b95a9690f0b1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e50c16094f7e4fcbcd6b629f0eec288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aae659f5f2ad3f1f1fd8586437b1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9bc59c9e25c8dae6f9807d2c08ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3be96ccebfb923dda61853b2558f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c3fe65660f8e03a9ce9a65ef599d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968472eaafd2083fd52f8c1c6fd60f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552176f543b96989233e326f4f4a463d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c96cfff2b987387f82b028800b431095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c552295710c01975a98a3751436996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba942c07c8e5c61626795f45ba2fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ffe1bca11aa575f05b6b006f573598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ff1ebd586123bc0fa9b5ad0a840499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e961e6d281ecb54068be2792f16c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a8940c9fe2374e7f5963f59c70331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a238aaafbdae1a72803e162b7e1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368595726eefc9f057361df1a5cf0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd434a07eecfd7dddb5e0851273d17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f057e7a0f19e7b38fae37680d97cdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe078fa8b264b9c7aceac5eda23f9bf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a0ce258275a266ae80954eebd329e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8bd5b50dd1df3b1ff5bca00e9a14b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a799a7ab9a45779bb1a63d0b5c5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876a3a6993af335ebc387e66d15d63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e849116365315a0e55b38055f9d18f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6d40f9bfb69fdf95065467f15f9ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd95b16b84eb6de0fae542636ad2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea338c2d774870a371909f45a135705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff4ff3da5ef967cd1423c97fa36e4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159590ef750538b89658833addbbc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63633a8da6f183d5d8b4924c479e100117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9393e70338e95ff296715ceecf7c41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709d7afaa56679263f2197af5426fa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd028f8729db2fa29b976b5bd97192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9f7d5b1cc57abb7a6772cba6e5800121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e4538a603d25b8f8b8cdf070a104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e661aaa5656604415976b062b16f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5c5580c0e36b12901e76c88e9ce81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e08406228393ef51d6c84f11bbe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15612b2e1129885665d348ada224e4f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235374190366e0048414bd3effbd76f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc21b6a7cb0a2fb2804daef59a4d79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558628d3b5b594669e399ac99622020129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee639ff44b7344ee287b21724f3b91c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c48a86b74dd583d5bf33b0ca4174131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7cc44f88bf75c85900d4dc450a563132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe3d617365a4cf17935d0834e8740133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0702c8d51bd1ba70b7f0341ed77a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3225468f77eb1786b8f0a581eda4c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15058c9ea6b7c63f13f36e1e3ffdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333643706d4298e24492693134ab1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650ba3c04ca89c025b353a58cae6e5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cae42cd2c69074e88f5506b3b152a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0c651cf05610548f9134390379c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788209724dbb42d226ca7426214d36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e202be288c1ffaffff29a6f4e9b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e071918c9a4bb70d9fd0f920b3a09b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e54d27826fd1f89b25f5104f678b86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73b1de618b2cb60ea99c66c719ecd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c2bc37e2d7ddfb74a4879314618bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b15627ef1c164aa997c708b59f53d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de83057dc441eeb7a2908ed0c02bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61841373efc34c473f3e30c2d6f187149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a14d728fa76b64df7d4caa1e957d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c082b71734c7123a98b1144026bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051a8aa1daf44022a05ae31f2856f67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17902551483045d60d0e80cf68aab4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa5e66a470ebcdaa9416f1fc86d9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6981bc7ce1c218deb4504b1ee3931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac804c45ce97555d77cf627bad38ade9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64d78f70147178a00e7f5bf63eafe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856fcbc938ffb936292e3c7ef9b304158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f721b900c537dafa928c0936477615c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5aade2ef95c92cc09e79e64c9e1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa602b908e6a7a56e467d0007fe6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e31e09400da0eceb2cb996f6601fcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f4fae874f0b5f49c9b41de756dcca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a3c69e97ccc2f22e8e038e6bc583164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeeea88042a3e2130f68893ffe6e5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cc1e9bd41449a0dc584608df32990166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d2b8415b4465dac53fda6b9c79fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea029c9b0f79d17f522125a970f5796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70958ec87437c68cc2d85bda9c2bebb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57673f487ec36bcfe457c3da45989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e0bcec28e82c80e26bc023db229c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00585f31fa6f316ce690fda1f8fdd14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1916464afeedc13132181178d586a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6cd2664a6629babea4b9b3a10738174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d67f0dffe4496088fd9c8647837b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e8c1247acd599f6899b07042ec55c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c562a279f3b4fdc9b515c5ca1a24e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657516cfb685c64d548e7111defe725178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb41393b69da00077546fb3bfa11c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d600bbc2f2fb8c3097ba511a4aba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a79de2db6a441224ceec33a5bf574d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10e1a034365f9cebfb80d54b37ad3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504ad79c4f542a1da6a205cb57ce54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0622c608cb340374e3b546e46c6593184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b1053856466b6d616c2be599d8fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d5c627e5a48c67451b8bff22d6d7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c094b87891684461208acc92a3191187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf24170a6c90d852cf1d1af2023bc66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b13ce3e11af6203dab0fa5981bbc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e75637926353140e0a85e4771b3cb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d99c0a6702c121b0cb9cf43f061cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe7ed783aff5a03e01bf5491ab77f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c47f82a174fd626729706f0e9c22e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45a3d76721a232f9972c0d4c79800194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575904d89f12738047185172c26d29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947de19fc7840ab99652f928c686200196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4f370f98b040de8d55e4ba4085bc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b242de481b81610c8e0213a3e3be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b478c78d2da4cf0fb489d9f4730b99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a96ab1e038e25e09d01834f2f486f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51caad4712b2f217004fdf77a81b47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb929ec897dbf03a9ca6e045d6aa822202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6dec626bc5394e8f6e822ba086f78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c035df5b86241ccffd696869e0712e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82a5cf1bb78bffac2117ecd46e23c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652bf453c898b22226c5f0cbba588d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05cd470716a0f41c10300e1869886207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73777dc53c3b43118ed5d6d5292ae845208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ee55b86e7ae66ec05f1047d89ab63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d2565bbc9b506d906ab6347b06c3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe7bcffb9ac481002881dc8ef46c59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da355ff91fbc19f735413ce72a0943212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d0fab938fe052f3c1ec7ca9315ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca784ead9bb2f6c8851c01d15965c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0884dda4f9c2ffec9bbacf26f835215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208ecc143ed571ee72a204d20625b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b60828b417384c1a502b447bfd45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314397cf9388998c6e9a2749592a33d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5925c5b74667e144383461a0546f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a8309aa81e23de1f7da6b9d925e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958f90d36e3b76ecc2ea5794f52e25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a360ab46047b2e5c177ba233d0fc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0961e026991be1edc72958bfac467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd25be5394e60f07a1c33fd236a62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de129434072f90329d1bc5b259caaa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d91a4fc05a1e3c87ad989e6370e90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f858a4eae5b1c732e221e2f4db734227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665eb02f49f20f30032c86c810252d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be478de50cb6c46ac9dfcf91202679229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c3d48512c3a6d39be2cb927153575230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613153f82ef2b410807e1304286735e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850fdf16e9e8fc679856d149020987d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0da8b24380b4c8e8c4c205f343145f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4fd9b2f47863756b2dad6bce8a0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3220a91027ac96e343203985179f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e703e763ab000cfe21ceb3b7f45a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1cf0b55b78017e40d751471650296237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcd8eeebabfd994fb39c0951fa0bf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86117eeee2c9617b084e716abdbc5e17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8f3d1d822e0ac724138e75b4f7dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e2bdb65cf0b1df4b8a5068cbfd70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb70d416bddce4c3c22d83c988b271d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b44f4315c62ca7cf861d9f455f7fda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ff8460a1ccb7bcf387122550e109244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aaeaf09dd61f99effd20d20794492245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c67df01d8dfe59b10fbb876a4a1b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52997265754e033a554d0e24228eb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3dc79694cbe50c90e369e083a8a46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea284e94acf889e2d9b6c4d86aee7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846c09d189d54463610eece4043a17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589f9dd516b15e3ffe06b67b7c2aa1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f6e30a4f85655ee7fa62902b4fc2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1025b79e739734929089372a4ac1dac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa05e26f7af20b4843129fce948ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5db256749bc8fa08600e985d932f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c474a353ac6f7b0e1c4592d3771220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d10f29f398d2fde80b737081c3ec24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bde07e0760300f080f9914c6b4b26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634839ce0f12ba5f5d780b941ae5cb3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a1043d89d587443e8f1b74f30441260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a8cd5d96e925f48c4fc2d1d2d984261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2bf3f9a2d111343ed16658be1095262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84b8ead0a3ca8e6e602153be77e085263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd3b2c188c8182c8786e9d5d5e1786264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e817a6ca64680028476a0c49f62428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5d4f169dc0387e99ffb2eea2f23d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547576be589ee23d208253d375e2004267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47aa7465ea5519a8f40a953801b66f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575395a992c49059ba08c162466f5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b01d72a17625638aa7c7175d204b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28363c36f246bc40d7bf74f18894b189271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34872304a16b7f480ea819ae3492c35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27910b94ebe881cda80239505028a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da85b1888cf774b80d47e6a3acc86e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57f11336496bf03d6ef9811d5cae8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173a6dc8162b5e6add6df0da1f93081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a87f7c2ac9ea2958c06af1e3eb3dfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edb9abdda7ed70df321b350e13f2fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a7ae2e5348aa158241f5bc8ce565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c23d80003d2212b634e15b2463e3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3c8a30a227a04654cb8fddfaf4736281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419992729544f1ef764991595abcd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7044765fc1772881bb16759dd006883283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d128d9b68db205b1788515e1a230645284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490672eebba191b778f5611ccbf94bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f81bf6e66510ae82f93af8b38688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd38e634f5e810139ff06ce0451b32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec414b71f73eec49330b35a343712288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a37fe7427dcc5e7439bcfa1f470a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1387772cc30594f512b3c748b483290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e136febcea68a44b305341b263a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc2e2ffe7db575b59ca73ef284524292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f98704381d04eb7028310f250ffb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd89134aded3bb48b1f7f7d9c27779294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a9c4eed5899ebdc207fdb2356d7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c978f4e4fdeab2b573ac7f3be4e7338296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5f0280f61a1bbc1903e2f499162e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42643f5c30935078e69aaf5a455073298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612463dcfddc39a6b4e1cdc4f7f54f4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0324f33cac48575cb58e38df35d4451300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d95e201ec5116da2553c2d445d19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace5db96daed3fb5101e1b6456140a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e909b12eb98d394701a121d7ea11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99c1b860c0ab88cfac3e93b97356e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb2356f0573186e4390e72f32d751305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db63402dc5fdbbe013d6a72053f11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd28daa02eb8e6e94f72568a82741307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e8ec469742496ce4eb6705a7e8079308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2737a7d9f72195bba8b20bd539f078309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2bec88aa59cb2a1b59af9cdd27ac8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b11a7acf8d0176a4c77efc153be3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e14ec31d1ec403254023d7dabf11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1fbf8b3f9f160e12a4aa73454dffa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e255f34179d3f53c488e2f1d423e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f578011cd904515fe57aaf716bd7da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314407f0a5b0bccaa4ebbc7da502f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec389a46b2b259f72caf229165992d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac108f3de46d36be8fd47fd8158312318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775b1aab36111cc669bf66825f5b8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b974302afcd7a9e120b438fba2597e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433e63b9ea09f3ba44e464e55eb7dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702677afe71ce037dc3970e12c006e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450801889a65a19e86b42c62084bf63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46137bc0dac7e3c1defd795ab8446794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aab480deabfad913813d2f1776a34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf218a8ac0bb11b4f2cccef828828c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb39583cd403e8027054b58b8fe26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0c53a41a33b99ca3f513fd896c040328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7298731c1255d25b305c05b999be07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4814ba26629c0563495b9d830f06c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c946d3a7932b8277997bb86e3528983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1d1d3c8b8981b59c1d6e6e291ee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7caaa81d65bb3d64a1e6009e1e5ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bd9a51f74906c58dc6b89e0278f12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5d3a86bd2e3c551d0dce25766e11b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57298d5767f088caf6c5a7f172e0f9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23a7eae10bcb60f687e39aaf8a2b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b2ff99f52ae4a1fe7cd43c4c5cec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96162e35c4b2fbb1b32ecf589ff9e42e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a88b576889a3b89b9a04b908d19b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062bd9705893f86b9facf470b4ada7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7cbf21a32e63823c4835bb7515c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952078554284fa977a7e7e637b25e59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca873e7d41a95bbfdaa38fe36ff6e75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23779220c2944866c4908b7e7ba6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e68f80a22b7c1f9714cde6153761346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd036bdb9a832bee5da839e18bd95c11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513975c8e2ff7ede895af4a54b72bbae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903dcf337fbbf96763baf2b61ae074349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bcf2809634907d62802a8ff2be103350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54927e4ce953cf4936d4784c231da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253c7d261af7206b917ffb2a4ca406352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe8335653302ab2cb940ae373c86e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741dde352e016d8ac1f25c36c485603354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013e5313db84359ea344ce1372187c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4259fce47ec052143b05df2f1a52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359849987fb71091810e77eb2663da95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb369a832b77cfbb370a84e4132a0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715a331f822e7bd60fa4335f9208e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858479dc4617858ba4207c865b14a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984585645853a62e1add1147da560029361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f5d294f1aaab6bef1fb36bb53aaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d73330050d12a089b0fe756df9acb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f9bd9bafea846d9ae20fb46d7e08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c861b1de71fe49ada112b8c9faab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323f2412bace8d4969f6ca8756de7be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9473bc16a6a930e1ab7ebcddf7c94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe192164a90809e95bed5d5adaaeca6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a5ee9bb7e9c3ca5a2b49b99e48498369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa718d58bca600a9baa1bfa2fc6715370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae6063f8e99f564801dafea62115b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e1d839154468b7dd6e9313f534f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ca52fa327542dcf9969ae6cdd1a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d3eb33e115adb24218276652ccff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c214ac31e71b4c57ebd01a7c4d8dc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169cc26491ae1a58bf0e97887830f25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614ad86a1df046c99453d704983edc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5af2310b7aa5e11c2765e9518a080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacf3c9c7fc61579ffe01c5b94340b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324be17c6dd4a0fca927b8aaad22b06b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed416d766d1c2451b09fc176ecb43f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d74626675d3f48dde72de23b3f2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ef6cc5218053464aa58b7c7be4ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285d88d9413b895bc01ffee0eeb60c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d2c1c7d49a5857483fe4a93069f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da642b9eac995b8908e4000e769e3af8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f7c30dbac350d67c3d43f5ac4ae7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1d849b302a4f1155b8be25f6794b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea5e868cbf1d4180db7f11c4681e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeccb3d647241048862660677a66e30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5c28f05f8773132f90f59f47775fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5cf94d029d9081fecc9e38873f628392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84d926d54c5899de2bc0a78497930e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a608e28882d214498aad78380387c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a50f75062e9d653e67e02b2765077c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e83b6ce8318bafc7b657239d4ac80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf10c45d22d51f5de187f375f6bafb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a375f27e1c5e489932bce4dd4d548398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9c52dc7a36b2b870279baa7697fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931d29a336ada9f5987e543ffa1e42a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3e015f7551820d3ed97fe654521b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c61f76ce9dbe3ce2daac93e9a8e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f6a5660b25f526859a97e4f148cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4930a6d4691c00f4f3b3ed0fb8a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b1159764fb413da8c62c6b033e319405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a99795c6bbab0ad4c7f1c13f62be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084002247bc4a296bab8f7b9a0beb6df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e412556eba0f1f0378e953236367a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d834f8aa237f6d5406e75e1a8f953409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dcd8529cead41dc689900d411c5ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d219c1d5000315fb3429e0a0486203411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a89970d482947a18d8103195ebac1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb0ad4eeb1643a66af8286c8a7c33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ecc1f18f4d321b005a600edc93cb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645e4f6e6ba6bb9e1d2f833d688b6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd251f676e84e05cf4a0e3946c20d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb97c48742401eb7e52bfab4bc8c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bff987b882aaefe06ffde5e679c3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b322736237656e8c834d00f06e64fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d00bf8bc8bff16f8d28f8ccaa974a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d4e9206a852beb1a9d365c69f1c19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65de1dbd4b99c825d006b3a81332529422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d70d27903d37010d1d1c15877c13e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069089c215cf9268be301978dc88647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8327275e64775ad2965761475b4cfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5e6e34a81ec642d6be763864971b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cf3ce89537438364e454a60284f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb496f19838d4917fa66199ee8efe16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80573e455684ed0cfcc45b60a94be70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2d923f8aff6c2ab1d14377189186430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b6e778000d2f749c6bf0abad1a115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e571e47091019857c27bc009a4be4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9e276f6d56f0eb4f13fce19ff1764433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f380a259a6ead073e68e4b56680e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ba71bfa5bd16a63ce2e1be42c525f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997b76c0c065d75e1ff823b8de6c15d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43aae71faeab5f8bec24e5eee0fdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b69203dd05131a82c400b3232cb42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ddf6ff7dc22a315e509362cb01a0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bd976254d4e94696a4b1d84cf7709440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3e598f905dbe9bb39e97901501607441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1863231e2edad9d1791ebe05c773442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e5a8225f1c86f872a4f4c3d1d82c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9376b893220542647d8ae5592460d50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc274cabcfa3776b6542b3970b593d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f8a17f7ba495c246f27aa673b06d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33c20820d1e2fc884d909bb1054627447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316dae6558e47948aea0b31d822265448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371cfeb874f465f1d4ff09919afa6d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955c3287f7be238e416bbcc705111b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43037b82fabab575f5873018ba69126c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb824abb126f71defa6345eded0eca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd369c2a301ff71bd673a8791a450e33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6df129e1a4851af3942a444c6ad53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396bf76da2367e6ecfca65b44e4dc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25176f4c43109796584d30a64a91f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c907a4b0a00f1c07a32413c687fac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbef4b29d9abb95af9284c15261e3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e9fc1c379c8ebe2a499ee1b5b3563459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3de034ce163484cf81488c9fd012e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125ab2f4efbfd9af5314907341e7da4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35aa9129cdbb4f5c732c4a0127f47d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8bd6e9608dfb394ceefdf8f3986b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d530ceb13970553ce115171c81472d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f209a7c3b0a3748acdfb2fc0b2fc64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95072883879d6d32d37530ac20959466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5de521c4439283d3e02286dce945467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df006f79af89cadae2da24cc886340468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29a3a996c7ed4a9e4b73d5e0ba49b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391d46c14ec7437d2a3841e6c28e54c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28fdf7444fdf6dc4cc613e5220a62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120adde0d16b50a8836da5d9b8496c6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fea351e2a82197382d9289961fe1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e477c711bc54a769f10dc92be352474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f021eb24ad4c6c9c5f2b08c3bf8e624475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402c920ab1294ca63e2384855caeea3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc742b9201245e3a949448e07e8ca49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157842bce977882382efff10fc527d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72797ecdb5f8f9e4b7ad96bd9a70e7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de5100af359499605b5e3e63d54e82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c64a80276ca0e13680e34ba3b7120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb0fa07ca4ee417aa9b4386c4f9fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4e5610892d49079aa430fd1023e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7280e589d4ee396423950368ba1b91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a615816bce1e73648d67c7f4e3f170485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467368b7700e36f3df8984daa32993e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34255dfc9b0922292acf1e6d8d3736487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63609b6c21e0a77fbd8a9438f88f47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec8e7d8623c1118110df42d4e356c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f6805cc8fcc536bf78a93602109f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc1ab2fe34c1fd24c87bacb2fe0fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99ea1a3a9afa74b1b313912adaf817492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269410e27e1553f8e8eb40df18f114b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba18d76f94b5ad6a3fcf41bf3b1e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b44d6668843bd2f2365cc5ae3d692495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab568a8384162a8484bbd68727e882ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ff8861a8bcfa4622df0f488c8e61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc50973885fe40821895b11103b09c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10f0fc770a11a6831458b35c1ed70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53434987c0baf5d61c7104cafb7bb29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566872e6d2ced7a3d3faf1be542b9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205bc9947c21b1d854bb4023ac90066502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a0028addc1f25df66c988bbaa5c2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b44c9d5aee0cc46571cbaf2725e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f52cb0413adaf98f897aac426fb6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9985e1a1a06e3c1a24121bfc054f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd6023c85f3434ad2419b4d830772507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe6f8ba18114cb26f3f862d25246b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97c9a2e687b743ae13b24cd1ebc5df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb390aa01c4b3f091a5d00abd2f1ae0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b74e0727a36bdeb90fc84c6f0da7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860d71601d65c7dcc55ab19bb7b789512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160961f10fa71d110fb798dc7331a37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb544af08829b9688d5a97e650e9a7a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d18e9609949bc72619ed54ecf726515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb6585d0c4c6556f6509122f26327516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa008d1211ba9653e575eef66056f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcabb725da4c1ce6ff478fae556a7e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209ff82806f6db6efb91141578b5d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9ee5ec171c9bbbff7a856bbf3488b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b18659ce675ff44b678fc4530d082521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bddfa2823eed19b7bb830d39179445522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fcb56521f61045e0674e695477b87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc0dcca4ae1c3474b853eaec85650524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d582b1066d0865dcd449c6774beee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ca7af8c64256ca33c4ba570e87291526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593732515f514a0111efdc6618373327527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e5c86f65524d9c28538e6ba8b77f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad9f7a53832d21dc8d1c8023545758529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc265be8bbc27c5e3f42b4c1e15e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a1192e36990e05c4aabde0c6f540531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8cd76656f0109b1e05d816c1c01b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecf323537a9f0c036f1f152b59a5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea7a354dcc6a78548e64cd6f9311ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d18cda795a283ac8bfe9205dde715535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55aed66c9f34a5e1ee57d71457aa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9091f325934319ac1466a83ec718442537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e2a7f2df524e4e805ecd22844fa5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe67b5772c7e36437d7b14963b47998539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c342a4aeab65a163cb9c432684c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339406469350759a1cefea7a0cf421a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e88b3dfb903b01a1fa2d7ea74b0e6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ece55838ffd670d2e0e975696ffb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b7d3fac98c017d22159b70fe42a17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590303ec7d9c91edd7413579cac26c63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb5d1d433da2160d0ffe02fca41695546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3d52661ca6985978cb87c6b45125f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe2a4e5f1d5e9e400a8bcf6fba967b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b64b7c791cd389911f5b483e53586549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a6016defefd552b8c46a380909466550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac450f0b35b5e7203600fb4c68f1f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e00a32f7a830302c97f1b83ef78616552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca075096dd6a457320d7222fa90e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea886d9db462d7a1f4113579cf32bc85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c87082aeb94cb6f28fca8d45e44c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9895426a9a1787b69fc6dc11038d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2120844b652cbdeca12fcc21c2180e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662c54409917c252f632751890bac1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba7d6c8a62304234e38e9b9fa88d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43234763a0f16ed96d082e2725ad57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b4bd2429609fff8ca2cc9d340bc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eaba6a206880b3175dad5104588f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed0a48952cd65610182b171bf4975563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe0506378ea7ed139d287a248390c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d8217108b54015706cdcc8f432b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7906c22fd4c66f8ba10e3a646718e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a3898d5b5bf49b13e76588cfaebc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c96c4a9b049132eda9f4d42ba686aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789961ee021523f9e17650357e6f2b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bec0ee43171a33abf734ac73595d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492bceef4c99a412a0129cfb4a79be1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7bf4b066ae820b926e2783c262939572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0773aa7066e89cdd2271482c2b57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5803bc075061c827c2fa007fc52939574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec999f59bf25872cecb90e08ebf95b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b218553accd38bbf973155d3260f42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef293feb0237986ee15f681ba3c7564c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afae450228171149dbaafb92d3ac9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ad5ca74e0ba9377bbff319f6c386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778ffad7c88f11952eea93d06654ed2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd117ca372664b70a4db83f8159f2321581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9ea1db0bf571de15f1237f8e8b09d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b40108f4fdd2c5618028b7e6fa7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ab3aacbb7536b3668731eb758eeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643bc31bb9b42a82ca6786684b00fa9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ddafb2f1d0a31ce14ce5852b6fea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22b41208662f5cbcea83cfb15d475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafdd513435ab03947cff3b113946cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545391b932f9b76d00d59cca2f418a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50349bebaf6f646e7d338f967ea26527590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f00a1cc016d855a794c125aff61b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c6043dbd425a5720d5ac8076423e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da2396bc0d806f585413eaaa6b9fd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789805213d148ce2234e44c584b48039594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e999cfe5ed61d8d162dba131a2adfb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5b9a143c10ebcf4ad29a54c9ca40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f0e1b603d108b2e7c429d5498312597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ffc6de3b7083cc907ebeed2b37cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc62298631a13f11e47bf98e71744599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8fa0ec4292e49b646299eb650a2d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba2f517798f668ebeb1d6bbc27714601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff0e73abbd31760c75eaeb37e422e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692605bf1ced307ac1024f9603b5e63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6077d2f809c2dd28453798c60cf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538e058e85d01bcafc98687423d328605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39eff9483f3c996e34ab9720398f26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b43a997e8e76a9b6ad9905bc70b1ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74418673b3429d5309c17583a0a2df8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f1d7096a04ca644e4d4a6b12f38d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028dacfb791bc7b785c41fdf251ce33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023f94b197599e6289cf05fbfb89678611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc609b7b17bd888131362c873047e82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e6164eebc73fbb3864aaab5925c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cdaab6b982960f9249c2485c4790d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5141f8a1426ff0b2216226b806567615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4bdbf3643c48b6d84b7ea53b5fc51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ddebadfa501303461b83d92036490617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4237d7b9977e83bf722ce2d61ae0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b7dd3bb1a1305b4845e5b86bc07c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e781a8d4dbb5ae8e7a747644529a1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dda408c56a9a9f48b2b7e33f212f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77365faacfbc60d45e59a7feed2971622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d3ae4c625a998fcbf4336ee4cc709623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973263e316dd72dfa4e9376b7dcc97b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef2e7227d52d89e7804a1186456b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5ed6045fc0cb1b4b79f478d437740626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb760b26adc039a513f001681f3266627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a00a25097b797af37d9543fda85ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0ea4f3e6071b31da8dd1eed81bee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7fbebc027e9556f2c5f741078c3b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c81a5531eed932066a6e6f210972c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f542a095a49794093a956c306693be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1212f637970966ec2fb5716b00a6e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f46385d3374e3c548099285a74889634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474ccb551bb407b41e1f9401fb6168d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928496534247151a88134aaf8f4d562636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e24089f0ba927f85cce1f22692a01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f3ead62eaec71ceb4f6dffa6be253638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037c28ad6127d9e8ebc90c098f1cdee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2138ebd1d0f4d90485a336492956d67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb18c66fb17b83515c3eb0c4fce5dc8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd57587ef7777855e6e043748ca3f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d115f5aa6434e80f458d0ce0473de23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d021ac743ae2ef2c8adbc8d352186c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e4990cf0a47ba29f687c06fab71e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83bdc9e3bfa4c3a70909cbdb356a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd513d85a46a6f81226451f58695fec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4f9c9f98a5c2ec971d5f86b423da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4833448956b4a5127821899337a6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a55ce2d1689a8764c4c4cedcd6ca8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b2b49c5e3a0247cdade4ab59ec51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329570ecdcff2fb2e05a542b7e61aed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737b4a92fbd0ef2cea2452665e85c6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64978eae6a8c7f1d61729a3585c4d715654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6f9b208877a8363ed12ba755674f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7a4611d975d3fddeb94dae61c0527656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ccf0a86638ffcbfa426490d4ed8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2131369107f483d17f9582a363541658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ff6853fed80f47464ee0c6d9c32e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2e0b4e4ff6cfae98331658f6c747660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406110251f8d834339aa49f29c2f41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf914134c9bdc81e3a9c72baf3f66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7915d14ffd5ba9f47ce7d6821d35a94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987db9d5d9f94acbb93a725f6f95d8a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e066aa32bfcfd9912d286afcfb8c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14afa6ae1a69a86186581f360d9562666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b804cc7c4c4819101698c69477187667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a1973acfde9ac70a7fbd8e69c2bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b00db3c8481a1b5faf2a8a1841fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8326b8639b585c4b292e2b5e0156533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb20b1ed17d4b21b28ac584e9e97eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad00e59deea4493bda306727d7df1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03c34a09ce21836c5e21227f66b68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762759f81e3d292a912bdf98645646da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74d45eb4a63d81936f026ea0e69567675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebabfa8b5525ab124c3a7d9d5ab26d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608cc0d178b80017a1e84e22b173275677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8f8893882e1e08fb30bcd074c509678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344e3d417ed6e6c6c6e16c8814cffa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84007d1e884833df996b4138116aa90f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d24bd66001f836f5452541b066cb30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450465b8d782aa9ae5714e1dbab815682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c07db64efa8fec078d31249a84ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab818772c528240f093b13f38065f10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daccd3490aa7891df44e419cb17fad2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb085085bcca0ad4b4aeff2483b111686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd13c3ea58f2a0d37088104ae626ab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e738aee6cc78323a288ef990189203688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab249ffcebe09d7ca665a4db5f07bca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b352f50063c524612289aa611d23d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9f0de17baa35e0c58e1b01889db6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3222a23fdb3a8b2143f4cd8e6cde8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea7906bad93372b840b35acd516e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900d904d9ba0b4d8545d234be0e4ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66150fa41569ef7c672b2b38f09d46d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2bbfcd05aa75fdc37c330ac11b9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634eb7d82e14142371418351b70b4a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81f63c09b268283c818e6a96b0f7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc706234b0f62a9c7476862848e8d90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8637ed8e4c30b4aa25f460c413e47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8f57b808c681a5e04af0b30426141701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584552829d17749d920af6d11a048c2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0d0a0c956a941e5c67a286b74ac67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d5acefaa5d5ded937906cef2997a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71311bbcd3ffa682377ee3676ca88c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5209fb0e26bbd88254f98cc8e9b16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e659ea26e29eb1ca37eb1c8e6718b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59460335f098cb93eee530189e2c16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be15ddea54835328958010d7f46c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d4c35ed1f447ededa698431ab92f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208f2f3415079a9ae7434d098ce823711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e6038a3ee2fccba53ea8fdb57cbc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350b0a61e32fa290849ebab225dbc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5fe481de099cb60c058ac83614b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907e1f67671d901c8e094969ea47b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c99f868be373d25549676d2326c9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988fe6d11f8fe4ee65ec6e45775fddc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94771e497da8195e254ad201c0789b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1533a2c2d3b11658eec6cce509adf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfa5c2895859e12b5359a815781774720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f682b04b7a8d60b3b5e51cbc93d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bca2194e9825b47e598c84466f92e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eab2ec84de749d9ad0bcd686372a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b7e4d5aeab2b429720bbc6e1c4a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15b515e655c22b3d18bb93af394c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b0cc1241f63eb1df7ca95d18f6265726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025196c9e1d3f760f7e602579f95860727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7504a672dd703b0265dafd2d4ee4477728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb8518908b4005bfead85964f6270729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e5101086223dfed226e64ae4742a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20dae87e6b4c9aad32ad1e870d54b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215ce101ed58da6b4bd13ed2c24581e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1ca9a62b1f692447bdeff0454e30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab005958b74366ca0a1438cda2986f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad833d84eeecee0425084406e18f7ebd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ed7344c9dccbca43580b698b81e95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e3948ecf417e803a8bb97f5a05db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49e06370b6554a0015e6a85e1f6ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10ee91fc43ae1989949c178c7f2cd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88516d84da48f852345950508d128740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96642c3db702246d7fbd099a655fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db955d65be119eae4fc3a1dc1a9c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46baddcec53fd5715ea3c1338dc7672743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff557ea0b47352bfd2e05d108451e58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24174af28426dacc3358e91e25e42c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a684adbaa54202b27817b5d7e16e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8a41e600f447c39e03c41e131ef2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc582b62b034311564a5cfe38cc3cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887bbc9779ed6cc6aee7f175dd49323749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b78c1bd4ac4289ea55ce609696002750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a693a40df963fc5066149f0147dac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19ab61dac5c48abafbd9d892ac9b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065fd463589b5e9bb17bf03b78bc98a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9903637bdbcfa21098290707e1c9bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba670c2fa45935c8cc8da6be04ea3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189d985acbc5fe8c802c4bff98a0af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bca19a64dfd6430b38ae4562d0383757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3298e90d8b76e6b5dd32d51b37e2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb65df2b005d0d0cf745c88cece977a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a29e24cd556c7d51f39d0e05bdb2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985582df70e86ffb8e1ef5f1332ae5a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80f0b5b05dff4873daee4b7f6cc344762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ae74a9b45ebf2ba2c638404dde89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78159d4fe96596fbd376a15d6ad0356d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff076aecfc06b729343324411ce279765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d780d1e22d53c75df34bc74c9a8bfa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe25cbb7257394eec572db2e2d3b3f0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>