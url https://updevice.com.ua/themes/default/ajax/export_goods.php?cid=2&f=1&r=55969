--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551142630542d3b7dd9a553a73ccaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded588cf73018b8244b9a392a11b008b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00552e189189f45481b207de2658ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25e8cab894d1f53b76fcbdf6906c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36d80d177d8aa11d612a9643845e555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ed3fa745f72cc799e2cfaf53222786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923531ad9dbeef912753ded3867b9fb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cff03c0127c7f09e16188c17a80a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71296edaf333bc016e379f1bd04103609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e6ccdffdda8625cbf3cd12242071110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22fb62e30ebb9075ce31e93563f1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b82184ef7686dd8c2e0379c584b78612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687a2013476b32e7aba71eb54fc397b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9533fe865759d2e7863a6d6ab56b9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc764e7e0dd5be163eec9ca0ef325a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65590bbc79b2ae2be77df65370b15fdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc207268ed08f4f83ab4cb12125e51917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706320e59994684ad8011c81af8994318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9450018bb2a9f623085df621dcf6d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c6c754b81059a10f2098f4b3aef420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3cffd7534ba1f2b8110ee88cfd84821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3fa73528e7299b717897da179c17022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69047a18303ff1c8fb69f28cb6cde2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca69b47b0d2a3117667c10b0729bce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e4f2a649e37482fd3966213cb9c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8233a6d6599857e45a04b24d8dc7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db71efcc418fd38cd8af7b1c22c8c4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1182e73eb7497faaa400b2fbd647a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85349a5a723f5d47167f815f7677f7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42275b51c0e7ac348f92d453e979803830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ffe9c6f8aca9b643ff43caf3ae0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccad24b86a71b94ea5e8c3ae8900e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2709365f00575f9d1d5cd167dc614c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e2891ede7a55a702ab03e04119d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9ac6441b910ca1c03420e9f7c41e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae362f75577abea185cc529f3b665736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6080d08afc33d892149eb96c86ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6ffbc0ffc8778f648478db555de3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2b5eb8be7837abc8339464c7e7be639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c542be0b6234925526962833cd7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df27dd5843555d9cd33e06a2938e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb812cf73b1265cc2cefa7c467a968a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91277e7fe2ad862f735d2f173b2b2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0867ba24cd39afa4a26097c9f0679f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02e8e91944f14fb79552a7de1b49745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab62b2958abddcda037ab44e07281946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d2f42d51afb3d225ae5ac2c58590a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce01328a50e90bfec6c5c3567cb1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91849fff569bc08cf695abb998dd37f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8839f6622b44a7622a1f21e1329740450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46013e751f44392b86cc26721436b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ae411c029622b4084f0cbbbacc2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d3cc3cd19b59fb5c9b747ff4ca5de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51cbe28fa452e2924f8a5d7e166aa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3779ce08a07735aca3cf4429fb1cf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc20c18f10c88874c39a2aadd3d2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996046033fc55c53d9b005b944944ed657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d593fdbf2e5d712e4716cf2f7fc4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf2e47c4db411e5eb4e040f398a74659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094aeb55867e4e997c2f9cfb35f580b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eeece5ccf590e382ac5b1e0a7c33761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c86ed277a694635baf34e202ce60b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89019452639eb6126bffa2aa72a18b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438aec479f3dc2c215b964cdc04652b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be225c0ecf8565d7c971b3a68c53a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b2a0e2f582e6c7ea72066095b2ae066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1793c00dc17bd1323321b0ca49a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4d49b81b86a2999db9147aa367a8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff33f76019d8e90874f26535a24720c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a69d1120f5db8c1bec7a0256f55470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c8519de54530f2a3d687cd35f4a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9dcdec5fde7ae1ff0fa9ec904b1be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903f51c210c66e71188abdc4fea4a0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c0cfeb7536b0d25e2011603a974b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce584d464ce5254105f1bcaf3e936ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99473d1df7e357996f244c2392cf639a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957373b8ae2bc9c89cf96622cb05c2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d18f64d6bb23f25e819a1733ad29d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5465111cc98768dda8f2544c36aa2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23471f3adfe915c0c6648194b15fc2c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988ee7075306b05549b793ff71185881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d924e9897ccf6044dc108628472d76282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f11d247e8264563d08c1872e20710e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab5f4dcb9c2104e751da5e933a317984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bb22780149d8eb310edc2639130a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9b2e75d99896b8791e44ac5e48f2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb744da546ffdd9d3ee9d65e5d3072e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b08403076530d2347a38f39890fa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c6618a357717acfdd385ade70cd9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae95603e9acd4649b22329be18d489190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cf57aa957f8d6f95bbf657cd916691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1a13e272e85be92a37a98242fb4b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a6c454024bdd36a77d619720422c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff68b587691d72e23dd97d68af0a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724dd41ca45a934ff16181a7b2b71895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b6a85b494b0db6fa8ec0682b0d98996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73881f88628900a5d68498b99edf0f6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e64652aba96c0bdd424978a20b65098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d107e54a877c21ef88ea1a44f9f5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070cf118dd1553f58a562fcd3f4db8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe3049bea576ed54440b8e6ed7603d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e1da9dd3e16b0326d4ca01a5a77e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03112d75706203ec3bd3dbcaa7d6ce6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf5e51d26fd986d3a62954e7c9498104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398923ca0e3f55e3acc825518c093f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8af9028156e6867504eae9efe796f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf2b773bf0b59f81d8095795c15d93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc30bd90f3c3c33ed64e77a3b3dcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416dd6b128e61235c8a52b5ba06cf43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335dda505367a20050fb30f2b9494fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5351a430cfd8f31f83399e957e4ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e797450d77bc7029a0d69f9b93a3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e35315386ea29e991f7e006f7924c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9148182461be772f894e7e55e04e5ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10240beb95c4798c29e312fb5a56f4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1de92f0609bf4d8ba258ebde70a6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee5a38e949129fbb974581caa96e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ccb7e774be02aa1f689641fe39eb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0d54906a12c156fb955ca0d78f3a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54368235436656fe1bebbfa542c992120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f16bb92a0fc76100f531df70d931c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d51c910f3730f2398876e43ab7bd6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8d59334b42bc020c4f598e0f5203123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a3bb129ae0d9a0671bc573a705cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17ba0d1f1102260cd694b7764590ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82736874abe932e68db5ef45e01729126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a72015f838153772108fb9644e30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159bfd1b39d4488c85841bee0c4c551128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0df2f0a0414001cbc72868140f682129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19dca814d6e007fcb0f898f6801f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c6d9f4ebcf11659b3b33961530161131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75042ec240029fcf7d37e1ff573933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614cea81a521b321aa9b101b4d29fde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f824615e1495fbdc99fb74a73482fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7874f931d11de0d99879bcd4d96ea8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcabcb1c95f502ec0ce36d0bd9780ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e4fcadae4a108257e7c5f4e5dea52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235bbed8b5af8a1cdf249cea7d6c643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0850cd3cec16ecddd6f89e0e5b476139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c5307d6b57e9800c31437c443c12f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db020f036a8e8e65c9db7b0d67f641b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d870f1a80778557dc2cbf301482eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff344e2c30fc809fa41afb561e510143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782a27291c871633e5a98f375b9bf9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372405e9c1f526e67e52c35412ae3db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c6fcd379712fa68a87fc8102a5cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b5a05c12d51d8e17599daa5a5172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefe5e4fecc5a361af30b4fdd549a21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d3ee08cf62a251c9bbd6bd0676b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f14e065f046454c46dfd8ba729e1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd39972114d12d90c7133e9975a30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b901d596e0fc97f9fb86eee4805b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540443df7db433f13f3919eac240c6a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf538354e698fa73b05e56efb729feb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce486b127f6c53da891cb0050470b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3151686a4db25a56bd3ddc97f9ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544c492f5a35bd9249ad67a08d504f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535db06aafa4c51a1915db902e6b95da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33753295327ad64fb92ed87a2a8cccc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbee653736c0c45da17d7b92ffc99f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5897aad78be700d9a1a601ff4f300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffea4de386876e0cf3e307f962cd44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e21eb3062066f5de242292cc038e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883ca059eb0a2b6eedbef51c78e41b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726149efdfa59bc012fa670553797e0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ccd99d4486298539130107d88ca3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6829f61dcb360b29c5d8a32e6dae28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b0478c2005fb10796dccdf63049e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23067d357b0484f08bb8bfba0ed7f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033913329037cea4c95560b183bcd2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6127eedfe32c1a3cfd20768ae4a9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b49aa55fd7058a8c8ed5184118dda5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00feebe8a4894d7ef3d330ee956b2ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b456ca031b52710d45d34a1b8ff6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3253df1dfd6036c899321722da17ba4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b66cef0a75136171515f6a3608c46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c040909745cc43a3c7f9b5fce9e06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773e026d3591da374bc3af82460269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec269300a542c6f92b3629bc662713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f5e40e1e7eefbb14f465f4160d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c28b3ffc2d779f5437822ad0dcd68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee14e2afe777030f9212832ac2744d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf1cfbaf19291e9217b6f8075c325183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6c74700c8c2da608efbcfaa6cb2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8af8c4819b5a13bc7ed8208d93168185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08618d1eff70aa10d8ad142db708c634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b31d1edc2c4c7efd604c7758148e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b92cfcec08bdbaf821d9b23b62578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef3002c0afbf48c5b9a34274dceca3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d577af0721add9372f1965aedd0e966190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8ae8e0982e707d64998f6262a42c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c68b691c71d9c735057c590a44c0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241c4b542158193214c3e689759731193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7303734ecaee890803b10918bb8d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817226126f80ca494c4ae85fb5388fa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36507c70fab5d09a71646819e76161f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75b8ad0ec6024d41911458eaab69a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cfe102415c1b9ec537236e0240e21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0921e4c31b3cac0cc12f2ed5b298859199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5d1782288f1cadc8a42ff1e9046a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71e4285fc617fb510dc14b7db313f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003702e1490b5cd229e66b8af9e9a536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3e2f2b8d627a4e41b2366b8d0c7d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae4fde7b91dd9c51bb67960484a18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ed85907e4f47f3da5b9b17f0e02b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74420bd2c0363d69080a864ff1736992206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4f8601633299d7ae0556d0bdb332207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cfae4a503f9df7f6a9e53ee6d22ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e337a72fdd2650dda4c13797aeea839209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae7aa751178b942a85dab00a4360c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc542f5098be94b1d97f763e51dac3fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b34bc2fa90780ac7a2fd0d31986727212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba0a387b195b4529fb17a5b0d8bce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc9334551a330798e1c6dc7a5945a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f0503a78779bc093964cdce0d8f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2fee5e47b172edb03479a56a7002216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e605c4af0dc9bb6b239f39ffe09a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34107a6d2b513832db5951d840b7dce0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fda9abf29729efffd287aaeadaf9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466f3538f3d5a0dbf79b3e37268058220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639b50b145c8906dcabaa9514733e78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83322c47249bd44d1bcf8e43324b09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55c9a6d144acd11d01a93d753ba3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bdc5effe7578cd6583565b44d05b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a08b950649df65781b630509cbbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab023ca391cc1c2458b81f9625162455226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc5fe2878709101dc2c4c08d36ece4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56803f5b0f874b0708d020c982e9385a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284be6f92c61ac62cbb3a3226f65cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48eff364cbad6df9c4aa767b1931a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b96b0fb57c93a335f11e2cdea9519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbca306a63fac3c27062083870184b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799285806fc80856fe9764a6dd26c243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8511de8c40e99794ce56fc53eca07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10abb3f9d48882f0a7eab7431962d8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34bf159e26ecb7bb62a9361b8d267f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042d776bc663b451267142559d6119237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634a4664c9b2cdf1d4b4f5d2031581238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e06100035bb2832c3dcb2a9fe2cb9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa908896837ef46ae0018c120ad1fa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef4748f273dcfb4cb65ca0803b1c1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3231bdeedf22b766305d19cf6c18e2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037510dddb25be71a9df5e4b0b8421243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b6152e5748acbd80e8634a694af39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ac46566f82fc2ac351232166d390245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c783f6b6a278896987d920c35e2c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33628ebcb2989a0d2b6ada3fb64c3ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fccc500bc612e0cf0d1283576ed624248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7ad6c8330d6e04f8cf62cf611d730249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c763ee42be963043782a2f9db0a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f0411611e4296bf5cc5329dcef72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca03b45057a308f08d524017f82ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d637c1652eba8993ec5ed4d8deab5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046bb1f9c10f971b73c440a10b9cdf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50769bfaa9a2f29f3e47741d72cde1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72a5236011cb31f1e452919444f57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4df11147fee757e40a3fdaabf90f66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7ba22c7c529702d125965ac72e88b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2611d574d9565fd9b3883f336c0e617259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4843507d563add5908f8bd7bb35bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4564d8ee24a026813333a414addf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4924e8b59f09ec77056aef6cd6a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a2fcac9f6472a7294e9d6d4d60788263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d6f31e6b3d7537457d27ceb87bfbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f263f359b1363a6ce515cd3360bf41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4a06138b39443659ccb51ed60cda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6533a1567ceb2f7ba9d77b4e30a15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c99ed649b551b44a1748a1aa3c11b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3654665163660a70068a25bb1da21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917eb165d8001867787c13f6379306270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88363b5056495a84651a29fa21c3b2e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4531ed5facad1b0be21a98dc55068272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13133a4a0aab19035bf92f5bc84b88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1ac335fac5f30c4798d57853615e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f1553e589f2fd62b14d4ac0c31272275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d75b0710914f0298008df6a7a3560e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf393720f1efad8f6a2694826abab3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e671b44233e6466aa463be06a3a88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeea4cae68599dbe14f123810e60a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739028efe205b5bb8d0568077db033b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd004435a3cf97464cbf4420dc14e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165bf56cc4639c155ef7288be579f8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189068fb2bca99793741ff6a19306a31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298817afee11611d4d117133fad6cd24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d88a73f42833a1454b5424c79076c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff585689500a943d255e649f715774d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8444c2b7bd3741ec2b145f42dca0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accf2bbfebf068a33de019d364181d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba858cb30ab7aa33c654a61f92ac067289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f05fb48f93cda4c63117246ba32e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6f6355e9ab05451ce9c12659eadd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b6757be6611aa47ec40e1744c11e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2069414cceff973c1377efb70f7c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348362d440bf1187ead367753a6133e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ee3eaedf6f9f95052fe9e01144212295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d58b196d38f3e202958d17ccd397296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d1cc2d38fea6a41e484c4cabe1c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee187710b1da050fb368bcaf3502f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae52131cd751ca150a1f751e01ba41f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f1d29c9d4f6b7411122d0d80a842300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad4c59bff27d7b910dcf5734190355301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d62590341fee820f3960fa5694d80d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e1d146a522382308629b68eedc4ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15520bd54102b030ec15b770b2993fbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a24b813dd1db98bc450a6ed41ebf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b599dc8e8c71ea25cc6251fa6b1684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89256507951b3193a163abb88f1c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe5d3adbfec32a6117adf9f107438308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf021b1d0d2e8ba972d265858069c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b70d5fd20cddf5c910d7184df2034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ebccec8b1103680516307f998f7b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30271e19b3fadc916641c3f6c2264312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26ba338e18284645135160bc9baaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468417e6011908aa1b845d1e3687324314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31736ec750bf754b95661e344f89110315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e984f8c2600cd296082f893147bce2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c1b6dd34f12593d36d444fa40fa40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8797744b444538a41091d8f62f2e76f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3498a2b6147a3e890b8f536b7a28e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bacdc7758c761d6b6cddf430d51316320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2a77197782d33c489ffe887af151f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed420cab9e3478a8aa8961a0b36fc55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedc1c0a365d04afb74ecc4b1b7202323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279598047329dc1e7433319793a3eaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d987a4a48e477df61888bb16273273325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4aa88d4a5a7d5481d0da2903ea602326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4751a4aaf08061e0ca2147a408835a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542b6da4237a6c4e8e11805d074564328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ec9a13e3dccaa30b244739e63b96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b2e8ab9e62c00cf3ca0f21a5fe22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb42376aff1454a758d2df74219621331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab71a84626413c15887f4d2502f3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91e269010a4028da2fa3ee25ea27c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acaa182571f25f9e4e1d7d74d40d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d3b20803dc725cb18fe4a58ca5585335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04740b9c503e28f0ae70a83798d855f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325775bf71f32ca0061a0895f224d22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e15010df1cc7a322bd95a1de309816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2181d97d6dbf557be9bc2bb002c5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebcc0ee082fdd4f70f6290f6131144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20601cf198de6279108d37ddff6a2246341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badd8b0ece90bed8ed46a84fa3575e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc6ba0ccb67ef0284fc1698ba82a41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425fdcfac04561de1346323e0a193fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e80cf510fb102ad989ab019d130d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856761176567110b4ad1db77e5f722a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a250dd44789aa566fddb423cc6fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f4036a1167652916d1720ce768f3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc1e2d12db14d0ca5f8db625cd4227349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c70fc4bab2dbdfa8aeeb7a2b9fe80f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339828f5c71ac75a2eb0f7f1c68ce732351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8a64c79639de9dc0da64ec332740352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5c09f53226ff5a826d0f2e7c1758f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ea2550a1b2cfb7ce755488b97c51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b832e4059283b64ecc3c37c630d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220840f22c7f90ee9bbb563606c8cd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274676c8b72ef243aef2f64e45b6c68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf47fd2f2b7b35aca2588437a4931f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270bcf12cf79763a5a877d8bd10808f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266b9c1e5b37230fdc6b5281446616360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282f332f750d96dbad0d75ea47006a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6bb4b954075e0f4501360641e719d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150febc4eaf276857e954faf0b198513363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cec91b98c6236815ac0f5a43c96af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8b71a1737b3cc692146fde9d32221365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cbb4405e450b5dfacf79d170670c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd550f7ecf57d5950ea842340862ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445190eaf0b6ba6bc3031158e760bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7eb0a80dcd01d1fd7dadbb86ac506369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118b2a5e3c94be795df7c9cad5ad23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ea811d5b58a054746ba09af4084a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801a2ce0241fa1ffc24abddadc67ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510f3a83e5fdaf0ca8ff2a68e8d1fd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c78f94aff6e3a997f75026cb5f16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac42424b02f53d7355d3d76d0c6667375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521fd8cf7bc10883dce3eb3d75d8e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8baf966d6e28cc804a35edc641560377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a674a29a045e77340d6d79f63ed561c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3abd46b0b3219011f213e5268e98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184d4a4ad763dec9f69d41ec7ccd2a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa30161f55f1cc820957401eedad1ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b58cf109030dde35d759472818873382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76311e2ac37109d9f384c8dcba19861383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad361afcbf78fbf386dcc4c4c69e3de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61f7620780533e755fbb498188739385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3dc40c6f8ec6ed31b02a238828827386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abaa40b74b75b895d3ada22cfb559f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc3fa61327f90bf9612b5d65fddab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e420a0272047bc87a2e2e3dd16b5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981442d063f5299d316fea062d8871b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4e8fea29af6325b659c7bd7d895e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e76e9b3e273f4d37b269688d8fe1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7da63ff0446c1cd96e2ca06aa2edd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9cfd36a33a5c271b1bf5800db7a19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801b7c1911ea6578a2ee981a5ea97d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14d3df01a0051a4221c3c39272529a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b7a78c39993fd6d4b03f9052b4da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0220db1dd67227f0d0e118760c091398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c7950a0e099b24f6fd7d6ffbca6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d932b939c419f5d9916b51d8425010400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2ab519d10df58a70501367a32801c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354708b5435241b528dff673db7fbb1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38033fe9fdf9176758cb973b6b3d218403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a0cf1d45200e089c6a2e1ae8f32e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e7c1ea514a4dc44eba47fea02e76f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7db21f1f71c33d694d8bad52ac5cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa353f758c92f0c27d6e49d14cbc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496dde4d42c128dd7c98a2909f8aa5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b30c23135dc86f77a64548d08f78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb7d26574a1ca111fd339b12fd431410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de7e53f534ed6c28417af535cecea7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f6463b6560f421dba82f13ba411f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754cba6219626e93cb983c0cbc63363413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc066711ae2c21663332a30dce7be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626cfd796962cc4880d7b55085f8c19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca3c4c1dd99fdd137a9a5b9c44edb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae815ab528924fcc831d0afc659de3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c3d7e6050b127bc56abfb3753089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884cdf050645f7a487489f55a7061ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc28dca7ad02b7cb6d3fae73e40227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f40e67e8b82dd0ebd5b1f5e3eb97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5551307415aa780f980ebbf8a3f87cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbcac6126a64470900288bbeabd788423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a013e46e2de7b584ba22f94e5d139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f52385b2d09e8538843a63404d0269425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12898f1ad42d6cb5582dbb696b4843426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608a04cf147bdf9c86554b50fa42ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d98b0a1386383696fd69a956c97a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006727208f1148d3f87d63c72874f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e372eeb310b31bf5454f2f558cdce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b93a52d0d55538b791e8eb40fc3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0148b0e3d8c23ddefaa1bd28e24ff5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee55c450d5ae60ff3f14f35e411927433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94eb5c769f4c8e08fc79df440ecad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd097fa8f8f7a7bd1bdc0add76f827c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403c88703a893c6da6855c709dd236436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b77c11bf95efcf8c5f7cccbbd124437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151642e506d396d7bde24959c6a4fd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6888b2cd923e248f6428b4844219a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6237c9f4daf85ec303b81d3d2895e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf7e8627e9df5242f227df672c241441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b633257a89f699776a3c72f3cf0b970442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca664c3ab872cb402a8310d9f3ce6c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b55f3910c729d2d003f0ce1cb0cdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0a47b2d4906646aa0acea1056abcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21edde7ea118599d872751622cd4edd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439dedca1f7ee97e67ff7efe5804f90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9ed8f550510037e8ddef84168376448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e38254591dd4de714350d4f0c9a6eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8bd57582ccb9513d2a64dad53bef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff0d8fd0858df741aee0777757fef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7e4e805dbcf018fcee11fff0f91e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde5dfa04fab5e9173a8fb58a8152b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89d8e25dfba5c2841363affeadfbc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088dc27b9042b2d0c10a14e9e1b56d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a135c9664d00d912f27a9ffd8bf2b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0434a4fc84dad5cb4826719af9de30c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7da930312438791ef52e73149b19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa652cf4fb80ec25ab9185d9dff87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de74893ce330084ba8caf54cef2e112460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865f6772cfa6fdb553036bee43f2ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7f9ed5e831c5f3954cedf5831cf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b0199627a7317acdd7ea988dc18b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2295c067cf438099c3fe13b673d463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585311a55e1194b9442cd2933c4dc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d177e6e177674a6913da1d795f35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5ca52d13ba03e32d6596a5dcd140f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de276274d9216f401212d957c1a21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163467ab49a0b9c25823f97eab83f8bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58778681cc568c6356de6354ad8a28f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c5bbd52459746f99947518afc812c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8163a50eeada017eab440380eb79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdb4635be30cccbb3350aaa62d1024473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefcf44e1a9a6a1d627709f07788b5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c09a842f184809edaee912af5559d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695d3f0ef70da4be84d1110aef9162476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd514fbadf29a37fbc7752de52f465477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456febf083eda186c8a1d0ed6d49c533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93340f46030a9f2919c56f97fe21436479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ddd34b283c49b40b4f761b070b44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36036c7e42162b3810728a5814a95b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79015c637dac3aa00d08c612a02bc70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995b234d5c7a97679d6773a0a0729bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d986256ea6f445b44a3afb81197925484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0fa59274af3b1a7742826e3830b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad5903c21fb65119833096be06a19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f2cf6750e699c6ec5f09d8cf5225487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5807f61e0b04d54943fe78d0a63252488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ce1adc3251f3d1d883ff28f2219a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be3886a2d4c9d3aed386cf79e85fc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80e661d95d938ef2ee88907a5da8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058a914ddef6112cde2d1b3c6e4520492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424408d8fda050c69c858ca0ff49697493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647da2dc32395742e01caa1d92164cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273a789a142c9ff3bffcf853c73eb1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c09fa62bdc45987ef76f8a060dbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937bf72d7aa819a298f9a3f00fd3d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf96d8cddca32ff1376b4ecd5e8af8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564cbf9a86ce1ca058a94852191897499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a8ed0fac7055d050ea3d939c66b01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb3319a88745f47fcdd948896c860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3dea623735fa325823ef19fedf245502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab49021383ce91d1d23820886c6ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ac583c32abffaa7afa9b779a58c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0de65592c94dd67f34bdecefa58de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf938b1fb0a2b68372b66e73b3dc30f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234b27d0b37430a46b103f0f09aefc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5920cdcb6a5abcf238f9969b135057508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdacfa09a6bf0b8d0a7495243fee2ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0653e58367dc249988704320784364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c5f2dc70c4a04fd61ed95355c564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa28604a6d3c01e4b1297a23192372512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544284efc2bfa25101d79d9b025fb01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573479e9bf52ce13c5b989e0de2a420514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072b1b42b3caa5a88ccf7f1da9fdf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e3caa0c7ba831c09a3818743dea46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d1ff547918d038d46288cfa64074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b7edfb936d1199a83c8c45ed2af7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf8511311c96bac349bb00e52c6ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad63dab000d17565d3c75e48e1498520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39096ef9ca1bf47269b30fd4286b9f30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e649cf8a9a3f9a4118bcc6d188b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df4a52b6dce9a55c5fe0558a507cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6630cc7f12b31345c06f612526ae4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8047fd681159adf1e891d0d2948e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319079ae9fcc71864217e8a105580ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0a5f79242c11ef24185a5d38a254527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92162058cb17967662514b25ee761e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e06746b76065c86a10700b31643e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2cd247a0d2f0c8828c520224bd2df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26740f6462088ac7308c79b056cd5e67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c882f4fe26735a4c7c5abf9d9252f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b85c6ef4c993325edef2071c48661533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827d192c42f417c8b2da6588c53f1fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfda0098c8f5cd3ebaaf4fda913d48b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183ace34ba2416d16df8d029a851bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdab1c01da1b3ae6d19b81b3dc7a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b2561dd1b4c2c71c8c60dd0a680b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76bc24c6bd75edfeea49809f2906b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a8e73e6e9bb0974310714e23882e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d06edbd28f5b982fbf47041d96742541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4de43dd556a538916ad0db0db04f1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad964dadafcfea33ef1d7f0d3b50a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d0566139990ce8dcf1d572e5a624544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca90229df34fd4c002eba7b9a5929ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2705749ff969c61c04feaee903fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365eb6512a5544a31ee41dec94d983d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ce6b0dedbd52fa8cfe76cd689961548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9eede91136d870904baf3ce376888549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3516a8cd2c2bebaad5b4f53a07d578550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f769000b642070812bd3e6e6dcb29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd9e286fdf03b524dabc7d4af7c5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20aaf204d7785f42bc387f53e0c36a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49ee3d47044b398d6363ab7f6a89c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895dbe6c0d3a5df5efbecb3a8356a96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285ea6f0a6933034692217be939436556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c764a264f95568289a2abf2f9b51b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227859fd2ec0352d3bb1752ef5bf54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234145806946a5002297bbf524368ef6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f5b5eb5e01a9ef302975868cca5d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12223923fbe265ae8432b2492b38ccc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad61cdb1b18adc76c1db5f3c12c7c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2a6144cd6cc39fb20f74525b22d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712672e5edaa62757bfaa23726ec6ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f26cef9c5b4ec6c2d24e61f52e80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28e5a29afac66fc3602215ff33838566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae746dfb8d2cc72ec6a10d5e288f1ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434d23963d234da207842b424875dcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d40fec840399be6162f343b8d779e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2e1b0bd5056b7b2dfaa17d29a831c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49c98095f350c98d27b7cf1a6dbb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f36932836933641056013734342bb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa3f660cb344ae02f5d507936b7f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de162fbd63c101541c0b06f6e90bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc2bb3e9d16591cbb58f28e99c27a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1cb8a902ec3b4e566d7c7152020db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b636d21d19deb8813562d2a28ecef1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d72e65ffc152ceac6634790ab392578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d1a7c014162488a6e5adf97c90b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cb3b0075643e8c685c6fbbf24217b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04faf1f29e9b99aac73e983a1b2fba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae7a13798974405aa57b9a3167e1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fa82667588b6d7c943ab6cb327591583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9839e2ada1904fc701420ffb0cd168584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0442d8fc27a8fbef83067f5d0cf02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95859b7401733b2fc7a655d598ae00ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701adb098bee2865189aa1b31633af9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff7a50292440d0f39d0b7488ba643b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb32b3b3d09a3368a5affd26a612058589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04344c00204f11fc5869e35ee7dee2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036e5c577aa0305ef69820f24644b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e95d4d7212ad47f2168596a22f5fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89debdc79b08ddf36fdde526e1ad7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614fbb9270ec5569df08593a4df1998594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87842f1f16a410e9396e77920da270a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19f1b6f024b2cfc63d91a4c732cd8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e0cdd301add73054d3a05cd358435597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b9ce19def44ca9a7fe39ae517d83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffb5aeb4feb8ff3e556f120d60988599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a511208488444ce827fde6d5ca838600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee7925f24c47eea272342dfa9cee4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f17098dc5ae153c106e3df20a1d2d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69fa6ef928e92305c1a39cf7b6e00a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acfe0ed1953abfc4c714705ff496dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b076bf673bde47d14d54a4e363bd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0181a9ae642d51142b1b30ce9c8c16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95129145f3372cb607f079f6b696cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad222a7dae79c25f12a9627f2e371443608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a3d612f820dac84c1906545981c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74534ce626d75abb6659e33138fd6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95734b89e027f79e803ce9a53e0c96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dee0ab0d9807fef84e99ca5856694612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf74bf69f6a7bc7edae0716df0e779613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7eff7f88cb6512d5e22f01a8b73b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e38a27f7224de2457dfa6930ac6304615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8eb8d1baa3b47b010bc314f8be5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c87371fddb7c72c28db0f277acd49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c102be885c49fb119c019921835252618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c23427cecdc409c698eda320c4f31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d9802cda34e8c6c750ecc07dceba6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db0009f5ab61e41b52d9719dfa04a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f90cfd7961f4e01ceeac792cbb2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385865620dae6c2ff23cd24a91634858623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a899913d6ad28027b632d54dd3f2a6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231abbdcae91bc78eea71956751399d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403659c0ea7dc9432db84be140b4a843626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ca5b6e7ce854e1ae79bc23bbfe79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d71f0db648c7e18b2fdb80e471a44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6691bcc6b128f1f14c1e4c6ece31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538b44c876a0359fe1ee15f0b699e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a8644b5ceb272ee5108b0b8d6bb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09ac13460689862bd41f28d4c3c120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721ae6a7f1b57c198190087bb4e1773633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585da19aa2ce8896683a793013b60d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d217897f127365e5537f0b1218faef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5802c1aa8e26740dbeec06b60bbb32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66734d7ff38e9423d11aa11498819d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc509db3af2006ce10e5fb9ca51bbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06025658920c58cce975f58ca906f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041549961c16855e38dad68908680d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d66077383467162b8df3b1b7903216641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4be9ddd1ce8b9cbf5ed88f9a1d177b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d013a7f09d22e65f9f29771da49046643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be2087d1e4f2c24bbc46a6224485ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc55eeca3eeda2700f66ff2a037adef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69439e861279df7dc6e8fa163991ed7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb03e2a4c70b89694182637d61319647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d0b2c09cc3c089f771bb75583d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b94987182c5fa2f1abd224eb686cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532e9b11ad88cfa81ed0ba533e751bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580bcee950ad5ea27932b495527057f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c9c0e83032b18142103f5026b2205652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebff7067fc67c6c9d65c0f4c4ad485e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d482c2d672a3f0225e4ad3daa7c1a21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c198b33e9aa54496fbd9bc0141f486655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398341fb47e1f249003b49676faae4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47dc8dedc8efe75df0da770760c841657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee84c7a2ee368ac0ba8b9b90212dab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7840482eb6cdc85171429a02794a76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4286b1f68142060e2099a2b12812c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec24d676752cc1b033aa80a042ec5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe284199de12a722a1f3935680498662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e468a48f4b1193efa9c2cb651298663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ebe355191f530b5ce982f24b5cb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2460ddce6fedce5a8e40162bd6385f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d78002f318ce2dea523ce72680d65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddccf9e89567c9c3d637e9b90307f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458592c993a6e3064bfc142d07bf545668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dd0bf95f4b16c3f8d332505e5508c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5083adf377b2124b8c77565a7f44b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d91ca83f74dbd7c83f621e56a2f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8095266714ed8f5de4e3f752e7c03e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2038843e8d6bf5a35a3a4f86f1512673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b3d3729b274b641dd03c667bd956674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b5e5f9355fc23010f5fca76cd064675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dab0ff8bc13e11dfe97c99eb1047a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147a44a3a95875310c998971a59c9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde18c25cfd2b039fe5e2ce1470328c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e02417774148bd1019e374457fd7d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adf910fe6da39b04c55b7565ee097f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a6317c6f72fd653271f936335c4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7b6b2fbd20978d7cfc0cea27434a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dc98cc6ae8a7e5b78a5def5ff6389683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fae9f02c8b00db9150bc102b03781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c445c23627dc445bf3b3862d3ee2c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a878942b489b3929a1253d9fa5338686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4997a6790c743690e11fdfc75368a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667bfe3b738953c0475ea671d218aeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6aa9366e353bacd0506445b4b5b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2f6a2cb57eae3b9fc491f9debaf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e4799406775205bc37b0ef18296e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c5a5a9098c32eab5d022742251886692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048dc456ae2d269844e3819ec4c7474693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc835a1b4cdbce0ed87b459a2e8161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36eaec94608acf07bf4c7c57ae6be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c88fd8471531478aa4773187e53c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7661b6d7961c8a6493e010fcab4ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5a04f9986bece73f0322c8bbdbc22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc43560c08279906f68e0aeed48ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d7f591fcad5aa51a50bcd5d88d27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c87150173de4cc09c1cfb5b47d724701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e9ed9d381b04ae8589675503085a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a0c8e4744f01c895259f987f3389703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff535289aacd68d91161ff361ef1e6fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea894d32dcd6cc0d1b989458ce25ec3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4c4a71ce0cb58dc427f06df5fdb5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b4658a19198f194aa09db8617cdf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b781675f3278f09c843d9b7f2868bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d00034d49106dc9b73238634a2a77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886711c793e07c301344a1cf6ad468710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d75733c7862e90f38303270741c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d89106571e8f5bdaa3afa262ae27f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ce8903dd2f0a920ac0205f1780c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bfdf125f606c106162d101c946fb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96fb3d88348704223a7c5f1408e05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52997bc945b71d8b0457cb8a84ed9d6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1528b5c49c18549202c7d934bddbd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777435f098350b0a00b6344c9146407718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308afc7fd41ddf2db3d2ecc25d60e54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94230340a6eed11ca92d7f3ef948544a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661708f1ad06b412bae3e15af7689fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0b4e8fbcf64bdd47882a6b239b97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f736042025951dbd09685a9fc574723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725803304a7d0325e6ceea0e50914cb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29942c81366d7c08e32d8e71a2af760725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc0106cc2f53937d16d8e5962305b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4905ff1501b83b8bd39165c970462727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5152bffeba8777bab4b1e1ddd358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392cff1f8222cf1773f42f92276e2d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e8dcd77c15718e1939e14b1f029df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017db465f909b4b3934a61f80584cf30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507694836dbc9598bf08b52635f10f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a80053bdc6f239dd3625741667acf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256cf1190cfb57c356ac119a661947f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71955abc057fccf76ab31fb8f3aefbe1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2d7a6c85b82cc844e4c7b2c490abb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96cba396cde4b4eac42de7774ed4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e34f17897d679028c93fa2146e561738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9b29857ab9b20774eb1c4300ff117739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce2eaa64c8ff257b2d8e5b1d1a39e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336427466988771687c0e71ee8e7813741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e9423e4130b8bd4ee221eb57fc8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0a047131f14e4759cc06277515f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ad057a53945a0b6943b289fbfc4de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8576b8777ff8f9f4e84a12f7bca9b47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde02db42d9d9cbaaf009e9dc3494f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee40f698ee55726894f4f5ff8ac0508747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0594195fddbae29a1dc51b53adb71d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14827812ffce74411bdca44d06787a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ae9e2ad3366fce827d34823e8add750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544278b9e5ec0603cb590c15731c1404751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269feaec5e667a4bf6d56c23320af4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad339eed2f7b381b71d3e71fed18a7ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85332b6a30c5d07ea88823daf3846443754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051f0b4bdcdefe038db04a24cb72d5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ee91bb01922b2c3de2f73b4e122d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710b9ad160e300c73bca8b4fa742f3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774b0b53f2221b37073a6d60060100b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dc9840d889687bf6de07bd001530b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412616ca8372fb402e809b535a9fa0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0241bf81594bef718e5653c6d8cf62f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad04223ed6678b79b1c3122640729762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be529549275ade057cff37efb7cd3e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18faa31373428ac21cf785c2d89a96764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3720ca12ac84667e736f2c0c6aeb80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340bb0c197572346a27beed96dcc0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4788425d0d386b04257e38923c26a49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c7e7df59c6838bdc4c71e815ec94768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8466b8afb20e77bc9f3ae79c71ced769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448340897f1fdb87df357aeec4f421770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa652759d5c742fc2f1a9a76fa3064771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb39b7a93c895f7c22b5938a56b671772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432317566ab8c51d2845f51e94492d99773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c222d2b85b8cd06f867d47a4b5e0e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9673cc05950110915bf07a5540ec3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2914616005c67a078f1d373b2a42776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e689b3bc80e24d700eae112b8084777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0e9fe0ab8ab0bdcf7331bb4bf9ce778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd984ed55cce3d096d858c4a78315c94779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d34bff70f8282e3aee0525da75ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b04e0c4ed65631bf2026195bbdd91781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198675fe4a917a37f92c870a17fddc0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac561dfeba83de915f28df152faa2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc916c18143e1f40d0c0fa2b0ffba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39480ffe5e7d5032b98c354dfb079c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0fe1da832c9166fa8bba2542fa216786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08926e93be8cc73e24f8360993a7de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cdc61a4bb7a0cffffa58908e18b93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f474e984e3766cbbf7cfcc1694fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e194d4cf585fab7a8c12733aea56c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c6751f4a173cf4aa86e0017ef2e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1d515f17da91e20802b0a21d0077792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d0b60eca916162ba2a6cd7fd7b12793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226d2a629539272d7625b35b658692794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4414810500106a86cca716f67d3b34795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7949a80441853d2293dcc02b5b5f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f98aac2b1e84372646b9ab1fe441797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565be36e582edb3d60f8cb18260386a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9533af35b0ec580e130fc2ee2817a12799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee8ecd201dde2b943b4e330fe34056800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e093a8ce746ecaa6bf237c55c097801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778bcf69f7c65b6cf8f0a17898c37ef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3452dd69383bca0bcb583e33290f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392ab4006c52f479eca79e13eec731b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a3bf9dc858a84cb8552d05698543a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45813d81b30bc677b0938c84d33b815806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393358cde18e1eec2db0ed7791bfbd9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60153881385904d369b8eeea7101c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62b9f7b732aee661b323426125968809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae89ad66ff09648ce291481f330839810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ccb0f95c2f6ebcf633c4d7a230668811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d86e66b1438d4e9b3159db26b0f0c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2368555b86627be038d717cfc2e173813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a504c96ae898a90ec69f9d2472650814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd93ccea24ee8ca92030d9bfc101510815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f710c6cc9a9edf181b49bd2483f8f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb2350f5a994ef8fdefda1a7a08c7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e26714d5a4a87ca46b15e05332985e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc17f6341c6148b025af78466227c89819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5563c9ef6ea7fdf4fd34b17e41160d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b578dabf4f775ee3941f9b1e6228772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f7d2c716b8ad3c4af4cfc091f56303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71ef150b88a8e19600777ddb4d11104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889f8575921a6d97c985bdac56fdac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f2d59d09914de69ea0f57f2333ac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e23de9eef7cc0ba4c3b6aec5926fc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d5426fa7a4a09ef88f829b5521f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda0f7972a4b74c962a676f89358509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05efaf37fd386a4e88fc55e1f9afb6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aedff942901e2791be6bec1234118b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac6b7db4c40fc4ee660760ba6bd7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac60957f8339dc62b3c212aea3337713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d574846f68d288dde179990db5071314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e66954ab20561b9f8b75f1c8c83b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953845352f58ecb815f8183e4fd7336f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255111b3ba19446d0c134541fbf256617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33259ec6e74304f1d57d88386307a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f887133004f2dc1583712a5e1dd0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e4a60c83c2656e9873b6c902f90520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5132766a0f803806a27953f82133621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074abf27e13eaf82eceb2054c3042422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f3ed86c19c3e436082dca3193224923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674c1a6df7d607b69b39170ca0136f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b98a4ef0811cca984c3d514e56d20825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e785d1364684e3da2fa754f2f4de6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d84ce9125f103f369978c9102592627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41d5bfb963ceaf90322e2a8f484df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4a02aedbb95ce455b6cefb65ed1fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6a54594534c062bbfba4691ab0b0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c4320eb1b53983194f940b9d564431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de359f984eb8673b5efc27376e6e436832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ebfca2f35384f51d56f5b8730e48633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33aa24d173acf2f9959241ff6d76c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320446c10c8eaade76b7b3261446f1bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e6db73fc3b5a4eb96d3ec457c9d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05afe83b3214aeed5dd1331286015e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93bc894be8f4f16ca0709bf2bb3d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2d43b7a4aeee3f3a64dc9fdb376339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e7460cd24e582103fe4dec3b84a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055da8ab4535516bece1990ea1194e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd7ffa47a1cb73e671f2a768477e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eecd56de4af1705e6aaf8a7f2676d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32081f6ad39fc0e53a650be7e0400a3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257257e1ea8fed669d721ca7d74aa7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d6c4ba47077c283a93c8b8a89690746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b1d2ffbd48aca99645c3ed94ecc3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb576ab3813640436f99b377a4ac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9022074519e35447a2a2a0e178c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b698cd47cc14c8e4cd5ccdfbf950850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ffd56ca4dc95a2e23e6fcad57d8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7665bb06d270fe392e3b6d3c8fa05752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086844825fa22031bddc1ce84c9c851753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978f5568117fabc421246567ee399a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb668ba9ee38f2cc0dd344b9f2b89c6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f1816d2d011e8402a0869fc1d6ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a234e57f70d195abf0cf8b7729a0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639bdb432b62b92e6de0c3573ae93fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6358bffc6a3ed5984bbb307aada7f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196106c7f3f9617f6c25b4f6bc8ad87760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959d98c472ea8a4b5318752c73d83661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ef9c0d4ac91d47d271a515254eb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4dfcac4eccc24905cc48f0bea539263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201ef5d4f1425366747175540e6e9a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004a49c7b2f789e76a7f76228e4a8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d64c615138b4e924d6106ca1e643966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b0abef1010eb4239e127c2f1ad1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7799015d670590a121722eb6bbd8e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afbc27d0454583a969e3617ee62cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef307a7aed19e8e95232abe703e6b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51100b9baeaf980c6b9e82fb65de463071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d99d586ec95a79af519d56d3781b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239fdd680bf864a4659830d0d0c2ee073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb723c31d3d5e82a8717228ef30cffbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e29b027f940cabcda94183c71a7b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e5595724bd31c466df1c1ab655c9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f880e3daebde06baf103c16d65e43b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007bc45b4d11c6850547b7f7827258878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d8cbe7bf1b3f00607d336fbcf9d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ce61a7be7b14ceba53985ec2e76c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e103461cda490f125180665b0e7eaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e368126bf607a57fa2c3ca2697725282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f264f466fe55520901f9183b3ae029c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526caa7e65f615013c55299b4bbb9e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9997551089adbfbf2956839078234fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e10d6d34c780f2392105b9b21c24386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92043b1a692c4de70d53f8e4a47c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47c80d88a3cc5fac0b7d95a55bdcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ad8433f10481b4cd3a0f5247834589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767cf82bf1c41d525dbdb78f9dcec6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5b3510c36917ec94800a4e4895f6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df42ea219eb953537a83a2c72e1f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf426c451d483b4d8cd51001cbdb2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515032848065c2d04a113bfac8cc1e1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e709f3bd7c8c2278237abaedc90a62495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f618cfd68c57e6879f516bd3bd0e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83242ce79d685bd02e4ca16d92cbb9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6ecda31eb93d7989bd9b75ff26ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b99af4834d3a45a6907b99ac5e5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4a6ead902f547845d94c5d9cd6477100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e18f8dd5d2ba3504a60b43ec8065d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bcd5b9b4323392715131347fd7d36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641f0c3bed505dfdd31900a2ffc07cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3cffafd9296ef36211c964ceed629104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76469c688d09774316db301d19cfa52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b4f15f5154d19f0824353ab3247e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a276919d1cae72e6aa617c06219f4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de1f9e68b1b61d5cd27d25be08b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd777bf3ff88b897e5d3cc23866a4b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9515c3cb22659e882cd15fef9e3bbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c90dd5b5b8dcaabf41bb9a8b14996111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc50455ee1f253a0aa68134c36e5052112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe095377abe59bf46ef2d3509f96e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a51a3281a4d10d1e97fd9d663d54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed618bc224e1a762a9a48dff7c88ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353291bdc5dcd38e1ce37ae99baae2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852af02b6baafbd4b70b72772b2d5ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c22c04dc72cccd941ceed59f26cfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c6cc4bbe87d22e142b29f0e46231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19212ef0394ddcd27cc2357bce1dbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fec5f6d922299eaffeca799738fad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c12c538b80a5f642f4a2dd83088d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51d18dd3ca61a3872b7a4eda8d52b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d83194adbfb6941a0e5b1be6150e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e667f0479ad42b5241a232218993f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be976f08e956c3de98cffac04ae33fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0944e8a82dbe7a70e096bfac8cca2a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d55760f26df2c48cb9888557a78f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f0c93d854e003a58dced24efbe712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953b713dd71ccc0cc3f31af42891bbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb44212307ae823959025af179aa02b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c84d1190255dd2af84aa3d193b16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba2d56d14a3f2a5f7fc7c80567e430133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111856f6e88addc8a0abda5171f4bcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de81a9dee5ab95f185d97df6266ed3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beae40ec654671f7ddf3b8571e9f73c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719d467a9199a163c91a314a1a9cea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233f9a748d2b5741280a616c9c4d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb473054a25c28cbae95682a8a92ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e47116160009ed752bb0d99f55d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f671a7e2755477fbeabf6afb7fda3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216673492c527cb04874bdd5e65f55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e37c9e91ef2fc6289f8f6b0cd316b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3656476e3ce30c9f79e231d02ee1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9556d72d79aef2998fdae8c898c4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8f26ad5061ab10ae628908466736c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119dddeeb90050d0cfe5e6afe430be7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3a722d933c03852655099de41dba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909cf4f0b8d278c60016cdef7cc9168149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101caaf579de858b0111aee1ab49a532150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5b628cff49f8b3241c027f63ed0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bcf536ec98dfc37da82dd66a0667c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e371890e4ac73b0f334ce411bf17f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866831c048425382e80faf74949570154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04155e2421082fe6bf05c16a0e76d62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b50addd30e50d54de5a300d2f38160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136dc5f85688813e8788db4b5fff536157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e0452627aec6d98b42648668c6afc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4f24acf25596f76993ba32d991fb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ea55d25221ad51a50a9792e7b38e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d969ad0d19cb0856987c61ca1e5ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8f1d77d44f2e2a20ee07ea1fe499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007f2b134f245b7c952c11d181e5298163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b34d84d10ef8d3848941416175cf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e058db70d6186a4ef3b08e3cbfb2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77a947d2056b3db69e21bc7409673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9431ea5fd24a2908dd396bfad9a70a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec65aaac00362ca695d8ce5c414f15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d21c85c2dfd6e7134e3cc062baa996169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a0fdafa786b26688d591c85e4c14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341bd7a49e3029ad2e69ff3ca1905e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276603ac7a203ecc81144d1ccc31f9a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c20f9170645520db53196611bf36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917155a5fc841f10470c87466fe96742174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d56e1a6f59b256c26564e08e53237c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c24865a33ee48307b0f72dece04a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff6a6df30b1d4712a577a07ef7238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868f14ecf65bf1f29a5e73ea6974c18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff83900d0c8031e320ba446a823b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979bc5e4016ae47898299802094c640180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78696861b2009005fd3c4aaaca2fe9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac229dac1378ae531244f0a996527ad2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949770d4cd969a854de24ac29f09ce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b6ea2257e73a4aad1e6b0f787330184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de232d3a24406d59d22fd775e07f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df05bdefc81034b59d5a48c6882b9f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b43b4342ff84919544bae57a2a13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc63322990739075f73473b839aa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44be5077b53471ec4afa38689d1adf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af8e57d0ee66b49c3600a2c878b2e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0cea579b1c4b350afa779ef3b150191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4eca69f4f023573195eb093c288c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3303c92116c49c48820f0fee29e8d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dea38082cab196b4ec87459492e37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223d584e2d8b5eb43ef18c3b6f1feef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327656aca3fe56d163f4e26727624afb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f710d907e852b39c55bc52f90b1811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4593643b13ca31601179d52104b270198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae0dd79e7e9e0dbd4df5a351d1f59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf690d7af83e0cfc37710863c82e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad25d1ab21e16cb71f8b3687a3673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf562434fec1a12acbc8165e09a22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0de17a84f5977366345ea28a6fc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2530c913f64b3c3e7207ad3aa06e98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215832356c9d52b1a3490eb916d55d78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b075a3ac6de3eb283ff65583a3d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b421b4ae27399f097d662104ffbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b049a28811ff5671d84db9f6ca9c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704ab1c854eb50aa629b0d43c270640209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e1ed70cf5178b564370cf801bcda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337bf6edb92c438c10c80624dcb5821211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a3475c396907660d00de1f79c89ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd52fb3d12660f32065b8b0a166bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff7986f01482b38ef6827c0502587214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dfa16f67bdba9894d0d0256e838bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06136f1f5a80a144909aa851415c5b40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0a8a9abdcb46027ec3f0e4ed581c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602abc31b98ed7be6e6a810e66cedbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e374b79310c9dfa9201aa21aed6caea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8617a17e008d96585ba0f211bfe0e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0f04aa909825db194520534e955e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e829716e16ae55deccdd8d4995c1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac40e56c35dbfb7398b556aa2514953223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7b9c0a6c1a3c15c8188d280f27bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d3335dad3b160da64c144b8b676a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6e29cc70d2e94828f13eb9cdbf02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2363eece5c7509a1a4f1da863dbc06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40944a6a566c93f6bfd6bf7b75d9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4cfbce717633fcd8d33709e6eb67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deeb250ee9462e7fbe7861832ee5e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e350c1c353c4689902845abaf326231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9652b887b95f06febcc458f2b04cd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717934f2038433ed0cecc8254ecb38d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada7891c0f5a56c4bba58104ed1fcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322c3b0d76633a67090076e0d16489235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767cdf972b0505cbd787788e0b0a37d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0a27db0f4ef0df7091db28ff5dfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951be35270812d392386153b5fc10eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216a2d92b9e3a8cf47c8228f8f0bfd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7068c0cfe74f456eea801c547b8887240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84fe755fa9b447e0da08bf862bbb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918b0b2ba02056080f400a99399b678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320619bdc22ddad82c9b4f6e19130cf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf19e16307130fbda6efc6b38466ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4391cb4d5713c1ccbf97fd3771c4d1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceba3feacc13ec3b4eb957e0b042467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93330b796cc12a1771562167c59d920247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f02924681a0f2fc22df3c567ebf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c698d4b08231d3037cbbad939a496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076dc78947a2f34cd4b9c26c118f4fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ad0fe055802c11f26201904506b48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1bed7754ffd2a328252daa939e128252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59243820f6c022ab64590d797942c6c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e87805bce2e368a19857ba83289fae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbe0979c305a9ea8ee6c48a1d6873255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266dd80ab8c3ce55ddce4414c11ece8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650f0d30a3942521b83bc4e0152133b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ca3f54ed347a0b2c0aa96a57bd5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951870a3bcc6e4926d242f75c260e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d5bab24c1e74aaf4a3d50eba3ee27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17a5553fce1fc8ac07c2f36a9117a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e34d5dca56c82daff60ddcc5b3d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0947c641edd115b22bde6fe58290b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb55cad773749a399549768ad1068f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c50968c01b63e657c81f781cbad81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122e432db30bd4e1adc7f512655e9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bfc9032dc3e925d927899f14d78a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbad90de5e06871bf1bac40beaa13cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ac47968224a2b774dd488cdec21a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d97d7d1e027f566e4390b19020dde4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd403d09851973d07dcd4b1cf7d1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49cde1a0c5a3b4338f62583064f8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e9ca47f41ef2d19441044b96adf88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc18d8680d195dea1ce9b5b4d2b08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d99364e27f15c2d54d78a980cd08e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b0e93cd9e7b810397a10faa1dc34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07b629131bb84a7e0cf87c6ca5cb79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8646ff116ae7bbc1321d1585748c44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aaba04be553cb1eda7bbc6470f546279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600fddd29ff7b9668bcb964d7580f1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1bf38e72db37d8a5c9d604df6141281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb0072a24a5356fff64759c817130282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c249f02ba27e1cd54ec43e5f515323283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ddac40576e72c619091338276b1b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684481b76e22397c2b4cb32af0874976285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71413c6de79f6f340a94dcaa50794825286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45859a7df669a83c4b02533a121f805f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda94227a07eb3a21f9e44b5599243a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316706d266ccce152ee07fccf65d4d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5aee1979b3587631bd87328243a8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c14782e0d093de635e124a42784f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb04715fc21016a23cec92ce798c9dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90481fde81593d78e45c1f8da1f4374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaff07779c8e1ca3bb87d7f0f310a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1df816a925c27b94ce4a696f5624295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b66cffdf575ab8905c46fac2c0c61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c38e968cb00c80187a6f23b6a0e618297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a405f730f587d3543899d2920efb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587b0a408deaebfb727f66518fbb0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661dcff677bd4ccffec3bf0b04b3a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7d4dd41669ada190b6b2e8412e9fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a610724f8ad6794f6aceb542776dd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605559674f2a3ca69dfb3ecb7bf9db4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e12f51e05d5084411e48803c85eda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb26aca86b8e047aaa03b44481e730305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca1d301117707b38df574aade9e9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f1b27e52031df7aa01aab090f40a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616740df9d04a182ef0a9219ccb2835308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac08c0d0b781e281783e8e45fb426a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6da1d8d67e7b5f12ab3d773621ec72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b71f4745308dec4f0cff1fc90a1fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b6760c2096f2ce45581e977ade0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8519edb614bfe306b231885fc72eef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597783b6d08ebf03fd4a4b9ca9a2afa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6156b671af6b363d6c5675325ee25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eedbc6b5e5524d3f927440260ffd69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287d49be25f2d6d8cf1ef6f25c673c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6a7756ef8c4a59ec2079ba15431d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147d5e0d96fdb72f6139dc0e4a5e16c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25c35b8c105962dd0b2ebe6350fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9b5489a44bbb393a9755a86ede7b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950c1a7e074c2b9e77abc0f6eb4f15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d606319f8a7b12a8894f196e862b33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d88306ebee284525d7b42fbb41814324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf2c2bd60eb0e00bc03619c6c3864d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae104a34182d1a6b483c2c6dc8ea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3898f4c7bd2ae4fb035a7e39631ca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3116dbe9e09f3760412dd440f06c0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe6c08af4fcda197ccb02b6346d2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa3cf8ef6a10f3c8b9a96b0977ba2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f43872f8d0a51c09c7a847a1ccad8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc07aa544141ed7703aac66664434b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7e656fa558f9dcda649656e6f677333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ebfda02672d8d38d19492eff89784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a8824276e02c454e5119af57d7c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7f7075110d812417cbe7bb26cc0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf004ff73d4b54348d7020087a3edf3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040527db5ec067ac8796ac14cc258f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc1c35afc8695567d4e11c48fe89f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a3fa1b305d91fd8c656f1812f8fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c787ee6e5f1d11a5d1ca3145d6d50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee79dbddf0851890b33f1f470e46b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bceb08cb640305fdcf9c7861901d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d4f8107a4236d2156206586993cab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1a18b1ad96834cacbcd55347b552345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc48d048867ed611e4efe4a9ca81ed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af8181dbf9b5cf1566736e2ad8ccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdd29390f2468f6c76a613d2eaaa0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b815c583639d700002b74fcb7ebe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8a1fa4a9b63788c2ffaad5c18656350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c2e014b8c78f0069f0353deb45d31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb2a127c23da9cc44d36036dafc9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec563563e153da5a6393b1ef858e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ae5a94997bc1c4f3717346ea1f06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121718f80056be2546ffa43e42e7249355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e488fa5c803f89d3f24ef79e723e5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b96579ac7c397d1044609679b82ed1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75791bad8a7c01f03b3e29d918515c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e9b2218f8800b50d04b40ac1a955b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c61af161dd6954a750217824a57ec6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1eb1574c13df006a9be48edd6199e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f1194411ab78d1dc43c194c124b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ced8ba61109270e99c146a37271ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e989e27e71168b4508abecb8502b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfeb0a74a441ef08a189ff8ffd51bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf19dac6eae99e3fb592c26f2faa8b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b963e7a9586d4d9ca0adcee03635e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce08a25018a4597d1c21d9bf14a3fde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5768427185af693d7c391b72e82f4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721918b0479851b86ccef590c099722370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab70d8ce9fdf0f21286a8746fa9cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603543248ac81179091fa70e88bb5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d72bf6b113d6691d613abd3a1ba2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aff1694d344bdeb9f8fda31611608374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b93582b5aeb216d8cab1d48e9ab4a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa1f8294aad44c559907a1881029dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc84f69e0404777dd8b496b33a0e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699089a1259c40e4ecee0a3b7923289e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0f6483c6bdcd0977de4599a81ff7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797184d62a61157db47fd118c1b85b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b6ce79d744604d8fc359c84091c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079922acf19cd564ecaf2a845b9f13d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1d17a61295d352b5ed26b3c2a3ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851546d775e8c692ed55faa0763a2fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06efeb24845c7ca6a9218ff1d91a72c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb002f82c2644f262c82b397d7195859386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535a1ce1617d6fd12c1f706ef561e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9c5fd51a703bb72e622f949659936388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ff85817924628a651516a54c58a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439342f9b91d0c5e0ff6d624890062ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9b07185b7397b095622ec5232b7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1de51f25e732853af54f82720ea9c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64bcc3e085fc7981d24655bf9d35f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7febe687aa00fbda3a6cb5e90c16f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1488f4662b7e9d2eca2159385bdb57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d84bfe27bc10d818b1cae991522e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e91664cce352cb6a4f8b1858e7b7c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f5d51d50fa6700615d33dad3a143398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0bea0fe836748fde67c669cd54a19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041fc9d59b31dc4c4876cc782e27fec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54b3411e0bbc1387b470dd48f6c84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77461e6734357b7d92e298b229f8a196402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e859f168d5a9c37641ae81e8264e5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0db655aaa1d4375b666cb0ee2f90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514a87906aafda558ea3d531dacdbac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed84d22a7e62b3c63214db9b3950a64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52e2ec0c1db9ee51f2ad58aee0c08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a9dac8df4360765c339b155eeb88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980693094866970ad6c07ba22eb407e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc0b6350ee238385b903f3124fae8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b79d0c6ad7dcce9a24e998a1c3f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60e7b83e8fbc3b18ba37273520b25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c693da8fb82434d5e286387a06cbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df001464957a4bdb12407ed217695414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c9693b66a86862935326d8e1a87a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5c2303ccf13059d2ce7e3643cddaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af7940599f42f41596798632aaac8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0721dcf210d549274ed10773fea88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1bb3f387bf29ff4b1847aaedadad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990815425ede86103812fbf92f934045420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e13e99959b461781d2422a3aea7d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846db45b8f95a90ff8de8e18bf90a802422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc26689d961094941dc2ad538e0e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fee0732b255ba7f4fc77940ef050424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a6ecf6477b08051f6160461fa9107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe99f98153d4cc3c68d3fa4b5a7cb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c746a97ff352baa67155528205ee1b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a6aff1093c97677c74f54d23633ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702477a0cb1e80f0611a0a8bf9c8aa66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d079ae452e5d24aa17190d4966d4dd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec20e2d6f6c9a873e33fbf816791857431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43911637a14ed87c787f0deb592c873432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1c0400ca1cbf5c9e4ebb017dc1a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea5f47f453bbdd0c96a25143457f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cde34b1cfca1fbfd077cec06f5059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d7d3621ed4ea8e019181c050c20c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afabae81a3025e60efeab33e22fb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963b78948a8a136c75dcf2a7ceaa18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40730f59416a75783f191cab6475828439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af61cd71e40dfbac5444dc9e0ffd3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f163a8d4cc56750f0a03c85b22583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52569ef85184de5d14cee19efe790a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebc4ca66cd30e213ae3be8ea3333c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb71ea2208924303ee18840d5e1591a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b6d4f71e8a76f25e74f10af9cdb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e1d397f993299f3741b3d7081ad23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26687e16d525effc2d275654c74908447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560138b68aa3f86b02a40bc6ca07802448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226eededb42d6f631a584a1c5f4dc1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde47040b0c90b5505960255eeb3e57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f6d9d9f78ee86c096d0509c6f120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0833719e116e347c8babb4f1894cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b39585c6becce29b47abd5aec96c6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a78c1e0853044a73792cd7580cbb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b9e514eae58459ee55c992c9f0ade455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c46c6e853c00db14fbc0a7e827a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90292b2f6a33f89f9da5f00cb58797a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a61a0e9e29f69307175e354010132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72043a08dd90cfa93bf23b47ef0507459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718e56c894e99effaf0f9b2a968d7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17fee8c2473111c17e65834be04c26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a84f1a28ada2a6c3d8475721e2cb38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30f91ec037f774495bbf56326cdd23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820b000e0cef609092eefeb627ed01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384405e19cbe8629ec41a2695fada4fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160f7a580d06756a6b6f033de66992466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec71ef499aeee26edd9a8e82a191e38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725a31c9635814e1053a4e6ff2323b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199991fbb363ded452347a3c15069f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014f9bc35b6ac39dbc8e4bb77827b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb9fc7e04cc1cdfc47781f7dd7db88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270bc6eeab6ad178d28d4782f0f2d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a92d6e7bc4f3b6fd3a1771228ab1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10896ed675e19237d380e0cff664e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474d92b7478c8da88754ecff574e222475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbbbe9415e1ba9f357048efbdccc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb2d026a0b24060f8c79c9d006718477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139abeae9e67277dc36c761c964a16cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0de9f43a558564b5948e69a3bfa8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79175b942a322701ef3418b96bbf4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b831c11843dbd924a7090d8ce9086481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da19f20a7c4f6789953478d5cf0c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad5fe743cda8367224b87d2228032e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e3fa07cc2988a91863d350915e24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc95e385f75a5ad5b0feab0b429e77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c90c888ff1b3c500cb5c2279f49f19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8c63c4fa321661fdc6ab340bec7ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd1292952f39b77d6de68dd1acfc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e6051d3f1101902da584672f8dad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34d8ddfadd1c5af1f697d56bd9362490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e34a983adcde119416de6a21fe216e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bafa146f686f5eabe58ee485e918e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286f5a2c7ec15479ca0aae5a15f69b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e76dd27b28a71daacbca5c860173494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dfd95962a17cf6fcfbd0244aadd47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304191013c2e8f86a10dd5740c928757496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3b1b1188efd28966e5dca5e28672a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0879298c635dab4d84dd95c4cea94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ddb698ef8b5ae27bf66be239d04c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec6c37ec11a9f4a30b41fec5061fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f31dfb2e9ba39872368eb0abcb1ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96e325bd499b6bb3da473c6bdf7ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990be138229eab0a9e6c6216f1f6c15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d51ca3ff44b56fd8eb60a5fc3add504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550723b5f1e7789058c757cf1bf1a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a1e1f03a1abcb67aa9b95986aafe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74c0722b4ea8c368af022a401024e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e029f0130f57a8b58890ae91c962c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d37bb77f4f1e71ca883d32fb8fb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1e3faadea3e02237ea119d8e1688510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6311b2a8e56983b6893b80a1caa8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c2101d5963c68af15abc2f554eec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091ae1430b4029e82997d98bb90802513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e703c5b6261d0a6f3e3e19d594039514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae1d4529e69f26de570af3cbd49d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c1e84987d5e6b077d67be07fb2e5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a2141dac1da9eabe28776bd46e2d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bbd442773fa5dacff2591f9b40fc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43162b05fc1c8a9e7d18d4a7e563b881519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271a0c582f2ba1859be1d64f5663f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d390b216351707333f9caf16f5197a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f84e90d7f4991747a7b4a6621b6c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e281975e5dbeff0bd1fe6a8b3c4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8531eeb002f6f2c9bbc0041838f69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd7647f316244274a94f7bdfe1ef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3953574c9c1fb8c77711740496e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e7ad3a9fb286ed6a9546b2cf5ebe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e8101418f77afe52f4899f83bf879528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1051516637c8672226ce20612341529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9472554185d93ae749ee19759d7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406606da215d5211e59b22ecc29b346e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80831a8489af5ffe3398a4a6faea0e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f69b056a74530e7968c8c5ca63c31d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb4cf21aa76adb4c44cda940dec9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11563fd301bd50f912f023238a4e5c98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8cfc34a4ded3beb32639fad2b155b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db5cf1817f219e18b1545393ef2ab6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ac5cbf13d04e6de82b020fa0571c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e09dc091bc76ab9bcc4d0808128da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69a55434c12ca26a111787d2996df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844007250fe1f778cd3889b69fa7f07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31d2eca9afaefbaa0c56dd3a71361542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eb475cab69e7112d376c1b14ba9e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818fbfdaacd461f1a42680c0cb47631544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce120b0c9ff7b402aef3e2bd8612c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9eaf9da4ee6d5f556cb1274db3ffc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dadb1cb5864a1a08c2229c3c7a2778547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae7a8dae9a121d18167c796ebaa537548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f260de1f89883f45ac44e3b0788b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b819fba933a4df4de11e2df1f4df81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b024f1932bc1ba5ca64d3f781abe9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d58563952a6903f941a3057aed7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcf085763339b6805036f213db14a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac401ea6e00bb0fbddb630ecdb9bd8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de5691a1d5482375548c30cf3bfc75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff23a1855f8972a16ca5799012e83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5d495b1f0bda21718c89b53913f7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325285e3213cc17d2c17896e4438eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01408dc84908db17960e29902df0a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca7e9f54935ae0cfa67a0c90f6b3da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e084dc40aee6a4c64e6c63816400561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e7d90f1c7cb3ed001aef46c08fcd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f3a1a83f10e78b5860f30831428b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ed8c1606f9dbbb0178d8fe2e561a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8cf63061d9f77f6283f1813c3003565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb44b706fa46305ae5072741d6fb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f999c1503769fd2c785410bc16bda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527847bbfcacfeb74b7c64d1fa4f604f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008272965469505b8d157a1cb1f4573569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e5ce40e95aa240ae6889cf148688a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082c5c856bfb156a6ee751338fd5b06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc408211a31db237b3868d4be7fb21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b83d79eb845b180d75248f63e4228573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3c60b09704e34bac6c58916bb6f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f76c107b900262de0af6e2bcd4d31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff832aa64813862df79e2b91dd1d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854fb278ee595ba216c721e38cd87f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b633454b1e1c969510e323419015ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ada3f7828ca32e41a8081d4fdd52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95be0baf1fb49d30115775ebcec853580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8fe6b6386138453536a1ba1ab5049581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e67828a9016d6f3d2985682292625582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a711a3b944f00bc95ab04c70fbf53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d40c5275040c421587c8fc8777c00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49cb529475c599665e892293d147c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a799cc5e82c93731914377cd0b6ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55623fe9f3a662e8c84534c467b4980587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e398a086dde55b210759099803ec93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2124fa5be5db70ea39148bec8bd267589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb0b597d356495029df465c580150a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ec764d0603f604a6cb5b774cd491591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f9083d92342faaf4c55116129584a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5851cca1757cd2a03201e1fe36c5574593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ed19a2dedd471b63a16b396a46cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0925acae92cc55869f667d3599674595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa632c58d885898cbd0e624a9231121596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259d9d595b7402010fe242bfb1c67b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645fcb91563bdc2ebf9a5be793896bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce246a78ff00fce8e348a4272a6862599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d8661b168e42393e217a946dc0da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb18fe47fe41e64a99129cc4701ac7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ed1a4b40986c97ff49c6fc94356b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3953ca9b3789887db9e9d9c7c4a2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e965c14d1abb9c67dbb535c8d124604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913d402e97ddd30c0c309e4675b549c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad881107c49eb629079a443ac28ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f40fb4c3381f86127ef75e6dad63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2a49e8b540e49e17d3e659ff07078608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea375d31a782b662e57942789fe6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf7bee989bfc8d1921d808b072e37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163139a9fb9e25d503a8132eb1726b8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d135ddad6037458a8f20c0db35c8aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa54883bce723128af92361088cc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db71c499ebfa33cc9ecbc92335475614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd73065f653427633b8e41ecad5c0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98950771706de4e9b794613a63f1377616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2434188c2ded333b61157e8c704a7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315ae1addee10914a1f6a66f8c84ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd2822d0b80fe44766f7cb226e9e6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b3f0a3fe531f561b63317ea54212620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1e5b30e626d8117dc35df61b0e20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406fc56179aa3341156747a269956b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79572ed93b5346c8e8cef0dc5c3499623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896630bf532215405c46d0c95f8d285e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4740796eb7974fe0f5ce93a17b22928625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af04f0452826d1ed424d5ed4734e72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d6aa942e39d8c5a07e7f62677d26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1beca24035dcfe024c9ec67f4f1252628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92bab7fff5636acf3faa20b2340b98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed4952c18dbaa33b8105ef6121e298630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30b4a27b8acc3455c67680bfeb1ca9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abbc1b8a5d472fd88b7941773bf36f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3276a205c93c9a185699c52a2c403633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b2908f2e9216a53db4db261097b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bcf7ceaa16aa202602d24b56672d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924ea01cf8fc37e11f1ecb90702bc85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19a593bc95dfce26c5d8ce388a104637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ccb0694e2efb47b43068f8d113379638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3282b0536a6f6bebbcc5a91e4bc6b8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baed3ad3a2489b44265dfe37e0bedf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4cc5a93f79e58b6743fb0f6af72e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef372d75ba89e91c9e1474d2d3e20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f12b3a24f80dc61cba813f1dfad7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2496365ba3de667b03590785de4b0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698064c7fd07f2ec5e27adffc5c1a60c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc355013aba9c115d5acb378a066586646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9baa87077191a351600cb4b2ed7eae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b5a4fe2eca55c0281a10152a8f05f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728996ba4aa38f8867d726fae41ae0ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c13a87e43673d399cd345d061b10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24ab0c8fcdbd31093cf2b86f910bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8280925cfc015fb2665e5b1b87a3a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f42d1a170d9da9be2232de518a736653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd567c550f9493dcfdf29bf80dfc50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba251ea71d547a39108134c7f03aecd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc188bb6b2b2061aeb00a25f86ea4be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ed9f6fec31fdc4413b66c654284f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9a86816626e3e9b44c34d55d5d69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc27178a1d7c932e01e358cd960073659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cdcfa1e355bcad1336816213a321a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9eef85f798adb197324af4f74d01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faeea7184e40c971075b13bdde3846662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ee630c18553e13b91e3803ad8a73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea4d6662348329eb1253135882388664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346e1fa92432d6b75b0f6e02e367d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411658d0b8c0f8d38c76b3cc3980a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189856b7c20dfb6f503922fad864a64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13798b76c503f49df73ff5f58cac5c4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4bb56936d1667a6f84c5bb9d02f4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17daf762404a85eab7b055726fe916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacef9d368905763ed7a78461675a57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c436c53b1d755da4f7247d76024beb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e1301037b2729da71c7287fb2997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb800dadcd5f88794811e81fc9629b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc28592c680d68db998a1e6aa7d01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6dd3c2cae0e69992161f2ea279134676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572ab66dc8e0d4a72445a8a96090e08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb7e644669056f6eddd08722c5a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bb24913422e168ff9fa70f8e422d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d852dd6b83e6677870fe61a11d4aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34b303dc73c237f9c3cbf939e5fba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb84a4cc605cb8d34ecfda0d84a508a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a5707fbd0d633ffe3ec939e5459d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e815daf10ea7730dcae55721639a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c2910ffc305c5d1afc12afe2414a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71d181f0847aff76f484234836e1d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42ef8f5367319c23ee84f43b53713687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76f22f62878a4b5771c9278aba7a3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa6669331492ffa669361a7c586a2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd945dd4596d3708702b3b010297eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6dc3172e332221e0bd3b271b62de9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735439638f1a173b7c65078cc450255692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e2271b7276f0bc37a8d0e6829434693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe293a5118de872287db4aa4b6839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92967ee3fa009a24f9839527ad1f569f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756d9ce367fec84ba2f4235f5bfb1b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575087101d02818511f9b1108f2b610697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9a562e13cda46af57e370793e5f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698892137252049891bb71cee46e0797699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b6edd65dcf1e6d8341ce5bfe4053700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d052718a73508a0f1f7b1f9a3dcee77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3a5b6e8c3010c504ba34aad54a934702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3730b69e86c3a55895caa32378d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad3736f1f667d2645a51b1f68999e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0095f10b2d847bd10b6f61a2af93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a8d9b389d2b9d028a56446c72f1e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68727a20e990cb988d68aad37f3cbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b218acf04b40b90e0a1972e6b790e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb994e5a9642051338d65abfa97225d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa4e1ebdd7a0f82fd9b07cbc34a67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b18a48b5dbafdd84cecc3908939905711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558a2b63ced920d2b38994a32f7a786712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1cd861e82e29d28658da0c8f30d1d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da0928d686ab2b31e889264e7dcd8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce957f7ed595fa4fdeb9fe63ed1bb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd297abee4cec0a6b4eb84465a6f1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a29f19d35b582923face5dae7e5e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d07b4f8d74f1bb22f87842f16407718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c6b790aa8f6a4f353baf5ec3f7a97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33fa664edcd6803aa112f0efbb6b99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5296fd7c0846c3eda5c10cdec14d53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092ba8cfd436417e8ad163410031b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8973d852c7d6726ccf3263a45b22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a035dffca60e44fe4f3acd489ba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac3a8bfe161d17203bbd2c78f15881725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db587002582157d490b66b116e671e5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dcc8f26e374705a38a5e943e458af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763ce7304df513a0e4dca1efee1bca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4ab34ca11b8ecd9eae05f3e47bb08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e513e71e8acb0df044823bd216f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43031551940b6a91ab64dfac23e1dde0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb875704eceaefd3e7be140a94806c1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae600b4845d16d4759be1a47fbb9f58d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c260dfbc5bc8fcb40aa5ed67aea6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58927f7830c51d66d5698fa98c038735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a6a0e0ede0c63e3a500fa14715cb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baaf9b5c950f28b55487dc666f5c93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a29bb4d6a9706e552fd413f551980738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24228de49de5f321deddd0a73536d061739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b58b18139cf5a39fb129b3afa8c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8fd95a7fe6938e951f1f42370d71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0962811a270f5fe98ddaaf18e15a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28fcee76256ccdcf70972dafef70d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f2dcb43e62580646a9c007b15277d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931dbcb2d5b21d3e8c2acca44812ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff75468e54f1b33982690db3f2b15a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1623eaee5708f9fb7cc2e0408a2a9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc582dca3d35de424611b4d920d35b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7872adc4e87e2602bd2ce50384e61e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a7e30cf390c801881b361ddd32397750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9244149a721499313c97330a2edc12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de485e8507c156ab2364b31716324d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008684198edeb0260e019130fa55c621753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca1efdc0fb2fb7faca3e1f7577887754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b95b0fc2059a5d574ee3ac89834974755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5bb7cafcf912294e0fb82ecacc96f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012fdac422a2e5481a4e7d80a5c4a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04365341c69fed89006df65b890b3df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776053d4e636d906e7b8c24bde67e1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9cd46bfd87773faf690c9e029be6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2857651104947f4b17086a3d0a182f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6a0be466b49333532365b6747176762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de032f28d6e26159a6f4a659a2b176763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7552d07a269113973b167f95cfa156764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad867cf38c76009cdf22da2cedec5b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571930ab364d1ca597c951c3805f5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8d24d6b63f971d77f9bd92544cac767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>