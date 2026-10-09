--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30706f9119aca63c4cc26799d1d71d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301fe5ad02f8baa3ecd04f68e65ab0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c60254c65c4200754b6de06537eec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187557ba07b24e3cebe8c100c5f25d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380eece29162228fbb6b93fa0698a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99368c2bd2bb2d28e81e676365186c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e3f89a6a3fd6858cbf45ac45579b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ecb169cd3c211b917dac14cd8d1da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9370d8c499119c0978148667660639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7663c980296160cef9abe372cb86eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909a9399aed246e59e86dbe40511d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083035744b0ce1f05a653182553baf0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90271293a42a01f9c0a2855d7eea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d216e0e4bb40a454fd2f840fc751f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e9e5b9106d3ed8d847cb969953ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a267b19b1b652b447f6a1c893f147416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d0896570ae495a9b50a99f51dffa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933f32335aeb5444fca2f7e509ec7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe71dcdff725eacc83e0b77da8c5bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea16170ea3367e297e57a5c81ee74b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb339e57099227110e5314ed1834b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c7ec182e8169c3870f1e77a06c47122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e18d6c061c78d543a18e7196214023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a031887222b4f5c22d158463677924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf5f5e9d52b820f56d13e88b9359325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4399ccc70e8d3410aac6ae15cff8e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72906a5996a6de049ee1c35452ae1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a94b48c7902905921b7d1fc75430428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f97d93e748850446a0df1ac19d202629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4666b8aca05964004ba63ee07029830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9085353607b55ab94cac97f0b35d3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7684a53a57aac3ae626c72f3e6b2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04037c6f84bcdf91a12da534d52af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cae25533b3b220053cbc53a74f3a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda006f54a0c9d933bd2c4b8b99ff2c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365f51146c2bf3fe1f6ab1cfefbd8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99243c7c45e8d4b3557d4245d79859a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df89c1d8165ca8d442b1822f8ed4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd338322d8dcbcbdabb4a72526576239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494af11699d520c23d8c539f80337f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23df87d3b505b1502a91e68ba5399c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4293300912e6875a843e520ee23c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399325f951e9cd598f6c83cd01fb76d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5811922167af0c4d94ee6ebedbf9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d1fbd2ac5f960ae10a3485c76a6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db43d08066848650c8a485649d0d2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1d4ac7c04d358a041e5ffaec10c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fafaaeaf541f080bab54e8127c5a3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad293ca3055da118798f0ea5d41507949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ba5034ac663d20f1fae48819ec9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82e5cb2feb110fd471588b3b7c78d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ae1a82f6fdd7509acd8b621e024652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7f51e6235444466efefc3ba355d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9fa8723dfea60c39bd9f7797e931d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc120491f4cbaa927672cd7f4009d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb9da7ab3b922991dfddf536b9f1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753526f834cb6f65b729e7a9a1f0ed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1c1c256940f3edb0be1a5d7dae55e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2d20add0da65dafd42cbcc4757e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e04324f37c0acdba20e85802ec1fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfedb359a73875179fe7187c023ad1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886961f8f0caddea99b2611e34b838562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d597188cb38fc8e1d8906612a11e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e94cfe3e2ca1be73c0c6202928148764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada405c740b800d38ace53ef63bd8d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265a9c36eac0900456b365920661afd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c04ab122b5b6cf96d14deb4029c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fbb2d0c34f0573fa1f1ca2a5c3d7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42989917e651bcf7fa02a6d5d3d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c476f02612d5001606410ff6c4070070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6d80145efb79d61194f3de23efbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef28f39f93b37ef6f35f2397332de772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b292bb0377a510c39f72de231128273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaca43b36c62549ef23b61bd13a85874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d0eab46a6507e40eec97bbed8201175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62aa6ca9f71d0492f2ed8c2af2a67876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb83480ee58edf57f133b1b4f9962577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f94666aee7e0d5cda22628c51d9de978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701599ec3004424a8d1ad634b2de1b4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5292f9eec6232656416f29766dd41880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad424edc6bd5e534628627d345c22f6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb57a9e072ead7619f9026b7d3eb4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f91dbf6261362c0eb24753e314b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef455b555de6f0e7013033dcb427a87684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88422f352f9f7af38315a8a648decd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff5dcabd13bf0d7cf5e0e254fe98686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79aebe2026efb6c9c696e827347d9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9803533c3daf01a0bdc2fd3839b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208be755a02401815227f825fa19ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274118a0933dee3dbfcb96c45b3690390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea2071e2ddf37fe6b3d8c0423b717a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3df95407c1b27698472e08c99f53692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e1b55833ddf2070f4691be6ebfc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af53afa127397272db212cb3b5f9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84721fc4e8918d6ac0021a2550c7a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de10d1689315921d7554828329643c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93288d166cb2bdbe39f846b5c9164ddc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad015e3be975d18bc23a192359d2c20898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f642bad448ba9fab2d27a26c04b42b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb3074930313f7364575096845efae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0282e42c27b369fdbfc2958982459101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adff944e5c9503a9b8ee676ca55553102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eccb6cf78f36f8bb7f96875207824a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd5db302c2c7470527cb702a0e339104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4007a99db946bc79e83a78a592c93e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97efcfa93f74f57d32778ac24b5f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b65810b74c64579dd999581bdca7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad3c9a3ad629e2a401c8768f265f93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42fb5f40e7f4b1cfa16114da112f04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42f4161a92615acdb6977b9e3f560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0694b64f7dbb0bb197b94fd38738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa530f62f3d12d93f5c6a20ae72a8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce29891694ef7cd83ca66a8bd8d581113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b983a94f0e7475926949d4cce586114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69135ccf32a5f5752145cea59536fdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534a7daa5e1129d375bbcfd0710f16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62804713ea65ad65df4e8181d6d0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883641fca7bb1abf263330cae5a6e96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfdb5b9bf0732a04404b18653f9c86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d08b1b4abec1f91957571b526220e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f429956b20c0326a1d54c83ec750b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f913f9194fcf4cecd7744691a95a05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05f356ce16093e4ca33ef9e209225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3bb32d76a1be01dcd8bc648fbac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f50d44fe0a66b52e66bf37ea0b8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb5bc66b480ee1a8720c39d0e3d598126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36789dff1538971eef10257d327d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b86b7c573937e18ff73fddc047a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8bc5987b1f3cabd5b561e70f05e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cc558174d865f7c771f889671b7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c90e6837bb1e25c46123f60dec1055131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f466e5b56a4fb5717ab1c577d927132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc959f2f71f555de072a8f79c88d55c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00e58ede2a1731264955332ac8e755134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c9ef9712290d42b299edef4c3ce9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf707fd835205066e6c819de8c0dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4e3676cf55ac164258df8b019628a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d1331df05b3ba86ecc6f9c6434b8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f443b3fd490c37a6e7f748f6466fe2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845abfb76a5c03c203a0406694029412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837dc172cd5d3e3d1f384aa64a6e94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d7acaec732c2a0d69f094b161a00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70472064e6188c83621688cc40097143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4280a11d8542c61818412f29dfef85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a865503273eeb36d9cc54a0d2d5bd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ade217c0c4d9ca3b9bff98cac960146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb59723a78abfc0bebcb795f3b7ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9456bca6a25c58c6aaf9d524850c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c8f8f7b31a84f36b7be52cc3c895149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f23f88a2fd35f65805f97aaaef2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e777e7a3c5492e9a0056706d51766151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3cdc895e32ea9cf92dab06a4de242152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef58eaeb4f952d21370651535929e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923771ebdca9643e6d888ece2ea387c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78cd5c8360353ae9a8b6040db2044155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4bac9d33770b884475b6eb3252c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c3a5703fe94f099ba0a22e11bd84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4144537e4a296545db50a8120af5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc660ccfa0223a125859f6a540c44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c679bb49626201bafb1480c45d59145160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b4649ace287b66814e08cd662b53d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762d85fc2508a43629d5c997a3cbd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb8dcd720cc1eaffbb5f4a1d23623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319c472b844b17d4c97d32ef041826164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb79de6764fae82e7bc54b82e38a02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4690288c253e65e09b2ae48cb239e1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252233e11b96170b35ca74afcb69806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa9f2263fb7483a951877e5b7d3d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6adf623f0023f7fbfb23b67c326fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1284d1923a79ebb3c5a5f76fb8008ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c592ecb36733cd3e0531d6e3deae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4993af45349038530352fb7edd247bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3b75bfae6b9ad5c3603d5895fb6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab34a648efd41d284a15cb76626c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0954a3ab1a8aa18fd46f69e2e4854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538f763d920262f5480fc6178532a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b77eaa59046c0ac79dc3bc5c3ea0f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9e61faec7e5133df7a51e673d137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b42efb9f72a25c6b22a63801e917179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c546d8859d3f2978f6c20b59bde0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ec78450b787213425c21672dd8427181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b598427b422981b14e37382161c48bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa067e84191717a887c66f8f024bd7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242fd92f0c86717069be32c1fb9662184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8ce4dd1a645d97d77bfc2718f700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb81839eef27a12a2f62d87997155186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dee2747d19689000b3f3933a253716187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc57797693015a2f70f444b85736e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c39b57878d139f48da65fcf70b71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc73b2890f6344d23a46cedfa75f2d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97488d7fa9b7dfeda6db08753ca043b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc5fe61b61707abc95e044cfd1ba2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3605bac5ee9772d26be4383e0e5ec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7d31934df38bce645f03c3810cfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ecb7094be10319123a7281444ef81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c759cecb609750172ec8bc94dbb9c08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481a83c90930bc745257d9bb385de02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d2a7184e6b92fa3f12333425fe591198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f374c0eb3c4a7180779e72c56e8319d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279127d52790ad04bda4362039c2b02a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fc9bbb34338cc29210e5b0c8adc38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4119f58907d968f768a084545ba40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571db399f4900e27fe52570305c4655203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226f3decfd8469338a99864db7a003204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b86fef8e9396a3d2561fa58cf706205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840544f928eba294df63ee607e9a26c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736d23d0ecbe9596a70f84b65e051cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85688aaad777adf1e6d1c26985ae1214208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e25a80414460797f26722fda8c471209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d1af0a338f4a38fdf156eaf73214210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39815f4edfaba0f3687857981ae68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d660a35e111f548d80e7645b2746212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f459e1679e623133c383fdb445707c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84899b35dbe0ca01ac6e89ba42d9ce9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8d3d84b2458bd04873316a52888af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd084eb56a89ca99529516c42a8fe7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bde4d441610e86f98921d620d002c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e314d6e80655eb65faf31cb756abd89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4ec9c3a13f863db4d15ecec057369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0bdcaadfa195dffb28c1f8df47a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b614a270504e71be868c8bd709d11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46d8ac88e712a7c864c8c703713aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fb25b6c18d6b9d63f39979759b323223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4367cfa4c738a36899ebfcf61efac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31670aecf5bbec8b972d3233c0969d9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f5b1a4dcbb58f2b5716e90c7fdec2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d63600fa0f9aebc475c1a41122f19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d29a484f778a520b07e5e25e58e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d31cd6609d8a4fc71c4832386417229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb65437ac2a351409fb5b3a7688cd62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907eb75e12d4a0388258169a5ccf142231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7475e73f81f48bdbaa384b665ed1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f6e951463df316ddc26d8b401725233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48310f88fb831f188ba0f9535a04e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633deef194c210b0fe380b2d438a48ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ac31b5f79c25d49a8273e3d14fb0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c2bcbad2b004ab2465ed304f3652237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0557b32a7205ddae394f39a7ed24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372094525bb2bb44ec5b057222f762ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63f561856ebe3cfe5e25ab8223176240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bb97870838479cdf155d2661653f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fc8432ddc5ecbe573824d39bfc7d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68672815ff708f5ca9ce68893f0744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9922a03066c41b13bbb5d4155f2a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225007c17fcd999d7c3936d594938e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc447d00dd824362d319afc240e1138246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a7340876df970e16c7d45dbf13014247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee0ddbed18cb892934c132dcf7c20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ddccfc52ef54ca6689c4f2780f32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd4773b7b45a1449b21969b58f688250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e66415e192aa4f9a70931b6d8e76b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411604c584b22a780400f4d55a5d49c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1ad4ea334a9ade2ca516bc2183ad6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce72bae874adc7ce6de60241c119d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ad0739529bdc6cc0c16a2505a583255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b745f7c95a00fc2832e77e6da0984b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca401f20db567ce4daa872e7b7ec5c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784be2cc1e612a178f9670227df64fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3803c3ba7ef4f5c59db63e38a38da8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe2a657d29a58b7888a18c5616962260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ebf0f4f00d105e5acfab6de8cb3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb89e1b1bacc2299cfd5b0196708df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05b7d95aa8ea521974c0f44561f1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf44d2a390d2e1327c488f76ab97a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db9c4d05d1a73c4f731964e01a1f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a93490aa98de594a6b6aa23c05bd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5402076aaa373463e02ca8b0925f32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd636c7a256b7f5da6cd5367a272d86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd6224deb7ed7594ee9dd2d1d6ec9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1809b236a3df8ffbc2eefb1d5076270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb465bfc4e11595f0cf08737072d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114687cdc047b0f3a56cfb12e98939f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dd7799ca6d0c459e1c5613c6757c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f4a7f724f8b33890fd23e460f32a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f7bdf996ca47bdd4fd22a42cd92db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd62f80fc5c5750418e44f144cc4533276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605981c23778320c3b555833ab4569df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4c8b08757b6d70925274ce477c6e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b614d003732e99565e549bd91f430279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32926a797b121105abf51f5dbc302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed4dfe8745b1ac6d2283da3f46b7e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f890f476706630b7ecacd45408311e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda9a8b90d9246173913fc56731f06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009091f08d24eead198b410e6e131f3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf986133705f2c663d86b7c463891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de936c022a16c01ef578ed693bc8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b64494c03825a2a5ef34b61fa2926287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a7e7831feddb201b2dd6ca5d2c12b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf3530043687afbb22ccc5c398ea8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242da577da9b87872aab9feb123a381290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5002dbf70a619a46812255fcb664f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950579755608d6a5180fa02e7134747f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33cdd3c8e67f5f2d099cbf390cb36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a831980c0ecefcefcc7061bc0fcd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223337ea5869fc1e45e58ff977e12aa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b88087c6594c678b74ed57b661e8be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc313711e7feee364a1dd8e2a2c3ce0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d18af103131bd503013c651c9d032298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e167e2b6278c1cb392f212e45f501e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b0b413567f0657fa056e18d98c6c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7526e3bdc8f262885e33b266c86dba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a4e8c0abc0ff36ba161411bce294302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288f6c689b91f363e5fec016c7228b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c035b92da9c600f5df046534f8f1c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41fa9a62b3c5f721c7fcd63277545e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89414e38ce8a0737205a794e6b38a1c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f00d78fed5f728f51518d1c3a246ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c7cd46ff3546e5f6079436246b2c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1adfd2c68d62fd63286dcc2eda6016309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4daf4b4d450ee72437bc089220b72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d9606630f4ee6db5585df952796f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d894ce2a29201a5837134c264599551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808cdb5cb138c71e27d3f30f861a6d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c79ce2ea1660e64767cab343a91cbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b063c65c36b00d82871f0ede889b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a4e40eec7591e2affea1460af1a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fdf3c843bb18ed0a743adf96b432f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0eab5f08f3528d7111c3ac1dec07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9717198b9afeea54b97820e5b7aaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0543ced022f159ad71dc6374ad32cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492cd5f1ad34aa91ef52bb71f06c2dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81721b73b0f68ac2423c37c98ff1af49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb3e07244aabb9f5c14bed4f4d78e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae180a6a3327400bfd3e7f1ea46fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e6d8287200362c357d2982e6bbf49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea00495dcb118ba9ba8f58c23d5ce9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78520104e71f19a4b28335608d5a0f51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2e47012ba591000c96736a0000dfe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89723688caa57eda9660fa8793e4981329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d6d25f9cb4506c94f37e6e6257aa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d592a9ef492d9c6df78e1abec365324331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3288b3876deb3e217ebd19692e3281332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b119d035a6e67f2b3e181714a7194333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ed97380ffb405d513e523e773f50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb24309d93b488f667176155ce33b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1894035b7c3597bd101a340ca08caa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a4306aabb2de913e61fe3c2e03c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba9d6e5c66c0988c494a5709d6265338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7582bf1b82eddffddbc9dfbc908fa3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2d58be2798f26eb995d91806afc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379423307bb4922eb52f822ab877e795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d8666423a65946508b965b8a7ea9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357866b180846d568885436a4b7e278f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b819b3f05b7f99587f139b0129e06d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79036cba6fa3391a6f195019032820345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005425a9089d3ca145fcf9a0fdd73f63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0a1cc2c092fa3281ef6c24d51d80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5cca33612f12af6e89dd00c1dc35d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee582b4252282019684264844e4b3d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7732c40f8ff12ba60f2a96efb1ddb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159f1fdf7bd172f0ebe99ca3111baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb322de3d3553c015d52df8326d43e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1b648bbe1b80e11c98dda5756c2a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802aef7f6422e18b89b84cde6652443354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e019e7d7dd87659c70f6f48c61cc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e28f8ed68db82821d6054246c079356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671052086c8c0b0f0484cb69c1fb98e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a575bd4039499e24ef4cd327f6d6ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc4ee5ad41a5934c3701316ed49f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f65e64f27f36a102fba18e129c4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b0f5697a6f6c655beba924f1a8abd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48576bbaa6fcfa00e96bd2c8f3320fa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b78d6f46998b1c72e9491533b074c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46914d1a9984581cf4b0b6d3a0e7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0b9b43ff8cfeb4240692a7af4af1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56d9b4762fcd34eae0a74a1b21c3cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d63e231362d81c14d35cf0f4b1ef7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af23d202a5fc3b202e8458785252a2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645f4bbb72812dad265060fe085102369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9160ccd74fafec64268dfdbfebfdbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f2a72277b49f721a7c79f6b636f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976a91e1f831e462ea3b30343a329f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ee6501cf786b8fe907e796ad8e3ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bfb0f4b408243f48a490b1ce9acb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49406c52c6164db3e9ee2e47e3521a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236474f25e91791145eb5ad3cae340a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad909eb0280caffe33920b1e6189216377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177454556dd72c84b3fdde40df6a05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9524fda4f2d901e6ce78b135f098d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161e9027029125919cbb3240be2fc75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca223f64b504fb468bb88ccdc212af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda348e37413f9bfa82df45df24607382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faff784563560bef1e948eb820707c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6339664d5a2db03e95f6cbad93a08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71f18469a14a756e348bdad6f5c15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d594e7ab565ed5a8e70278d6d7cb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb1d09bd9fc8b0f997de9640b1fd61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ffedd5b92b5bc571dd3864acd0185388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c44260c3737da11e068251262730389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1ecc104e4a5ef8f2d4752e2557ce4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64365b17449fc5f2e70d208889b057c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f135e10144369cd20e0e42d4f02d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77613d00a00ade2a5c11d25045ece0f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc44f58848c94f47576ee879a34200394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492a8b6c146b0e19c4c59a19521632395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82169ce4f08a76ba71b4f3e8ecaad03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b32eb4836729f3be43aa04edd9d77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41512547b32b5408fd364acee9aef4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec67884cc86722a0b3e09f29c9b32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122e03c9ccf34331c74c26fc9ee0d45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165226d04f765f3c72aa139ea211e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226998460217ca1a422c3e59e3fe01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2e51261afe9e5d0bef0dde6b3347403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c4dca049b94c5d51672866569f95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85a0603f49493dc3d8b463943a3659405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ecc33af2379070035df23658abd00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908826a068083d9b8afa4fbbcfb092b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a312885fef0a367364fbb1d646cd7fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c007b0f5c1c16434ded00a4ef8d58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1867e05183594462a57af21d617fae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc9318c26a8ca72a03ec8e0649122411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9e8c9795e422cf3821b9d48a31f0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd5530024e0ae4d3fc748c59e17299413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f990bfbc4576454f95d7891d9fa01f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1d5dc261897e0fe0824ec5e178c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758612f9f6c748a1180f04535a2b03da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eebdf8b06a13a7c1d27a80e958e293417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0b19be57ee3ec5fc182c63e9612e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d6881cd584565fafa37b8ba02881419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c0a0845dfa69282972ffe68e94ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e46cc9c56148b9c696c8f4a414717421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed9dfd2405dec2a833b29af559023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076106f63ca9bac30925a975f14aa7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597cdb9ff8275f896b33f5bef947bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfcc686175c43d16979deae800f698425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b45c705edc0bc1dcc8fbc7706e90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6513a46dbfd05bf78415339673399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075292944c1af015a349fc1b08bfa35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4274aeb5ae2898ecc846bc7bff1a15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ce029e410e1c9d2ca28a85da1cae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f417e48c2f1bde05782773d70dbe50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e425be9f2b7f57e5a238d4ea19c3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239457eff721085366f9077988c58537433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659662514630417bf8ab14e2dc7b0a3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932298e204a81edda550a531db02296435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab767ef479dafc6138b811729cbd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d877608a07427a408101c98f7b00b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97080140a1893793edcdd7564f578a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cae946624ecf25d518b2db3c5ecfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf9118bfec99148aead081a8f139d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61dae4e2cbda272a0dbbb88be4d9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae8c23eafff22492ad0dd60e149d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30037caa17c2383dc6af9fe7cc5a25c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1ef4f40c017305624c1a77c1828e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d3fd6f904894496933e6f7d539c71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5775758f3fb5666d744bae79c3d5f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856259761a1858b13ea5a8ecf7b51157447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec9afced1f9112935ee60f258ddd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363b131e532f6bb6be96b8bd5da8be2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00b27ec2afb3c54b8d08c975dfba4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0ccebc5db4d2b2953e51dfc91b7fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d08d5e2562b4a63a0e10d1b3bae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0e6d40221658be428b46d45ef329453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9efb50355445130ac2c7102f627df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63199363dd8c1a26bdab8338220232455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab62d807c3093d29638fce5c38e87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6ecfb84a1c64dfeb9b0e663279591457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ce6df2e0f5eceb698614fb58a5403458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1925990e0739136eab643acd10435f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd963a49d24046038823fa40da68af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6c322383d7c214924becd378532fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be773702e942226beadd31c7d4612eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c1d6b160fb99f82e874b7ec325b24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f66c8fa8c2235fb751d4ee8ff50234464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe88e6937b3d80f4844e159b9ca4c6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c13ae66adf209d908e4528b97100466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f528d705ed654e2d4e69899a706d47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c9f43bba827752929aebdec03f286468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe379ad7da5cbfc6834b52aaa22a59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f746e3568329736775c0d09a525d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089215967cc126b3827638f6166c2089471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a11445746b9360334271531c26cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f2ac2a4b53d49fb817f68e4e1b1df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8d4525a41586e9da9a91a61f11d66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e101f4b9ae48f5a7ef8238ff8b3976475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686a8341e7b5f77a6f78fd81749eac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed54ba7a14a7704c5fd7b26b1e2b617477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d914bd5b5e3d5870b2b91d02ebb217478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759220ebaf0553ee04fbf94002536f21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356c620e0233528706b9b932f9ff28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2ce85f364e50e6fa821c620794ee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b67942f228060556ad7acd718cb29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d1179687409e9be8e71756057e221483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ed0625541ff4af8efb5113b8049c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd7991ecca4c6528dae386130acff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224df0b876f473684890691c695b4fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9a3d417407e3658e7ab25303c341f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c57b47874156fa4cfa68aba3a5fca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fcd5bea971de137f6aab7d30dbfe9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e92dda8934bec1b03c7925f2a90b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc21f36d83f55f6b0f0906e2deaecb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d626baf8ec85dcbaa8714dfb1c87a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb24667dd5e47dfbcc1d535f9ce4b6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9939bd569517c21fa121dffd4d697494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5913a4b30c802e6ad25e9d39c2212495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d0b1bd93e2fff9413b951bb53c43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8acff773b20f4a833e9ed9d533aea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b0231b82a6363d69ee65b12f99b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bb2f51e5c8a1369238fdcc39820a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176e5ce356721846c25acc36a45b874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791a976109a2f946f1c9fcdac41d79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325433b3832f88b69d30fbd32526ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb32128e2bf6327e94517205d6462503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9844f41befad40896f3a1a59512896504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f922a3bce6794c7f0eeeb0dc38daee3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6d5448e3aa0cf2ca8416853a724cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4438a7057341363b39eaa702c46315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc594f00bc66db5d25db80ae3c37c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a748a2970e6f2a49a0caaadf4502aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771c45ff6b243bf3c205f24f3472d31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab06aaa1e5d9a97eed5cbe82ad1cc63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80840ed3e5231c235d86090a256e57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e73ab503530fe250e82a9aaa0a33a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91b5377623b1807d290e58d8573e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c14476f24dca004e97d9d9e7e6792515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130ec5b1be928e300c369dc83da9a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ea168897700a07c81df146c9ad7de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8a82c8ccf9d6a7a8fe1ab15376e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d889e368844ead63b610044d3d07f2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d18e9ea7ed4499cb6f66547f0e01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eeddbeaa82f096def2828b09026de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7dee95b84c138575844ccb5eabdc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5578d0d12e20b29e12ec3f7d537cbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca919397fac39f4dd453997091f2ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab983bbb6708ccbdb924197a632e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559df68ccdc99d9129ccbb0e63ed534526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecd339251e7e7d8c3b5fcfe464be96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8dba6949b0a410726a8af64f74c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d027f44c1271b11696d7e325fe988529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda78ff638a5150eeb4ed612fa88a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b09b3acf54839d936187377b2322b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f014693a1b1ccc941a7fa7d1060af5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434c2c8940f5872851ad3e8c799d33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c304e00d6aeb06d8906b0fe28173534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1702037597116a318cd9450b5bf2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55bf2ccc790bdfc68d2ea892cbbe6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342309dd68017a4f8d2696a75b4975537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ba0cfa736b25ee9fc584e46831a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec197c54929271be3a01e217c6c376539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d48ecec454f05db355d6f7b546e97b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b8786a42ccfb2401cd3fcf8ef7e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea75c032f86305decb8f5a711c560542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d912f253be1875677d90f7db015c705543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f235deecf52a4322e180e31234b982544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ac08f0bcf6a2fd7c28daab996f25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afecbf243e5a80c6a07851afcb25c18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc33f6c7242a230f835ba3b0d6d7fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b92f2edc3c03c2f27b3b343b1199cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448a4d0b03aabc33eba00f7efcdf6cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1341b6ff75f9ff98e57975732ac37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc5bd7b3394bbe934aa9194c565e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ea6212bf58ddf239ce81e89af172552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e127cea53480acb8f9020be8aba841553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2e66079a65492b2f71a731167d74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a706ee587682d4d5ab32e758102e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b228aa2ca0c1a65c48e20d343bb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8e3ffd6b71ae34c083680e25c9ffe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f283aac30306643af50b8d7d6b8e221558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8155b195b4db26998d0c2b7da28110f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac92e616cc7d2fc379c6007150631560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4c4ea76c9c60f93c93f1e3273f9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39bfa1feda3dba817390be66d90069562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5014f2c4cad8bdf8ee80dcec0c44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2984bcd7b2de9024d43aa3c1f3bb9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ab119ba35f3212dfc9c556bb4e6de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c5b312fb5b49189f2634f443bfe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fda599ff27adab3dc066883adc862567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57ce06a40c2ee5c34b8f895137ce99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ffd45edb23278400d97acac575bb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2f7b3ed4abb65c24c8523a9a892a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68634470c23ee5e9caa4b30f64f4d0fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f44fa599c8ad213013fb7fb83bde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f37e2c1b6cd105d381e432f9e3b9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2efa7961cab81b16643c63cecc208574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddc787e0eaab397199cbda0925876575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5149b64e4b605e43ae9d55c43b219576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640dea1f0a5ffe8e6757287d4b1a176577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8000884e56f376939361631640537e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa29bf9b7506883ba981d4114c768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341002a42b8b336ad6172ca85193d487580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622bd00ebc6ca7e237fe81131e9c25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce873699604928efc4c72ac23e5ab17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c11161df0ecf8972329e8d72ac8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb1fe417dfc1f28c9ca9fbe1372d16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434897f59b7e9d3c54a2c86723b88dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc80a174f549851556e5f7bea5d7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2190e011dacadbafb618d2ec8d211587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786084ec0e829f355738e271424bd4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d879eb51dd2cb2a25d38a3b4a20f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d731196c071d781ff016c0f24dd08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434dcff83f52d7ee3afacf0dcc655b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d621bfab8093f1b3a66791ab8183143592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00cf8014aae29fe4050b64ac325118593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db9370848ceb5e9786c74b21adfcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc680e27f8721112979dbdf65c6ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45103f88c4d211fa9e2be4224bb3001596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab560fe5cda9fc544291bc4971dc8a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224bdf519708acc6ce223893aa69d37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9dba8bf0eed5a41e513bc929b0276599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb292717ef5199a9058a428c2eac6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a1bf0868c57eba09672900595a30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a76aa4b039921191b1bf08872c3e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671ce7dfa6497d94b3704701ff06a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181f96f489878095bbebafbe54d481604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551b64872861e48b4306e16d0a07cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ce696870dd232aca47c3824544cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb8ca53ee5da30b8a62a5ef281e07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72895bd1a1d43751a0352e284ebbd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69ce86d16e8bfd0664839591b5cf5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b014f1e3ce1716302ab68d9611ff2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590abb078d74863a6e01bc4a89c4df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bec7d002bc40efbb7c1eac1e1eadd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e9ae33937a420f7249c0d2b146b2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27b60dc223f5d677d84180df88971614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440641b0e6d2f62844a8fd863f8dd251615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed07577244cc254282b6076ba49e2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5692b66e7ebb9976baa35a5f31e76a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253cec74a8520611e5a638eee7a0377618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264b422882d7ee8423f733f1b5dd4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a51e938ccad0a26c324f3e898d3188620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116484f72111600ac9a233dfdc1b1b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a6229b0f0bc6be39cb4a988e69c71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c2c8d4ea9cf6965ec2353971acd56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61af0fba35b39231792c919edebca8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bfd16a86a4e38f37cf0120e1698f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942057b7244ac609ef7067335d13fb45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824249d7fd7728280952d899ec6b5fe6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ceb7fabbcc0b16ba9c65d7e2fb669628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95d86f790f3c6de7cca903a4e2f206629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75468ff7ccdc3b20c09d8b3ad9f6b314630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26161dfdd5d201d0e7f036ccf1227eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397d693cd7ddaabbb295e176c79a8dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c82c6d7c4530513ef8f6ad54d6b43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a40004ecf6c515612f6911f73e4e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2629bdf0f2406f6e519096568fd0c1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d9b5559c806c293791b38f278c49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c518a9f4d34b2cfd6b6bd490f81a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9eafc0598a13ea673ceb2ff77c2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdec4859a798d2deb0e019d186ec79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d6e4d548f130d3adf4565d8391ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef5fd38a43d507f387a1571dce184c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f82e24969e140170be238d3608201642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377268918b1f51e2d9bbe9d12f14afd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b5668062b95116dc097ef1f1e1899644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0cf2d53c821f781ef2fadedf484f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc1bc311cbe9b6cf7e767d2ccab15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4b22abbd9b02d282363181e456c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e716e16c63da86387fd91a892cb323c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540839144f18ae406221d7c9b6ca63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e547ee0ca1f904b37361e4f6420cad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2c60fd0f49bc8c91363f52bc3f9ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b377493ee3d3af210e4e533564de6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e3c87ff7848099ec84fe67cbf3756653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f0caad19542da0f808597e110cfea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c829d46162b4a439d286f8b6b9710655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad5724ec0297150a160ebb3c020b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb128e96432e41b17d16f8daa30ed4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca08d0f9b2e6dea954ccf1ec61129c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6554ea4d8e6d4598e68ecb9358d4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681346af1e5d385be3ff5d86ccec247660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c788c9bf493eedef5b6320a8f3cad7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9877edfa2e7e2102d6e515d45f848662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9f85b8e757588237583f3ff4d5276663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3c1876218556dd0a646673066861664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855600690b35d50bdc397a4d9018b7bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a56e147ecc7cae2441d7d96e42dab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61242fe8ad85d50701685fc80c2123667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db28bd6ad295824955a152c5ad3e7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab147f93a5e39b6f71a3131887f73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eeb49abb75cea6fb07a0c39ac3bed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc2e18eb7544227143ef4c5e01589671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594159e58153b5fdc3c69af276e0034672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070cc01fe9f2c284861527f74bcdbaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e26cdddd411e01adb7786f2ae9cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b687393d4261c947d5b56996b4454675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e76d0aa59d0d703c9fabc96204b77f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5a1479a5209abb97329928c336b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f31f4436fc4f751a3124f12e817ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444a1417dae7778aa409509ed2c701e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b018f1e1a049490427e9f3a12d76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19574934579cb867daf513733429ff1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b22df3e3ff4d199aecad14f9518b42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3082868b933f7161beff9b9f1e055d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6f015d1b40d05e50bed5dc238bb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0d563a4acfe9e2b941a20e06ec157685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21876b905d596d5925ae29bbd8213686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bd927f555f4bdafb07b4a6c7c2732687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ec443c9eb76bf2fdd383a0221603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158e69c93b33c4b71afc9de245a443689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6b08a2d0bc20f1cce650767d722cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa1067be52e531261fe5fe3a805118691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19819e566287822dc0a9e4a08841a4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f1a0f64234a403f5f0a9c90026f77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c17f745ac16d54dd85e8d808306283694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12d339b6cc8f283ca93e3b437300e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532f841aa345d30c9f44dbcfad905f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e38112e71125f65eb0f3dfca2b241b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86233c4810c583f3e0a5d102df674457698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4792faddce8afb1343ab99d80a2854b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaed56bbe34bb6947ede87eb4b7c91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1e56c3c98f35bc11182479ba2b618701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0997692da5c0d06e24ee001a3e71be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e500f02176fb31a1eb6bb2e7cac2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3ef962e7deab4f22a29a270d23d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760d4a0e8f65dbb822369671a73ec7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812120e9d094f03ee5623eae28f768a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a467f6ec8094af3c9a9b1bec19add707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2040a4ae6882a64d5e8fbee7960926708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224ed830c511fadb2c5147cfa7d5924709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca34fc822b66f5a3f95ba8e3658806710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a80e8a38d139128611118d1efb245e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06b5931637a00d3ce4375e32fd7573712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4aa400fec44f1a59110efe503e9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51139039b0f584d72d504a83f601dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b2b3eceae2bb9862c5b4dd44719b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d8965754b4f6e356484317a9ccabe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9539cf644b55982e0b2dd6e18ea92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccee53fee79c5d1720f667cdae58bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc475b04716b00b684994692c1704c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0c1f30d00398b7f1d40cbd58a214b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d523bbfd670e63ace40a3bb799074721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce6ed5dcf8f3cb21fadff5286d82e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b4e427309eae7c9813cfee04d9926723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b74f0208239d1b96034be20fbab30f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752552299172110ecedf7686ab361a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36b0de6cb7e4e42fac15aeeca0df5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b33df6a4ab5af46d42ea720fc29750727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabae4babc4d032f7f491c82a194f82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c702bdc78b1b08b0c6cb766f3354a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e024fa1801a11abb67deb1561228e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e58b144515f57fa15acebae29a96c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447454f68acacf8fe303fd0f257ee24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cac1b332d7650ba879003c01708378733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe9af4ab5207b8dd5dad3a3c01ba5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe163f99756cb066c8318ddc3bbe340b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60070bff058b5c0f997f4adc6addbe7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694706c9e7fc37e84e2f939bc93395e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f818c3a508c748ecb2594e6bc2e7dba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ccb711339d530b45fa5d3bfe36912739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de988a818492408d24935f62c3edf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced63c41b50fc15cf46c5f020e19e52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123278512df8c1f36aec83d4b76512e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0bc897ba5dfe88592e64dbb401f1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b299b0dea097ae83e4f37622014e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd6c128c15e180ce34200735843a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07981d9d85493fb4520c66a7bf947086746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6a34ee88786973c4d8305afd0495f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8e8ba074284e297bda2f2ea88dd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66195ba4bb2df931e06caaad02706c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f36055c18a0f2ad3e69a8e7e54dafb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d670e6583814009090b41290e179751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0654f97bf20c4cbaf1e2adf104d26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a70d279a44ff70da83632e6e1642aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee092afa0a5940217265b5c300d4cde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d042bae4e84e991a9ebf8f607f08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f60f0f5cce5a319ad4c4344e741c16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c709a1033323c2edd2f3122cc4b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291a5cfd81ac573e06d10ef3d83bd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96c99ffccee6fc86a869b1a957cd1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3083c0cc7f83daa79e9cf5f988c23760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00c254afad503c21dbbd2b976934ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75008a37c01e92ef01db6c51e352bbfb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf8ca8129a303c36e029344729fb0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77be5aff086c4859bbfcb924f59c0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc51a7fe845f15764911fea375147765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93688cedd22d0583687401f1cc41f3c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2629eae60ab39d73bcd58ac4db1f038767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728387c7438b5116db755a9d68331893768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b4b2aed5c179d1e92fa28845208e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8c3497134644ae2d6977cf17c3a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20285c842f01ab4474a512ce9fb88d04771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5c5eaa44c3551f71c103cc650186772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09e8342f43c9d09bd5d1be8c6bd7d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacad5fce477a675bc56f65f880a232774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c0e0bada86cc72c554c2846f945c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5fbb9cb682816fd01be8e6f5c48d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89ec22ba30e00cafa22dcb4996b1c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68e3ee25d4ee639ea00b7a4acef46778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b049b96781605d5c3594d0454472f0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd4abee4f0965aa76e2c2c09f8623780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99467f16aaa2e5964066eb6866f141ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933205ace51713f305c268b71cb6fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992c3ffa5e20734faa025438027c0d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a825333b9f47de3db7e45e6a303a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b883e6d6c911e9c558f26b966d395785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7fc12622681e660d496ef3da847f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d390b8fddac28a47f7208f24b197787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e959be5d229461746cf801864c4bbf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b0e9ef983e6cd4b9402dfac452ea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413361be9b67e85240b1e199a530ca0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606b7f22f49ab40442ff454c834fee2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec34bb1125041b8984149824237303792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2740fc955f10d7e01bd5091ac393793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811a9b736d6af65a962f7e6df53163794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6681a78d2e6797c49c5c7ef4c81db795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cff5d68287b6c831e4099106fdb0a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2813256614479ba304278cb63b5b19797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f88e34d7c5da095a58234ea7d80d1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bde7a6a11dd39981bda2153f7ac65799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bad083e8960294cfa348159a8d8d0a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55635a3457c719cba8b5676bf20227801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9eab10a967eeddbd08d0db02e69da802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f9528b98150cffcd401d2b21e2b8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0858bd2de55f76a8992248957017804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac8d3e1bcc31a53b6a21e98782162805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e271ee7d280a9c65cb0c9d646f54f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a7ceea75709bcff64ed3f6e54632807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93a67243659a2be8bac5a8f6989a1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ea1c00bc715751e3272d7cf95be7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521eaa821406c4eef09931bdf33fbb2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2595707044edc9ff781de6f594740f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062fe430f8a29d8e9b032dbade7d92d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6941e0520e6d735f4cb0535c804eea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed76596046ebebf72a5105b666796ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253913c0d61392739354967cc6f0e545815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9edd861cf712ba423029c2c87d6014816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60dc42b619bd608b47e9814cb21830817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b270de2ed8db43c2ab79d6997a92af818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0108f44593e12e1b9cd13b8e07db5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd065a4dbee4302a8ea573df5af07820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c00894f423e97121ddd1bff82c34821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09d20e56ede1ddebe2f3858f6ce6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b80be0666ae35d595177fffb562c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15ff3964eef9cb478107e4117b55a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d244e3074a8ebc37a02b280299ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246c86c7e47457f96bbdda5319198fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81f7247a1ccf20507620c03cfaf556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e0724e5ad0eba1ac1930000df7d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd74313cbf07ea351c9e23a6a16ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e4305c26ed98b6e0b460f086dd7859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52c6700c01639c861711faa6e5483a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b9360c180169659cc450737c76f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668addb9186d481b65e51e18b7da54212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6bea4b945cc25253a7cb710503c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c183b311842dc38dec31cec370865914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465205a0a1a5360e43ff15a0a277ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a69c17385a8a694128ef90be936bb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172043ffa491dd469c3e2440d8c22c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be6f860649623bede8fc6510516e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4e4267ff89f71e0f837c2deb29b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40fcbc61ccc65235195328d1c25bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcde47cb19b6e7cb59bb0c323ec64f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e9ea1c43bcde0add888bb3fa711c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394e7852e6056049aa1f4a402fe0d2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5bf7e96fff1571c6763772f81933924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893deb84c2f8d6114059b361227c814625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea3a4abee2a1ef8a1673d416e04a3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a756631dba814c15eb70108042bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6875101a6b59f974ddb83e8dba3b8d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8e41ee719498b6fef913b11b92a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee415e0c60ac29d05c1870cf15a0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf35b20b601c722dc04ea4b9c745331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14bab98fd00527df3b898adf13b6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed506682b45c6fbbc38a8f889dae07d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c50ed7a1a2316660b7e2a136e31ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb1ff67b42879da624fa0d5c76ce835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb75950b6af0786e3eff3156bcf3a4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb224dafee2b560f11d375509a1ccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b00f63cf4eb84de4330e444217b91238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a220c0e36ac2516f5f4d9b72db2ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704c8b7e4b6e525ddca781da56406f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5291f56a2ebae2284d1323d16a3e1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e152f9d3255d05389c73c378d6b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b4d2ab36242abaf426c6f3c52df7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce06c9b664c3958ee26c7305563cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ff03a4ff577bfc3e906d6ff3d18c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811019867a3271396d4fe8113bca9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea3f468bbdf47587b46fcb70000b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15642718c2bd361829223cf4eb37848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d61a894b03fee45999900e5ef54e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff568ee0d4c4e9b05391e4aaf74dfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35060f9b7385de55f22d2607c579ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e9080af7d6cbf9f69fd3b0b1be4bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560abaf7efa5374b89f0226a1fd2ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706734aa90beb4c7ed904705a25d3ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6cea876a5cd7073e0fb89b3d21cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972834afa454841709b4848e6eb191456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e0bdddcb4440c9afc32d085c184957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6977e918deda07f619006afe221c8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678e1726a6218d44e67ec14b82f4ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96772b10fc8ede53460c9ea0d99004d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a086aad121f5e07940a5213b309961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b2499a895d081f44f9580518100e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062482caec78fb898d11d488cb69b1df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177db9dd5cd91dde7fd8c4ccf9063ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67450f71485db2ac37f8e54c809d33d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520083383dcefb0ad2719cb115d18d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ce94338eb8c562dbea496479c72d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5746e31bd162f196b04dbc8b8285d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c639672f3b38a3a91b1670f74f45d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198cd55fb249a7fa43c113145fe9d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e68678a2597f5d267890a338c3bc2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7beb547b4bc98b9bec2d756a9e8b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0848774b9d961877523490d92209a1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab1be8d9cad428be9e539b486ccd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99788715a0df5fb4de0ae16704746975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9175f2983e12188f5de15e6326591076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f119aafc033a8cf1ba45f94e42d6a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57cebf1a18a83c7909050bd2bde0ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490205db061ab2d257092653af17b7c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10fbabdd20a953419a8734f7e5080980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bd52c86898501f4fe8f3cbd3c447c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e498e645a69a01b883337ea956367182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79da5e5dec373d29fed44ed7f01983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd646487b6870876c4859f42bbb4981084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20520c6340701f06682ed9a8e02742985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316246fbb2c235fa48432ea464e2e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe458d297735038505548d126a4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc97e58bc534d3b4c236fc6e75f27188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2622315a67d58a08d944eaf1ef4b88a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb52e27b80e2d51d10c55bc5e9b64590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8810c930349912bf0cb6bd79a77c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02245edde703242170d963b8b1c9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42882101731a03a5fd1b7df74959d2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad44bed2389c3693b67ce354cbe475394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f6e0104f212dbbb91d4d79c5ccca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bba9f32e80198e8fd801d4c4644f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d409883e3f4072a0e610ec7342e27a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78084e9054458280488e72f7596c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad4044294c05377aa2d854416deed099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b2fc091ae977f475a78a01ac1cffc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f385cdcbd18c8d23dbf72dde84830c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ca941c428be62cb4c138035a5695102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502212c57cbca3634ddf2a1023ea635103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ec5c781594be998de4202c56adc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b28afb217ec0b3c81ec84b7ebb8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec588583bc25a8d4d9ea32c933705fbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885b026d88d71eee7f442db9e0a77e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f1b1a9f08dc531f16cc4e2da1dd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198f4170fb25a6d7f7bcb58daefd0d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1392f3921f2ba7e22be4cb412e2aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1e93e297ef09b04db06ac8e823cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb7b0dbddbeff7f7bbb329c50b5761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f1c7dac27474e7eaf7a8a4cc7da6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844455e42bb8fe1e3c885bf659937c7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55af38e34fca93397ba4da7fc633d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa41ab094e453c68855f9b906e8c15e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252df89a7a3e52fd4dda45105957741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3b1fc5e5d1ad234def9a3324b0883118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce775ffccc322bb4e32e826847768119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c235d173b16388d8497946bcc93d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e1c94216b6860b5282b3c0da8d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08417ca9fd6a8f0674cd044c49055122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053952aa6579bb1279577c1083e1f6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6449edaa32800559c0aa955227f198124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d91d2a50220a33efc220a7fe1bcd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73fd00082fb31617f21ebce409b38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d58cd1ea5c00e0e1ed7711c9a6a02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd0a75fc1a49c9ca4d91ff2305c38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fec319d927e3dcaef901b9fac970129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1adae22841c80f315aad0bbdf15188130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8920a2a5084d91a93b9e909502805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be45bd5e6b1829013a411b00daf271e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7211dbd64c6691c8c811a2318db27a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12eae95caa11b67ac8995eca32165134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afba0b812708f060fb8c667a046329135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8342965d6ddb336461b2c3219ba213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00d80402c832b044b1617cbc8dc6d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7593dcc2202d7896aefba285e48a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1fe4a2af12f5fbf3afd6c17431a19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d3d4ccbe46899ecf9f2d4ab5be9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf16ca8ce9e1b4d80b8653ef15d80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c89ba41cd56d8ce8e524d4e221a0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707eb410ddfa32e69d22e54f3b8681143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675ddd8b2955f7383f6fe7463c1d686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bfbb951e96b077d0265301a19717e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1fdb5d16dd45f3f2422b3fec2e8ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a75af71e915ebbaf1c6514c77658147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ecddccacc38b65d69693f841a6fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65038e1edad6cf430ca2f501b8ea5668149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08699232db6d28fcd4cf498623f910150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce72f65905cb41de46e82071fab15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b7e9f571dc1c495e9021e0d37cbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745d021950da2b432d965a38b019e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132611c7e81f1073d5d0a4b6f84d12f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b1dc4eaa053786ebdbf0bda474b91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed81ae27df7ec483db351c46dd4b60d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427398ad8516e4766c7841a1bc61989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abeb7ffed71c5f4850c4bce16e9d65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29f89feea57f6a34ee6d39de9fe235159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2238a603bffc303279a927f6b9830c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ac2f717a7e15287531f5aad36a712161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049371f7b1ac132fc589f065728eeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d727eb44f8f839c3dce73a9e7885dea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5981cc83a708ee85b49fc02d8e0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93979b3c4001932ebe21cdad5faf844d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb43045271017fc377a0be694f2a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db153423cf0c419781f85be53183fb2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847c896076b261e9cb4630caab98b16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287a2ab0238a9a12adf781b4f1c95d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bcb246baacead42d8029977604a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc8b8d68c6587574741194c448095171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d664d914b80b924a9a8e814b287a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cea292a5218d7c912670f94423872173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e647044936836527fe378da1e1884174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb565a92e98db0308f7fbfafbcb0ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86b8ebf1bfb48b2811c4f078414f3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642fc649eab3cf241c9887f79d86ad0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f00d741cbc9a95ba732213aca865e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069cdff8b6a12ac5b83def2aaa28718179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc55e55ec7d00b67036ba7799cb3ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513cdd6fd2238481a9d3014b644d9b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6912ae99d841739c47d5fabe714ddfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e5323bb1c6c0bb037b7db9b0a7c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339fed31059947558949dacec2b5823184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39972772cf8eedefba85b8809e13a17e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a1d0dd6d5e04a147ff2ba0562f00c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc71a1d695fd1572fefca85f5abb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f25d6fd017942c00a5bc2cfb854ee8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada67226e9623b79742f8b582b86241189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328c0486869a365cd8c51c4b6c2d65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e14c46feb0b5be0abe45bb99ea0ca8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa3b3045220984354f1f7a766e389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed671f26529a2add689a345ab3fe35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dbc9ee1a8b2928bdbaf4ca52f4149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be8ae956f14f08769b691cccef8aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fba0eac4dfca8516efb267b68affd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9200cd4fe0637bf33ef35954f8f4be0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6ef331a26ecb8fac76a1552cb5e86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd823aa03ba5fd7fc69f41bc1760c39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284408bf75b7f9120afb88543937aba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf2c82e0b3955fa07097ebb6aa2a40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781abd22c6174dd8d1cec62543dd68ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a1ff44185ad4f2e53d3af727861a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e8025582a3bfc97f326804fd0a149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476081c3c2eea77d291d05dfd85e195205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d936662ea54a85efb24072737e749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee440f115710258301324e6278c6317207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03f27091f0c65ac35cec150ca4ec84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2148eda4d8cc568bcca729d328f2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d97a93dc6884e403498ffc8fbd32a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9338272e2067c49769cc477e64b17e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabe329b4e1060bd2fee131b861988212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce893c276c606a2905c7833890791f9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2dfe398821bfaa57f76046e7f89df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a534be9b18d40e3c32dfc4911fb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6af69c47c1f87983a925875cb727c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18079510e4a18298a30859320ce0ef5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d5c0d3acbef00db00a85b375bb29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc85536287be9537e41d05da19a6c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76bd9aa33909b8dde809dc4ff73108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e198ed1b1fca6ad219365f353d15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0da546d3537c266cd2715cfa0d2d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df241187023f36f6bde3b65697f5e15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3b8b22b722045f46abc071506b35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7579f8908eebd951be85d2b539888de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3378c30ca600f63955f9670b8a470e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1fdd6655a6a607a4c75892ccb12d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0945cec701faa606e769a576508b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cb3cfb57f48f256456c17bad298d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0fbc1ef6fbe50b0383bb7121b40e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de97a4e304c7b80393af97e3aa06dad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eee7a2af3535f417f11d9705345d41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28120e2a73caa6b62ca6d9a2ed1f1094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d444133f34ce6de08ad3d0a4606c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b80f3373a29abe394e6fcb6e5f1d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b089f0572d821f46e7e402331d8f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcf941afec91854234165036a9e30c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56ebd8172be8f5eb8d56d7133424f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09f9b1178a14221e3701936181e847239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef334f16cde2a556470b3d5c3fe1ff6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3e08f7197e8f7b880b460a211fa00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b9bd1eb7903a5d32e1322b7905e9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b1fe0eaf9fa74db630733c5da50e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38869a06cae25d3fb220f01270e14a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e8b0232993c740cce752558183fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59819f23244c5ab351dfc29cc5440246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b25591ebd34f24083e34f18621a7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64875345dd85ab78cc5b10a90fe8cdfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae6d5583dae681c3c7deaed6087c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7f503f89e5286a38e94311eb4595250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce83e2e8bef864936933f47b47c7ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b4802e5b0c9c99cad44a21f335b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49080c373e7ceb487a07aa0ed3fe0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8e8ac77b72f1e1c619a066998378254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d6c73e61a4c1e27b5d6df2edfc1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244cfe25e715c8f618ae96b0472456f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79e86c42e88cfd3b6805b0e6113ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb32f3e15bdeaf8096e7d026fed17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41fadbdfc6ccec56f5a6fca6dab331259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881da3f6c38a31c287253b6c1c42169260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be930f1c2fa4a009f02920041e94c6ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f225d2d656a0ea85147b8698165e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5abd5d0a791caefe975fd94d1e28e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396510e159b0bf6cdbf070e657a9378264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10aa37d3cb7094ae74d218863b2d40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925fdc4f92314ec7fc5cce7b572f1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ca7db9dcbce9668432aac784dc81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3784205806eab03fab365455f3f3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2651765e694fc9c47e654b84c0d218269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd201c4481ed1805530d3ff938d5c239270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f94e6c7cc0a5b2b9c020b1b8f0f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe1f689d41558e94314d08ed198ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59edba207452331f77ef915a268aae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5507a44eb7e2de0c6181154dd5bf37c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0514f1edb26e86044552f30f8b3fac8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3302a5387c723d872717d513d9ba5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea22655cac1dfcba36b490b91f7d85b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0972d9a20eda55939210c1e3aeb8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716dacd475f76cd3638447eb0bbde61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08dd56f66739aaf2f9d91dce0fe5d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b7388fa34d30ee8aa680c69f8007e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ff1ae9c74ec7d4d3f7a541232944282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698331e741a69863c178ea222ed3a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e011a113365c39587e9254f4a0c17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1fd7e14a73ac94fa9eeef914ab1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b4c316f525aad72ef4730aca2379d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04410f70e90b776731c715a135a0df7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58033f19bfe53312a9be4449f291b581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa04aa07b97d1302364083ef41dead1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13252eeece63ab3cf9bde1954128e6c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b57414a888d443a22929a3bcab5cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfc8d122cc4c314efcdbb22767c6ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81c4e623b07ee3932838a5fbf908c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b7793b9284e1a79622a5a169e55d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c89679c59bd62b0f93e400550915295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867468ba7ec2699f70a68af86405a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989c74a7478446196b567adfc747ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960d01b4d046df6b01d2f7ba13d7c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4eb7d41b9b3eb85c22b9e900b3e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb0aa2891bf96302e5c18220078b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e987d70ff0768dfed94d44f9ccb6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a780b5cd3afffcb49ffc6a989e2c88e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad505a751e1b5038987ce677c28b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34cbbe2105448ed0b9c19963acce60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcebe4f3bd4659dba432af05a6743ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a1e471a782d5f050e91aa10a2866306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4db8840737a075c60d0688b15be6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f351c6f04417c2e90aba1b9c3050fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d29bcf2b81111c9766222fde09a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa8320d7fbcd18e324acf1fa916bbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b3474701221bd4d75689f3645987311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f6d1d60c054cd7544cd24abb87f7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380c5cca31f8ecc05faa712b4c4af8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488d4a70897dc1dbcc2b08e701a1fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddd6e32ba14adc19ac8072aca9c2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe916cfc3ce8ee0f699ab7a6b9be82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1c62fa38a38c7eac117f2b4e0db83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9060126a0e9c42a518aaaaa87c6ae0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764252d3051c82c8cf2e1b2da9595d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db6d840eac68f5184fec1a4d4372a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f504e9fe49e7b14d3c6f1564499f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405fa61c969a1bcf5563a5f335577f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2224ce47e0f6da08ab00585a2a16f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795257c7b6cb61b5c645ffc1fa60e38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e78e0b716be277505c942220887a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5dedc58c61b8fab539c026f92c73b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76746bb15e17f2b08e5e099f17539b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242057f069e496c59760470c1b290521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3ddbd3acb4331677aa698a354b824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc56c5fce50c721b8544bf701a8d71a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219537ecc8e61c24cd7477c192dffb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9af2411f1a555d538c7e8473dcef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314ef6b52611859347ca9cffcb8e9b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a85949f1cf3e4c77012b81f7a631d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c8f8755f68001c6cbf74b5f81c989335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd76b8aa67880277097c7cdbd518912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a91e9313cb0585cbc5b16a63609b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e15f96b74def9c5691e301b526af7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4c2c30c943f709f8a5a86610b6f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4578b2e8f0f000f73b4f9ba2cf86c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d4a63ecee8f7937620ae0a7fca80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03765a021572b1e753c95901f9e5437a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf697fcc653f4c4ce2c9575e53c485c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b9733854e50091e03b7c7450dbfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb07a6729407c96fc8e4ab54e3d147345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa32cdc8b5c1290328565ea98c901f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f565121f613c04bfc76128d51c477347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac6a49d270c87c5a10f0a4b17ae038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba61c3a2b4fc10ab4aa8fd3539f1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416dc43858d4b58d1be7e82f8ac965d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a327e78463a863ff03e7e83484d39f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa722b4cd827e3eda8bc6d98852da89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39fb46ea0400aa9adbca297869f56f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc223a20fc79cd4450dda22299e8ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f30ad02c220dfe9b37392d90978b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aadb0720cfff5f377ac7b894a5897356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f168f0ac12a3e54c356272c965627357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307359d11332461b16e27e69992ba6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6635ec1b29e8f033d497f63f01a262359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e671c7f8c26ad0f7fd2d93c8347e2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6cdc3f642ed011807d7708b350f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84495e1963badabb56545d40c1a83f9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fc85fca2fa558320139c899024890363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b662eb52ed674c2b8da9c1ac6857364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72613717521750381aad03f461ee10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79318e32da320cbe81a149a69b5e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fcd34208eb98836581415f05ffb81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13582fb100a2445bf3fb23c81c17de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662303b1ca372d34215facc19e06d16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0248056ddbbc76d6902bd41cd06e61f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35ceffce53b20682c214273f9692e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb8d6b148c5f22e93fa85bc638581372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344143901c44d148ff815047064e75bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a970343751d688f3b5721ddd0ba57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87539b51ffb12dce9e9507caed2076d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38b24100768c06a7579882c7de78c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dfd0ef50b8374ee8d914bc80366e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ef13f0a753da0f143332ce53e797378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7553f30fad6493c42d6b0ce54270379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aac1fa17bf85bd4540137474ffe21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060e5ec0f484090c1032e3b10a90a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0812c0e077300cdc8333e5be9c7d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfccad9e8136a142168d3764595b910383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e16db7756db86064c33d55415a8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1cb4feb411d6303f9c6768e81a26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8fef6d6b598baa87ad2a68aaafba3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c17c40b73f30dfa20bf971328d80b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ace3d309292f8cb2f9913fb1742c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec28042d8a4d97bb3c51e7a8f52d07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea3bbcbaad5b24a27da9c08f228cef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf431f21b4a35152d405fcc4ad82a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725df9d5c7179893999ff51481574fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc5ea830a00efde5cc02395d66078393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d37ea5180e40c6d147cb9727fecbbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c910dc5076572f7a2312ba7c4e06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b933f747f9f6b92a73576df6e4fce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e224a66acda9553378cb9e49492b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721450ed7427d583781a8e3a6703e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f36122acfbb855db61b9be1037f4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ccca94dd6922564822494ea5c6c80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f0af68d88135aaf573f64237ee5d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d574108b5d6d25b0a462b4379fa1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2260ad2bccacd89f3fe8ca8cf6117403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be201bbe92169e7da6f6abb5eb0e43b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab91f72e1e9ef81ea72abe8a62f186405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4aa7454f96d32ca5af00da7e79e1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501200ff2e0c41224e749e396bd71b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df31bfc70795cd46b11bd6a2f2bdfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e45c02d27d8be6a713588a687a47e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede5b78374daf88c0980e03b1330588410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021dcc72890fbea4ee2d709fc5196e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27560878aa093dc6b1a47c2e6c9d534412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0abfca43daad64589da122c0b656b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb19f6e6657f9b0717e9252ac6449ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee717130427146234d6e74ccd0664de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d833fd550c794e10839331155b166416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9de148cf378022b28e258217d4548417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cff10a743e383582c08f87dcdc891418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4e5ce705d11d28bd93eb5a2a9c106419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b365f10b56585352a9ad849493e3615420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cdf9434632d776e8bbbad931d8bf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3eb2314d564d9abaf4bbf948a0eaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb70423a7ebaf4f50a21f916406dd12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33f507534aabaa15cde564e9474aba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445d001adaa78214b2c219f818c8f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733dd79126b7e4c565e8de7bea6f556426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e85d9b8f43ba05a4ba625c782a14c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb511e76140dc8c704e90713a0ddbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038b6b4edbe9f19208a45ee3450f1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae755eb0ed78180196481cd3346d7e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ccf6c2f716a1b8eaa33ec1f2e33c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7ea44a84a49f1e7b8b1b901fbe82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f86598d75e6f69eb01954ebe0aad9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf37b3d187fb5429647bb3f77c905ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e494e0233098e79724049039fcde3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351e9fd48dd259665fc9b53acd9d0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdda35a6a749e9db90f544c577aed9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d7af301d74b3733345ea932f97c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f130a8c22a3239102e93049b381b3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e6107b944e55874db72f5b9beb67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c861ccc4fdf21b867383cb24fce754441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01466dbb0294e67c34e734d7352c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa989ab3fa7ac47dffaf229ff087e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86e593f64fbb6e285cd2e70977402444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ea6a72292c795ca32496af0fdc27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53642baf1cea7797c3acfddf28023446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b4c5ecb7cc0735daa459d2b506a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b567109f8fbbc536396f835b119fb31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec74bf06a7971d9fa0bc8d20c0af6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a7b31c500121069a8f9c27292705450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184ed193995d3312e212bcecf2c471451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d750583d458c979204dbf07e40cb84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a59595ef6d608f4edfa08e02d513e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c6d5aaae0453f4a4b5c28a6b0fac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc82746caeae46b3d478a3bc3bc7447455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f4e768a75982b5f8a974e2e083e8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d13dbeb41eb2507543302f8c4d2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067888a07b8d2f051b73fa66cf445475458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae553b314d1633b21046eb86b9bfe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc71738724a11afcfd4b5719a8be4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de2885404974bdd60fa75baaf0d780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bd82463d9e5f94969ac294f9e95c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28424e25e8e2e6fef09ed936f307c3c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3704e8608d277c26c717c376f933b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715cf69be64c403e5723fa1541c79c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2eed3c9db0057141df07f1faaca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a071cf3a26d2e04bab143869bea875467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7da821a31dd6619450eeeec097fdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd80556e25caf96f1a93662c2fb3a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a1c942eb200bb911e47f67e5b84c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4274d7607ad2be6bca65924bef079b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bab24a8d66ac3182152df10687575472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd48a43af832baaec8a95831d32f26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7f1f20e80f18aceb8209046b2a3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05da75b861d130da3ee417b0657cd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4335debb96da71e68973d5228b19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84c7d81c2f42ba69436a91af64e86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da24fa1b8ac23649dbec420e7e6c9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a8348b3adfe8c334b745ba3ac0a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac5f79a51034999f5107d07eed6621480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e95de7330df9f06523749f94a2c0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12479a2cf0a81f162ba5153c0c56a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ebcde56a37e4f0dc8fcc179aa6d3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819513ea22280372cc2742dc5ef5584484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af913b31a7a900f2f37b41b7ee0508485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4603f0af4e6ee373f0ade3e5a85a12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44bb1e16d59ba8cbf75a5c39f7296d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771d49b54f604747d4547dea898590488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948397abea71193c2780ac3aed6b563489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b6d6f2fd3efaabe190b5e1a30dc9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5e5a113a824072f23edde4881fb2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5fb6cfd815abe14326370ff342fad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8091daae53adc4a0b932377d5729300493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630491b99f0df0595c3fbe4c9bb25e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524477f33d23aef5f90bf396af2820f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57eac8f260d4a353bd8e6f195d78a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b29d3c759a42ef724fe73c284e64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a27b0f8d3c26828d5242378659716498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e786a15ef42ad17e54674fe250ca58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1249a0bccb55a340780c38881127ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b944bf89090eab649589b7a3a3c26f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3167aad51fa18547ca5230f2ae8b6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a37565560d8156e3f9d164a4c625503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c6615a89677659a0743e572a00d0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5012d44c12daa34c90a22e4a98dd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea667fd4729809779bf5cabebda331506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e95daf0b7ec27ffdb05acf33488b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c61798fa720836a695152d52478b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1663efa57669b3a7c795e8abdef8a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b699371ba203bb984de763a55f92da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20103de836577445171ceb6d7577d251511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908499f850fa1ff5db5ddb7c6cc3ed4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564c44466eef0deafa9e49981ae28d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5660de6e88c69355daca3659fc99f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6dace7f4ab1e41c267908d47da4f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4617571ef0729627b129947786db34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3db946d270131a6df3a916f6f2d69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f23f18ff38ab84b1a1775ab18b89f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39157ca6626463631b8e83614fd99f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2281f6384438ae381efcc0a3bf033c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8ff10027db615e3d9c3c3541873c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8cafe8793cef7972eee516e4cdac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3ef304fecf22c3e79f0eda88dc37c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ebc46f9aad92f484929c46faf2d6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084858ccd5c5e962829a5778d09d711f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32204c72187951915f112918bc494f67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9fab909834578f82c0d4f5ab5473527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130de2b89cf3b6d0a26e5d196107805528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb3fce2716a3c454d9d45eed688c81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecf1e5a235724a19f63b51f3f540ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7a5dfa80abaf1b861a01b8c58c41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263e3948d660d38ab5e75b239330752532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53fb45befd394e6b4948916eb6f71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d71b0c4c05577881065067eb751fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda05da61aaad720c1d46d5f547419535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270588e3871e4293dcfd28185ab2930536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b02829d5c53d2da5a55bcbca4556c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162feb0d9e7a7590d872487e182c88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55a88e630d88d246044adaf31e32a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cfec9cc97c6189b54694635b0e237540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7cedcd25e6b3e8f40fe66519c4e6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562187196b2b711366bb1ab72a4b12a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc866563376cf61402ece852dba8007b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e5088c8dabd8b03e02d9acb8034c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e049f6600b7d8dad073b9201efb1419545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f8e129a8df171f172b9e5bbe47761546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e692627909856e45dec89bb80b62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f419f7d83bec329ffbe47f48120e9c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8a44e9d70fa5628b6d9f62e233758549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7930319efc5355bf69188519b39e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db4214cff1702de8bb9054e326d3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364552e11ca8c9815c63c9943845ce46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d81389b6fc7f2eb3852ec49e9157553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113dfe1e17a4f1b22a763f4c957f2bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539399c1fb05a0eb1dd7ebd37ee26c76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8bd945371279d4a98c8b2c192ddb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f252087cf6a66ae93cf09ae7c6a067557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b1abdbaec447aa7fb489628fa03e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520babb05e99f62e25b294204f489a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c057fe1eca81679e59c503f39acc71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2602adf8f64b79a06721cca13bfd4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758bd1fd6f4968d114c9df8e8c82f4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c225a0f366d51a3b227654f20222563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e4838c77f14355e798000d3d8a48f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab8e1887d325cbf3d623c3aae7133565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057cf5ded90ce03b8f35f73635bae24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a3882d8d500a6ee6e36cebcad48a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb719c37e5f34602b71da2b44076f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4afea8142fa4e510c7664680151c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6964749daf12fb5a6466c4b47f75a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c429d9e1c9e3b1bb93241efb65bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ba2983b73f79bb65a452094cc51b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7e5e9d6867d3ff8e2e15aa9c4c7fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70f003d2c9727c22eddb63f16ede52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49efc92aca70090b8c4f5caba5b1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fafeb9714c6361865a43e24c455ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95387dd3e5fee4050d1e579b6a592ee0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf03f1e0fe460eba7641488df17006578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cbb019c4de70baccfc756326f5199579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995e007c2ea179a2111b775a0fb7a7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd82dd8806b018bd4410efc12b13d23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44808cef0520f43247d5d43a8fad88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8490f25b7ca02f42e0650fbddb6d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4ee7216567b87bfc681793b4f402584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2486a7752e451b600814290be992c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad224446a931c4ae3dcb3ca7d6e5702a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9970e9a92e7e0667869dc3d85bf533b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705deeeef99c2479dabad9879285427588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7e8fa6982254d944c42d5eb365e49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2a5873520ce924c13de9b8c28faca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb860113fcd94a9c8bac058977260591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9ef80c4c0cb2bb87dec29373c367592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07c1826c1e7988871f3f64affeaa8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52030eeac2965e350df0ef90c52e9a4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba814e371ae7e9d3d2e0a85e6f295cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907926bb25a3e1c9316272c4fe0b0d34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87599f5048b3b72b5e719f3d4e30e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270c0b684db0b28cea48bdb90e2b1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f4b4b6050f8a5f5f1736b1dfb104599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92183b5c66b6c79a13bc90971735f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e949566632fda88bb287a2714cf03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc6b7dd116eaae1b879b2730b9f6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee9df4181492093e7c832afa9cd6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc933079e1cc30dbcbb0238faa7c367a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2dc80f4e347c75296504c2a2dd10a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c019351311b2b013ca452233417c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96edb0df760b73fbc5ccfc58ed6f92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c0227160b7a286ea0cd77b7a1fee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e6031d02a0cbcd0bddd090e7cd798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766749a3e52b9f9d04614ce4029f59c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114de1436b92391ba628130598d978611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a3cdd70126716e38fee5d3c1b55d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283bb8273974438ec2f3463bd1717ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb992cdbd218c6b5eea2562112c9278614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80d3adb043089065890d3a9700ecc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fbdf2050e7ff68444b8a51ac20635616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add55f8a15f7055fd836e53e8b91006617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c328e4ddb08be2987dc8e299699b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551dbe5644aca1d73863d896e265de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15df1f9dcbf89e4143b966b1804f67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5380cbff348124c1c046f565bba4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702c552dfbde2815f72942046fc9e3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997480e48215910a92ade7bc536c6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca687b0e83181215153de19ec22fda4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7b1e6297ce7e6769d763c60df22e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4586ef820b20bcf14808b59ac100626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49ee8b49657ab60eaff486779c46c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c1c3ceb552f25071e97b136162423628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b7f815f7d3704d7364eb566dc3aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e43588c147bc563190200f5515cee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1a31d1bb191cbdd1cf03206ce3c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2c88c03a846ad3a253f77dfa3ee2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588f0442ad7dd1000728cb5a875f0d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b4030ba111e15e0808e9063f9684634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c85178e661a54636a41b149286ec0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d58a03c12dce5a2536adbfbe63f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068fb1c0da66af9bbe6937e5cecc11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e6d0f085947472fad82e7f039dce7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bed729c0ba5036447b700c1c2b4b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563880b60b15b1a9e2a004b8dee4cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaff0821a5a09cffbc90d9726a7caf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241125732e6f9012a042cd9a905544642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda72bc80c54221ef2d797f1d56460c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439dce3ae11332a7d55d45d58bc70e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c46b7305d8052da8abcb67aaffe0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f904c451cad4769674d11f82020e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca096d6bf6f34c2a9c3406349ddece647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5809170482486f1fb2cd443cf647648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b939a9d28d2fb6c0fb402bc183f16b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea09063bb49ac17d565e5446c1ac7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb7da6e7b8ccecd2eb82660ad320af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81770ff460440f02d98b0bb22a27d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9180be415ba6019bcdd9d619764153653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe182a37b6876780317f92822b4a293654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460fbd2de88b5a7824a0743bbfab6c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c8f57fbdaea625354d05e19cef336656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86acf39602c57bcb1f0e696aa55b2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ea1393a66ab34cf1e72b44dd001e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e5d978f18dfe341a05f9570011863659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f346d62b054b45e2db04f2be0af5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e73f6f885a3d3e8a2e24f7f22c5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d261221e975bdc4122629a32e64f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e94c80d45086f77664cb7d26bf4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca87d9bf7ed475a3675d7dc912e54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b38beab753ad40a7d10586de70298665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4dbfff9862372fc6d68f91ccd1e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f5c12320d62c21fa8469da632b81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68210a1f451957063bcdaeae52775bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebced72f7f8cdcd164ece0f3ceb6e9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79fbfe934cde50ab63ef8abca46b9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58948330fd1c8584082ee295dc25a8a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f0c9480a4cee61b927051a5e5b68c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90984227afd7ef7dbdc4ee56707332673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e93c0a408abcaf0fa688f9d7b4cb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee5770eafc634234d9b905b988266675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb73b6d7f1bfe6a98c88a13586d81d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a618aff6433984271767140fd83e8b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19745321b5832566eaec7be77f03ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9531199b7cf1acc091466b00452a10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bc69c4130a5142a19d72381abea24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef014ec8c9c48bae667e322d6a4c9a93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49369a55748c1f9fe42fae31d746f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ae52755dd214ae09684a7d24e1598683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da2cdf7350cec9bc5e325cb9ae063684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d71042cbd5f53022767706d071976685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41deac47d0d15f7a96330845655d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b390519191772fbc46eb17a1b8bc8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f04e2694539506048a502d2c0f0ef8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4387b9f292ff7c51ee6f60f84cc91b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9478b49991850435e16fc80288458690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c2ce1b9750e023255f9a25436e82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e184403b7e0992a520926bbd9050692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2abdbbfb8d54505b7155de40bcce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c429278cda0aac89d79d4155e3491694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59247d8801769c463c6613fb62d06f26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dfd11bc77f59c8c5aefba11e89eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a99c2d1357d87e85cecda0c26fa6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a220effe7d67dc2934a599937361e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2454475649549a110d5641bd899e34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46552374caaab9bfc60cb6b21acc6c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3097de725b643794f613c3e65dd3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fccf7213f367d94fdedf7bc0eef89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83cf40770da2fad20ad2119b00eb07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2758c5ca5a23755f987dfd472272b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067307dd76370f1810a74bcd8598f133705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1355df2b6decfbbd8df55990f091706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef8cb8a3ae1d11b66970298f434cf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41fba225c2568f777f0bf171a7fde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ce6db498b8b88f34bb754d3434636709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7fad424d4efd277d09bd3b10a4679710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd62299ca07bef526ec63d48c8a053711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cfc38871fce5c678adf71f5fde89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f3cfe416bc4a5885ab0d56b8a3ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50010a96c27fe8947952d081e73a7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d2e2798b61d27e3893ceb48553a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f87292975fc42150b2a537f8fb376716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b98fb01780e6a3c849ba29e37e810717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df601179e1330eb11d903dd425e10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2924f93c2faec71ff366bbafe51f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8958cfe0d7bceb7ad51d99d54bc408720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6d5318d33a52518dd2032e42c8ad6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c19a10bb5511528ed50df3dcdc709722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb677f30ecd9bb5e7e882d60fc71ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f350f29f70d206e2937446c4be958d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d96ffb4d93c9b23c176f64110ece57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e24bda471f3dc2266039b731141bef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988c5d55a87af669205e688b86b859b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355a92bbda9da5941fb77d35de44ccf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455b525f39a72b9b4206dc4b9ca676729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55319ba76cff54421704a00dea2c316730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174a039b77c5a7fa355c0137ca8ee2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e800ec651f079e211cb00d2e6b61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80687e6dc2c2f2117b9821f2ade4aca4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2ba95d4c69f64493cdbb27485c65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad8da2dcde69a1d4b47a27ab8f5997735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1c91d05fff674bd312511cf12fe5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a360c75f86519e788cb900e51d84c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce13febb28785461869473377d398738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94181ec12cf63a549c7b20918f6e2f3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b41d5ff9901ef9f8b0b4d10ad0aa7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ac964d20bcaf57d5c41be3cb4dfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d620a796ebf990811192214f94624742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c2a0de278164ed017770a71b7741c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609046fdf7909a15067f6c9a4032e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e3ba6159d901dfa4b5f9b11fe121745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba8798ae0bc8df9741cd600a63cde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f3a62af626f367559f0a1fdd70dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3979b11683d7e12441da76a1fbe375748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4bada8708a4e69a71e66f2083bf0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3bbccc6dd71b63780577495679baf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29dea105467f9008e6d2adf17786ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da75aaa35a5584eb21f2d8c8de373752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87353c5cd1b881b5fd321d06e6d06c5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc3e5a8b7ddc0d3434ede92eff3dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e5277c9e4a83ab70c3a1456d339e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92a0a7388605b2e3afae624905373f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d0058436bdf4c860dfe67f38b46e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c93a9890cdc2822a7d9275a3405b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac6ed97afbea81fc00da5cdc663b2a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bbead16bca81812de36c5844f6bfc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34a8a0be6291c9e355bffbb60d34ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7e3ea7e6e0bb04012e8a20d9d5801762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4124badd9e45c725ab8e0ff8047160763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345368092300b35b9aee83279f62578764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400503feba01e562d7b86bfb3b471b13765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe83f11af2024a5890f922af192fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c253190b4f76e5794727bb154b56767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>