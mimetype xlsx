--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e95621beac826184e8d00a52c7e7741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265fa2f986bfdddda22d99c09f56e242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6deab971f54e6c94f221a13c2b673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82ed8fbf61255d701218952d7ca574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6b06323f39c010f22ce16b9460c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246338fbf7f4f2253f2472d23ea6bd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a9449f732e16e39019ae37073c777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888a3f6cc813f45d808203c32848068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f4f00855b9a85da374c9f61ae3d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bdc7adc7dc98912be4dc11bb41b4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec7089ee137a0dd25d470cad00960e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121713bae566c24a7d7bf623bf8a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc01f8978da77a6dbb50092891d0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0620b2517ce331157d7207c5544614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7390d566055a7c454930055da12cb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5c1e80e08b6bd6c69767fda743bb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e6360a07b0919ef034123af2e6e3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6555fddec2c6f97b8f32d1fda53b57d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10bf1ffaac0a12481458e547d8a4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867108ddc4c5c860ac16e65f7ffbd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29890d966992d2f6d6000282b6afb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad92a7b4aca6e9af63f9641b3baa4fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870548eb13adeeab2d451182aa3742523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77585dc69fd37403623265996bad6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635d781ef24a17baca278d5e493963625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620c5ed08bf0bca2cacd54954a026426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6d8acc17da9deb690775edca33c6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c507bfa016bed4753eb2f16d97cc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487f19a6b9c02e562697fd4ecfbb7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce4f9f94391d0bd78126d291d3a33830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a57dc3f8fd5c133194523c50d9538531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a02a02d0e0a8d2da4e0277698d0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0935601705a156e8fe93fb6c58a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a1e8fe8d2ac3cb2060a0589bc59d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc11f46a3146992f827465cdae30b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b66f8297654501574a0094937bbf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca29e7930f6515454ef5d7794f49d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7c4ae0a36626777cc569f0de87de838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bbb2885ba4f2b0910d33d83b0b5a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a791da03a4f4f6af636c21391e40a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247236246360b9b2360dc2450d96f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6811cae0bc2638fbe731e8c905fc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acaae4db3c0f95e25b67b3bbe001f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ed440199b8c13daaa507fb85aed644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f70b7b24e9ab3f287ec5b598591a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cc514e82dc31d210057d29a3b69b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaf77f458b3e9b96c69463963a3a3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da09d2451cb446ce4ab134a3785c6b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece2488f45fc047cf17f662761887049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54e685e62075c9f6027cfa6b7c58cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e93cfcbae6d64daa41409c999e18751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf34925c3fb2948b1f0edaf5b11ee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758952fac376c8c6e1b7cea541ac23d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a006be39ff6bd3693efdadf4a2c2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ff09f55c7ca343d2ede696ad2c0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e32d77f068dbd1ad8827a64a8b54956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674f9e8c99771ca54baeedb680ac5bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab733413e8b99b6f8b57da4688897d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063632b5f95f8a591fdfac5bc4b8442859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f856b0f5eafc6e503f807c539c1ac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff01f5c20edd90d56a1195fa8c9e4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51469a5e03178136f0c24b1a9d6a413962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ad6553f3fe79f401918c6504fa0d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c2a3f4fad6e31121e747da0ea797964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826365c630ecc0e719878bae8572e0b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7ae787fabf958ac6038f776fd9f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214c4ef0d95fd37ea46beeb3e22e0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1772d26c03391abea81f9580950868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce49d33ab3b20f97da10b2fa51836969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e5fcf04335fbffa8c5dc7692718070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f19bb341f1df04a79556a922cc24871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3463d2fd7be80a4bb0d6b2412ccfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ca902ff44de7d74c7b0b314f5bcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb699b03a258e6e32449c5c7628d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323f81dec1c73c1194558ba142c9ead75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7658e3ddacc0135d65183b6ede758176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70963ef5362394e693198243df7c9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a71ef5b9e335e131f16931e651b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6aefb805fa32781a9e509a8d98eda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcca49299247cdaae365f226460a1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d633850ddaf54c748b161ffda049581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f4007ffd406eb03c862ee351d2af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102656700b947f5fc658db8253a51fb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115dc84faa6fbedf020dd14b7b560784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76404586483cf85c108d30257ac4ef485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67dd743de16e97d73de62d3a2c6f5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d287864a2d86ae16d91c9c6bb02e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed586663ff19399bf8d0a4decb70aa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330b9bd9938f5fc6679d037965b8ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe4caeb12a232429fb095bd13cafdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c570b2cca148e81abce17d28f621c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aca57168fde5513a6d22085acbbac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d667b107b6c225ee01f229214c5076593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016800560837cb4d183dbe9f777ce48a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199e2cd1489bc559c953d1510461b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c49750912617a644cb8b92cabd64c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24120d646159b6a5a319b0e5e2aaeb9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e091a1de06f3fdc4162496f7c7fad8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20da224ed42527dd3b69c035cf89de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2cd9c9449c1f485e27d6874dad8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75906886d20c2c0ddda990a0ea2ea1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e000590a8ff42465f7c27400c67313102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e90241d85284be665adcb88fc492d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967413804160f45ac69741481362ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dfdbe03b4f1c12bfcea14a080b10c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1cf43917e3567ce4674c5d50180e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a857a90f00ff32e996d5ef5670423107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43989eed99446f6a7888ac8873552b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b8559f44c479d29984a2ef1450c2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197092ce8fec807e8402da034b4f2756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99127e0e1134fcb7df2ad460680bf65b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ff395ec7dc9092fa7133a2110257112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7c0f736940428979fafd292989d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602b22a76b25ddfeced6db4f6714fd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490734c231539fb7bbb35aa896f14548115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351be073d51681fb6159f8a207361f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a328b10c8dfd0faeee4bd4181aec614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e275e6eedf88abaf33d406d80d69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad738335b7d962eb4f6dae2df6a3e2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05874e5c3f5523047f3870f07da9e96c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6e65a8de8a57f124d72d383c01b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea57fed2874a326df3f876f60477197122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b357365eefbc34dd3fc520b321c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e03f5cc2f2642a8d64fa811503bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f578d1415c0e79622c90f74e811716125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921978c717a6338d09c52bd4997f588126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb7d04d19804985ea206ae9e1b116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d943fa0b75ffcd1689a66c650da9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5bbfb33bdf2bc3a33c6033dbe0b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8bba45cbbf4a58dcc2eeebb9aa44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bb7779aeacfd42483e8f2acf99c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b352e21e7ad9b9d55a2c7b6a2066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4324f3e836d92d9ce34f5860f7d51d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab68b470e13b6b343b55d83cd1105a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c4db7e0e74b63791be86810d1176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213f76ee2d3a781d50289115b89974136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219b9fb265f1b8c2d1b81998f2bf2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc8f1e23f3cb6f783beb0e0132187e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351cc8e752cfbc78981636155dce7ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad697dccf9336b91e225b1651cf4b5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc5ecb75505f5b8739e5de6b6d6ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd372558de2c39228cd2d8aef0a3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d611f14beaea27d6a42406ffe412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca631b1a1f237224d73efa17225daf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274aaea371d152e2f31938234794ace145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f11d1dfca4975b2bd11e1891a27bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4371446663b2a28113a93c023799d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e2a7af35fcb6267517f8e940e02c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1364ba7734a535fb2b670fea9bb7e13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f35f36a2a2bdb343a1cfe0fd25e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503df8c2440649e7286ae6450e2d610151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a79a7e5a337f43cb26f98f5a0d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777fb33636cf6571d90ff795bf2b942153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e89e90fd1d81a0c17baa3f433f468c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337b2c947e79584ad98b68e06320573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70cc7239ba776043c6b188e6d5b90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735050ae5e9dd6cf43031894442e2b68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd86cddccf3716e2a0c75ae9513325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983ed8ec82d10076d733082501df70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b790d806d18da3a70ce6bfc6322d8ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df362e0e319d2ebfc9a5f14764fc9031161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611946c634fa48a9fea7c0280211e98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076dccba61926209d488edf1f2a0ad0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df769397870b69a10244d5c21e415164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd9057eadc1bcd2e2de57fd26f28d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e099b1b7328626210731688feff1c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e412cab0a65b073fef3ac124e7e85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54560ee4b645d3a4726618a39269240e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c29511587bee3225e96e04e2cfce1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149a00dd7a4f72bd704aa10ba22e406170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe91a3da3b29511ad67fcc72287dc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a95e376755977114690c0f38db8a82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435ab71fe9717636ce8429cd4119d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8be94b49371c31440598e45885ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941bcfd44c37c6a4fe6e7dff0b4861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747935f3ed376a81ac269defa51e774176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3093f6a73a9e19ec0b12b65fabed516177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fce14161ec89f5628d6aa71afe7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f063da9d381d19b48dca06365ddf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ce951176784b05a5c5c1fab3f049180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358098235983bb6bd8fa608a7d9869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d20560b1191340ed0b1d22a26b47f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1356cadb8519a016df01f14556975a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d39d3bb0bba4657a4585bfd5043b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c9c782b20e47086dfae52ae70217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609aa4622919c9ac28473896ca0c2ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec9f1c0381aa535d056e50bd3b79b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae3d8ae4cc24cce9e0981abcc1fc19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db914727d5811d6517a81dc311928a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4b7a9cddae591597026e7341dd3f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b569eadee65e767f997ef9d0e31f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddaa2738ecd8b0beed712e5ff69b69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a4bca2220231afccbd692c009ae99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877db62317429b0effcddc8d5756f5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658035fad105cfc80d32167dd65a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a33c78f7cf835ce1c81f7683bae70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecb5a61db9d2afd477ddd07a878120197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f9d2aacae4287a68c198600fd9441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8cc807a22b2fa44197ff18647954199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298aeebf60e313cb57f5cb81ad4be0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36107bc48e40a8daf5b70b6d2f879201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c6791053236baf5e4a8e8b27eb49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad6d1cd349c567cb224869a3a5f701203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbbe3b2550cba616885468d79e768204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ebea8cae7941db898a30991326a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404baf31a0d1c21c12783c9221a67d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b24cba040ebae50e23a7ab7dd9f88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b1aef61a59fe56c479522fa25261e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c4a7b850580d7a73f5c627bfdd576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03816a3d09085d58b12813c8702f2e6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65078d5f9a4095966904b16dd15acdd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0d0ee983dcd2a9e8290ce32570b91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750a0db90f12bdf304bc754ab05758213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2261ac19f952bf7fc77f7333f09ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272f1bd0554f46910c74c61c9c10373215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc4d08010e0f88d596c6445b13049216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85d60a385516b1d7dcbf46c83473a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b81d5ddb69a630a23a0bb1af8cff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea67afacf611fe295070cf3944241219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ff944a38aedbbcb7a1bdef59aae2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c40c7a60618705010cfa29e7b1c99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a948bc595ff36e4c9816396bff89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc06db9ff8fe2ab529894711952cf65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380020d390af092919aacdae066b8a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d2ab2badb43005c7a7d735889a1a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c0f2460974e664bc6d83ca0787362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2546e53a9f9022359fe01be4d96c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f5ec8935ef0862dbb6ef892d0a10e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe98b70302202326946a6f7c4d7456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1386a3342cd8d192fdb270020f2372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be43dfcf42f6de71f435ead8f0aef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0617c20e27d112eb5ebd6f265c3a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368dd8f8bf08d2ddfe02cc6bea6c902233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35dceab3cd87946e5604e84880a2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea3b3195e07d659e12dc8efa57e7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c54b238c1437202c7aa498691347236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddedf71468e15f3e6810523e15bd85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd7f1dad993a6935eaaa3517028364238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa871ef7a88c15fcadec00d510aaaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533ad4e1e3b1c9bf24c0136ed27730240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998cc37786f6f9e01f95fe7f8f90a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b29a5b4dd7c9aae4f53b3bc58de6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34bdecab76863f119e0968c1aaaee9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa8fe9fc27647240fd56d7a8ac5e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64b0e5363b408dc3d7a80d61fba97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c317dbe533f18b1cdc5967ba70676246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee739488fb960d9e7489c5e1d8b45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72d60fcf92916b93a92d51f9360dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174cce68f5b1a433a182417f56e8650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef89fde325ce9fd40db2ff403a037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88957847d6e3193e6d3be60f6e9ff05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d708a6ffc06603cd981e6a270a9f7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96ac5d399b264c99995221242534c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a3f529cc749795e466def225569c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36e7add3b8dfe7a8d571bc4edd7fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb3cbfd33dfab827d9e73820785de1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c99eba65adeaadc12d3b5bdc116a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920004c92091969372a3432b6c0adea1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51e0ff87b4445a962b0d5e794f23d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e1a3c80328a140ab17c73f34c3cab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ea9c8fb7faf4c482a59aa335ee7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b07cc7fa2169767b71f6f7418249f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a591b45798347436b409488a4bfdb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d781425f695ce8f80bed671b94a747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1def15ac76500156a1e5ccb2b8c8e96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d0cce50e8bff213389f0168581c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945479975f1ce0f25692e237e6b116d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459033c0a58d341bf0977eae01facd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740af68628043381615a0414e264f0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd72738de6c50f84578358489e9ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be716a5a2b353c02cceeef9c7c339052271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3927297e38c6f389f21ed7510830f23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515f52bc06c4d00f9a76635fa8db28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747ff5613657a68dc12a8ef18b0f766274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c34588a741c8d8cc349e647f989bad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a82216d467b1191ca32b1ec34f12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d8aa889249592873e4511f674d74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b052422ea02a54155f970e4ef2c98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2fcc0f129f53f5716384225f22af8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a17de5d875de4808fa41cd89996b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647d2a4984197e31ef163825abc16c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa36c67ed59422dc4fdb80f3721451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5e67ece6fbed68095844086789484283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaaef5bbb557e107080b1cf8dfd442284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f4af945388e679fa7439a2d74612285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5aafc6f9b67cb1b84f4ebdcb84e2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae11b493e76dedef98c5e510dac2467287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea410fd1f5a9297725d0a00f771600288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c368b6a7a38d5b5905a40d0677ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8b67bc4c28feab01f2a668d52fe9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650117bb6b6527b92c215ff35cc597dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3556621ee850fe09c131cf034d9c518292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d50616818a183cff060fc048b9da1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91bc9f4d52929317fd2590c62d4f4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a584f49e5db16213aa51397803f48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b162eacfd9d62a90d84c859d5ba59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050dacc90b41021cfbf7f3697e76aaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510864e5073d21dcbc0dfb324404f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c37a486bb55810cbdad1b71885e03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560388608f5aff44028d6228ec16ceea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcbfa2579185efa38974b0092f4d7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48330ed34ef20e4508161d7b50a18a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fc131612cbf0b183fd0eae566f475303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2fcaae1eef1fa034b6743ad075e1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb85be0f343f76139d6bcbd7146b1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654e48dda71303963eb2f72d203dc37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d713480eb006f26ac12c3be312a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d384ad273cd54de25296b46b3872e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52ed7aba45a077639784084e4fa15f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbabc72c478b408625a14f70ff6f584310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c7e659ca24587164bb348f023dcc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab975bbdccab822e56b42231065f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce85330c55b410069c3dc7082181896313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55217248ac54325e6e7b3c4219b69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcce54665370e4b4db5ed964061d29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa767b32ce1e20c92d338668820c4a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d6e61cf7f3bfc024ee5560ce7e4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1783aabd7502f105eedaeddfa7ea8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226288ca4a3d5c90c1a460e7edabd7a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693812869c3cd6d3b59257d708bbbc34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f01e6e33a1426614c2abc2d95e68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c17f3b7326c55f64ec7ab9c4191f74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86696ea9d07a6d08f8a55e006e8e56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e4ce78e16151a4e3e436df003ed6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f4dc72264da565ae6f9a2b1ed0fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f39e8e9f67efae64b95dad436691326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a002e739f1723c1d26061adc7b49da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525732c62a8d6595a1e7e614e8c96e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df84736a048b4d35ecbab96989269329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89df1f49174dd573082904590ed730d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a41cad8a549038b879e32dff24ba8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a90b9e55b09487fb529dd11a3fc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258946ab4c6aa51fbe85894149e9003e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f890d319a739057ce60bc75e017736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397dbc41ffef100a273432b5cebd93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fbafc06be970af2d1e34aecd174fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06756b1c73b05cd8823a9b131651bd03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5654164c1644c4a364ea4983e31b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010aac6992b703edbfe73a0115bbccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491c416985b5d46d897400d64831c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a60e0b53d23d4db0365f7cab166e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bb7c3e5e359ed2959509ebc662de8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea7b9879b6d5fd0dbf665131743d7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27834a23c0a86c44ebc6b3e7b44d422c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f014d686c40f77ee79a80ea6279a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846be2b30b56c4f3ff5294ae83b107346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94efefc199d007ff4f4994aff1fc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca86dbbd8a44d5de819d9299744565348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad25e746a6d7adc7159a65dc4cba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c8365047e42ccc53247a13ef450e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e762031dfb4d935ef81f55982c64e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82190003fb216c6ed7dffbc774ea35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83268838529b61419386debdafbda5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a8323881aed47765d67175441d3d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863b7b4d1dea2b7ac79ae0f651b3af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4015266d7515e3b809fd56749afce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4f503ba65c87dfd60a9374095c16f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3ff5c5ea706073ddb5e5286666f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd879ccc40a98f33e3f66dc8539fab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262931fdbd0af8843acca5556846080a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2b91308cb3a2a18a4c497711c4b76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e084c8f205669168c650a77e1cb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066750b63a6e8ea137e4eac768314cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72d5b64b12740213d2bd3bbe16d0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ec24d0ba58292150dd5f166855d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e0d9aa2d803b9edb2db9775014f7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2200620a61fa1cd81d32a090bf3395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80342c53fe248e5542409159b08c008368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30aa2848bfe39e38f049f3d2bf52b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf6117c2c4f799c4cbb7231cdc4da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa2a1a7b21ea213e0c84aa889bef9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5d1eba955ce203abc0b149820d9ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dbba08956957da51f1be55daa103f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8280898714d79cb3cfbe2f7f9b328374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd9429afb192ea05b6cc2bd4f2ef0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0bd1e422f7a8fff1b73b5336d9a29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1069ce391289449dc61ac89cb904377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384e8c61a6b5861d68f340ccd65080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdcb1dcae95daacf05e0c7c9a323e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e97c80a83156bfad245e893798f1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229cb7d26a7ced1adf89f1b6418d2ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e30f82b823fc2123302b5cc0f7de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c1754b53ae18cb8ed5c4a4c30c34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56cd5dd0d263640061e22ef5d70dcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f78b0266910164bf35f00305d8b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c310448bc039d245d65b53d5aa21d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be973551b42c6190c4cd3c88de583b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a56c72b073b0dc0953823affe0f216388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbe8e88035c3ce4fe8e87f127403cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1e16a284c8ae2181dff796e1c64c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71680e8b4d3d4af861e917908722e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb96029620d531367fca3a11ae45056392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9d8f79718ca86b20a57cb1d8e088393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd9e6d540bb356b872887c95fc0611394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a220771532122e4413da46862945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f491d4bed828e1f51e2e8477cb276396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3939f0128cc41ff3dcb4bed081d6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d5edc93cb85378b46c3c4b217974398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf82cae9f3be3b9dcf7d1c23f2d36a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b2cccfa535876deff351f37f06ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ef6a4fd64a58a18bab8c34116dd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef502da79029632185f9c26028b2300402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690cb96926803fa139c33ede92f345a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603efdb1087fffb76449125fa51db491404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a99c15518e3dc803c958bcf372aa6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6eb4213fe6f3dbb602f1a9e03f451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e104ce0228897e0a9718c1337bac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42802cc94c5aa9ecfb5eb0e22306f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de0a8f5dcfa45a5769beb69497f0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcd0a6adf974f09151a3c629827319410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3ea62496c4daa3e2a26021374862411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1bf87e7ad427c808a24a062a2ae7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f269c6269991df7a3c2cd1bf27bc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304602f7ac950d97340b4db5a28b5287414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af01b33272679b200041d260a3ee28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933864b7da5c3f1949047b9b012abc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900002c62c3acaf589912bd82f1a60b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101303b0dbc8fff5d7d8b9e0ea25571418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5367fcfc3c030753315dc6aa3946bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb58daa1b599b9c34043ed02d2cf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4692071f7afb39261580ed993523c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7bdfc953a939bf0f01b31c3255695422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee4057daacd6c4c6cedc41f30968b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ba68193a24fad4506fd3cb3187b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dd5f4297e4753d2d76d73cda6b43a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e576374e33b7fad09378ef568ba881426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf41889063b65d5676e130dc0e051427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f1dcd3f3cdc012ad0bb5849fafe5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717b43fafb7e2ef42b1fae75033be5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1adb6d85fa4f0af7b19fde363f5cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962f3515952f41d98165e0a4fd3528431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3d9ff95e0197a6199ce22bcf2b370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c626741978ea1126bbd2094e49241433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47433381edd2114ee8d371c7899bec8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62a0f8be0f0fd55df555aaeba69c45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fbb01eba78f2ee0d3c69c40f5da8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb5202e699e359983a295dae0ebdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f6bc7c732eea286cefea7f47d31d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171da43fed621808389278bf1852a3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2825b7cb9fe328f59f66346a2fc02c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca2094271ec12bf607b172fe0ab42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f950528abe02f03631d49afe2d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901132a75275aa501bc374d5826a6fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b3b752f57a8315ba89d1f5813393444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a8330714c8219090c1db2077d7bfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b431ed0ea746c1990329c4e72c20f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107857ce87693865d4d7500e8556562447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fabdb9b7518494c50068c2fbd9c526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb0d23199d26cb3251822aca1b5fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140858727a31bbe7bcd7e4bd4a2888450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cbb54c129d8a85b472dd0264526d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369193aa95ea7aea29f79d0a5f9bd39f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3cf8fb2342e131cb3660bafccefc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8b592b28487b1baca06f043ed2db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6410ad934a4341eaa162cc828a90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2bfbb0e8f66c2c48fc08a6dfc46a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd46d8fde9a32bad55544aa1319209457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022715a74699d8ab249d729b770de61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a83644720070667708c8eaa2a387459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dff323febadc936070307be4126c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1a40593fdb9ad14644eec187b9bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804f6eed24c6eed40a4d32a32a7d6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85209ab2cff53ec4c605faa5fd99f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee15f41c693740e3cf6f396886d61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd400d0623abd13aa385fcea245d8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c080bf6d25655b2adb937c76e544b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e14a30390bda5cd1ea132631e8c17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d327dcac774c22e644b59851304bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf80e9e2a2f0bed06a2056ba6a4e6c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34093a47e3127ad7ff3094de3235b2b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746937a81236f77f055f1cc629597971471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbe877c3847f1493f036e2ef51e17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199cef3b0d3bdfbeb3111b6526c6e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf738bfff9763e5fc5367f713089be5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a24db74742e8990c6c0f0a9a6e4ae0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a449e256f67e1006f043be37837b2dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50772595b0ba3008c4a7f023f977d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f99755b1f17d9d03928f1aea75bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e8f8db57c7f44a2cb7d3de1065ef0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8d46eabccb164c9706275f707deb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ba320e071fccd0ba4da8754ba343481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc423b8df192516dc87a916c5a0ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933889be54b7d13dfdd08acb40cf308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5abbb251ee41aa5dcca143909e13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424882d31978501f35d55156b08c70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f443ff846cc1af1463071bdb9cfba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf4e7c19b2518f7deedef5dcd78896487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b343bc8d2c03dfcd2f6dba0a8e8818488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529970e4c8aadbf0fe6400d274d7672c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f7c55656417d261c022783ce9252490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb77ec369da89a204e6c297f2292e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ce9386ceff53fe297525fd0313e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955886c04fd0b9c5f8d42084cd1998f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b331695b1f81aeb20b2a47242e0008494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55692a5e679374e76696817b094a05e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a05cde382f6a54a7b0afbb16e2fe7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e119545a5cb6626699959224c1653497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c3e41e4370298c8645ada2aacf41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c636fc45b11754c98a7b721be37459499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1829221e72819abdc05d02047ea318500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f35079f2f1cd23e94ccf8e5f79449501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d092abecce18308db020e996f6f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071cc7bf6ba49b1832d52698a1e984503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14119883f2e939dc8ff7e8fe963a8b9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ec6f0497b4f3edef7259b8e33f74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a2942e55d16293790ec529bda022c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743a4c3cf8801738f2b0bbb35f5007f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730c5d202863d052f1c7364e921523508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20cc0aede7957c9153c43e8c8ad51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9dd3c8b90dfe4665410ae4b82a423510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dd6b513a292ed3a3ee1fc9fa53e63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f96d1ca4dbd4f15fb8a226ee4e874512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda9e50553a2c672e0428ed5b8b7e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a46fe5f673ec0574fbe5d954a0d2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cacdd5f68b498c595924a41c45de9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c804a4630d4a87795bd7b6eae3924516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b30bd4ef7718e5f644c222f6e521517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c212be39524755f74161535b6430d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc880a929b75a8c81d273ae1b343cae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178961b5183dd66303e680e8f018e7a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb17f28b9e2b70aea8fdde65246d6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428466b60e02478cf17052cd73dff409522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43853f8eb3b6a2c46ed6ed4776f6fbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9306484623d4bed7bc2ecc1bd609524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1bb1d39380b83f9990a1a324642ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e129a94df5c1b66f051b72cb8e135526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eeadc3ca10c332369c9cfe561f2ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901569c3c0da8810c044a3879b6aec7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d4a1cc045d9ae265b5cef23f2eed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c09861b39dc9594867a7f0c745b0a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c81ed1016a19745f075f330c1ee7ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd575477d6c367c90149252fa470365532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a512e42432585bd03a049fa622aa74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f4495dd200465d40bfe7e061a7f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2bebe8fa47e4a3b8d38b0ebff320b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940a6be1905e670085f9a6ae4e8b53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b28e9de43c1634384fa077c8825c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d0a5fb1f5e56bb0b5977a8986d1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ad47947caedf76b8a65fc1843d6ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dea9f71507f55189581341e3f82dd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c981e6c08db86619d1492908f352541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204fed903a14597332885ad9a3a376a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56489c9a1165fec4a4cd7fc7e0e35d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5ba0ffad582d612c8eaabe93cca0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842557ba6eda3fb63ca6a157c3f5333545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894958fa3ccf5632ae3299fdd2c61faf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d4fceb84c0a4f8c7b387c22b36a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e9fc454d2d8f0049a43c7c6fed48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfea0c71b4e871456d0611d6cf379549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a06e67710c5165cfe1e01f97874e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b2a95b212ef50d51f8cdc2a11480551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bd0f6d4cd0e61406de56f0fc58fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861a63993b8a8d47ac4bb72b58084b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333de5e892e65460eb91ba9924ba3b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293302b85c8d4f51c2ee520ee5ed9734555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b350da350fe45e7727d240769fd9c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe92bbf81f625a49d1737e82b481a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aeaa965845a661d56a542d5734b9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286577908081ec8f8a12a79ac66343559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835734d29e3a73b5f5958d0d0cb9e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86a47662e3b95325f74ab791d15060561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974bcdf181b759648872df95e0c5a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98888044dd7c824b6d3b01736514693a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99db92c67dba2a8a8d45ab093c9e96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d084c0c6fa487896387cae29b701a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9a5d1a3eb3bbea7d7cee9d789d08d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e72d59a04062bccfa78148056d37a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd3d056f37818ae6c7f7ab94305ac1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81980ba47bac5fa9ddf02158266ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e935af652403f35e1557443a0b80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750dd11e2b9e390b7ac2942a457fa63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64cbbb3624b6291fb0b6213bbf5e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f8a88b15f007103dd6af6ec8d8c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f422d94bd2dd3caaa788569f121e94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491353faa5262ea236220f6138ecb9b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926576c5607e52fe711de904cc0e8e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b999997f33f4da57bdcd4a1f0b690c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dd9f0f6f697b33bbd62426b99fd53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af255ade102d28be4b93070608412c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710bf6a00d2c75fa87f9f927b9fc501580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb28be2db078fb5bd5bbaf0cdec6eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6e0bccf3125fa8c88625da65025f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f84be3a94169dfa6fe8c4699a4ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47459f65d4c0ecaa247a5a96a9be6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d133aefc98c0ae6014f923031dd57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de5143eaf5ba604dc46ca4fb28d60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87fe1e332146537906f175b32b98af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24d87b5873cb0593821e9a0def281588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9861e7a5e041198358559438a90e28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709c29f1ba35f1ad0d74b478c812cb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633344ef70712b0c72ddc5e0818cf1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a7f241a4636a94f092bba2ce0c335592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7976b840359ea280dba08addb146b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f000d523521772f889ba421e6bc0cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64557ea10e984d6d7a2dc59d52374b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea65b1ca4ce2e4e5129f5acc3928ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d3388bdcbe134407c92cc79b6925a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dfca3f5e03fdba8dd49719e4169e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077681f4eabea78087cac62b5970d809599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6264beda32a1d4d0ded1c87e612c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8619033b02b909f373309ea4eafb0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d2bc6c90840746edb26e9a6f4bcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c8b3b76ddacef9f1f22a4ca023e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebbf23e5dbb2df340b55e487f60824604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38569a62422f1a693f6a79ebe67f74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206615c07421da12d2caab33994474606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6927ee8aa01183c648590cf8f5c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba448e822a0e9f692315ad7704b07f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a728c25bdc98afb4897b183ef073609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f884d4fe5072c8741d22374e3b49a76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c0a0bb5ea2b7a1ba9c0257ed47ccb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a37099ad648ec2a7d79e7ff95cffa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6e31f9d2889292ef551e5c31ba8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d343af2a0a3f7f5ad6adcd033a070614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e8d5f2e5fb1ad6e678e5ef179cec9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f62c3bdcd7324998ea246cbb9e4d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa8d651f1a6b30aff506f7ba58dd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907819ac953c5aac78cf4d8905eebd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5899fc2257bce82b349f87d4a94001619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022f9e9738e0f51b87a1953306292d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f7c1c3cc469866245056a8e4cc452621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44bb81e22e76359140a7fe619fae48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8e137c9cd488fe336cbf110b8041d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2774265f58376d9c99f60bc5c1779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e2ac53871d23aaeb59d80ba9cfab4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6140513e8fbd24aca9251d7d8c2af02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0428145a2cc5dee4f04d46c53292a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468759077cf375c7f37d84b458610b35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9365ea6f3d2ff043d34c34b4d3ebb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0f9935a677b93ab3bc36adaf561b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8acab6174dfb954511b17b96a61a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e184d92fbda98975b37612f6d7d1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c9123d2d773c3ba986459e222a7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e4fc0221d1d103d3afc6ff60dbb98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b05228bf52a5ffbea927f18fe3ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2afa1479fbbda2d7ccf2f42b3f1c4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7969ef87a9c393a748f45784e8c97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531866b294291575a67c937b6902d75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e221db488de5dea831ccb7369562639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934a9c2acad5c4b0a0f3c600be46403640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e2f6df8d7e0ceafbbc6943682f0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd1b5acf9ec5c06d3de3ff019b27b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e3495842d1e18ebf7517bde401de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8b30794443247e5fb60304f252241644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6df713f74a24a83a92a0eb0324c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21793e295eb6fd1822e443efd3acda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44876e495c2b518252b4b2a774f1ded647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647460d707f18e4486d762378bd770bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0383054d84dce19f86c69adddb9790649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb6561256a8480b6406fc623d69ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28917e604191ff52490692db4026577651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c8eec2e7849c5445bbac9d0cca17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea218aa8195a5f3e9ff25f496b8c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de5fd4b4c14650438709eb49e5ad60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47cbebfb2b0eb8a602b899f5fef75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b8f7d75dc673b9bf6eb57e9b5847656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8cfa063748edcc3b2f5d3ffa45ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f1960f5eb685a29bd31bfebd8c35e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24e56b63543138a32d3eb7ee4b86e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666e5679a01a9aaf9aa98dbb3f0b11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733a969f06a44cc678896dad39e941661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2decc03ae7e66105298bdbc70efb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98301792b6111e83b36af248ecdaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc43ac08379d388e33b72987feb2b8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c78d8f0e0c83e5a36cd2520a82fb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74e63174adedde6a8a98a785663ff9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c986f03cc2ccb92db068bb04238dcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009e1ab0f742764d043b36b6f29194668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d8f015740ee03dfa014c3cf44bf2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d827fc0de2ce1ca344ed342a4c58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc17c01b0882aa9167c438a6d6d8d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304200a3ad9533d2345478af365361672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e298b464294f5d66103ca9f87a9be6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80dea47e30ce14524dfe558c3fb42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a4bd848451d20c55dc5ff5f725d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62cb602aa59d48005489ea8210caa1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499abd2b510165f6402788d1a09dd61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6558eb2a1281a982d33ec4542db3ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2be0561648d8acf47bff4f7fca94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4eec79261dd17ce0ca08a78360b3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8719ab39f7fd410a099383e38311eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f102d9098d216bb07899de59e948959682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727ec5ffd729356d974cc90d5ff2884683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730e7c832e7cd174866366fe383fac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099bd2144d9af7a2a638c2a5cdfaca2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a15f9a17058859ae10156efc4a0f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb89a31fff7cf11e63ba721edb8d9d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69498b99a1aae521a40009b2e369b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d63ee2d2902300448b3c46a90a4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ab53d49a8bd40785a170e915e083690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30559dc03afd11acb3466597ac454a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e1e52d95bd3f2bec057d7e780441692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284724fd50da2a5031d56ccdd6032c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0768d4d1ac9c0d593bf2f41f9d557694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42de8829d09854afe9395d261925c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf7b563fbbd1b073850e655abd588696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0009b2dba8cfc7655317aa570b5a70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb7921e6e4d32a82cc3ad15b3707f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf03148100a25c3ecdf70ec0ce86d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5df440ff2b348555edd45afea4ead700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b3554c8438d59a68da180f0c831b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d8257d66e9ce0283073570dd20929702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b0cec379c1ef0d2f3da4483d1438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e257a1476351a1b387922f7b42020704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e33be71e761fb63026407ce439d5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a702a9c22e9bae0f071bb13a98dd77c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f055d804d70ceb32947252337421d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d192c7fa4c20c71a68caff5ee62aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43b913615ac870739ccd6d2a633e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547ae5e40f410572f2b3139c6e80beb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d929fe4125d1a2b37c15e76400ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78d32d82d7720e2d01b3235c09961712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad7fa5026146e08f3272d5e1df5724713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cd7aa7c7366fc21de692a67387141714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992000a458fd2b35c940e33567e88a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58630925c21c0f3405c0a8c94c01592b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee75e427a6e3d4f809f83ffb94211b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa86dd28934b25e7dc68b60b077931718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb039c37d1cfccb7a53f71bec58c36e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95f90079a09556d859e37309492bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9974ca1bcc4e3a0a1e58b427d8356721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48540446a014013d101efee12e34824722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e9d7ba6041bd8947aaa78fb3ff444723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ee4cab6446ab22872eeb9215ce59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a5f22a037563188ed23be179122c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4411ae2833e34d651710bd6c30c5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b0494c67ef9c2a87634fc0cfd084c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3d7a7b5ce433a6bd21ddbdd4ad10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de0c7ab575c33106edfba4d3697650729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675caaac2332a27c428f276f6063ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4264dae38f3011a9b56bca9063b9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d356952308dcf33d31ecb6f990cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69845dd7c3ca35d0a4fcc2b508c6e035733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac891adbb0ec99f204c62754477ff9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb254e5048dac8acc56cfee55e5f661735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec985b53fdbe87c4690acf5ad05da4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10984db606f65cd3d83b23f9dcd58f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865bd7aa4f4134139b734455a1e81f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b50a9008874577bdc30177ae08ea1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91e9095536748458f58cb1bb462e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bbe2ae0dc95de90d0107dd7aa92eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f7322feb9ffc5248d63afb66450b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b0aab3d75c933f18834380374ad8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc760e509c5754bff883f43dcf8dc7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede234c2312bdae41f5293b555b7a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade1f13af3506202d04a92ee4e8cdce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd9e41f4536e154956d365c2526ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838f7907b724641c7cde25e657fe48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74aa3f89f70a3eedd44ceb9fe0099749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71775e291e3d42d04c71fad80460ae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec29102df0c9eddba12cf7805d84a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f0a1ea5ed10cba599858838b2c49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d43d58a3352b2db5a158ae64b0fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4322e9e4be5689af9c535a5c17fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81a9bb152e0817f638e78a0126973755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb5921b75679a03fc8179fdca46e4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c85d8f0224b5292026b31d469d62f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fe43352ad728d4367c1861db59d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a1d0cb3deb89205d8949b8be826b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5bacb4250041ffc661669315a787f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16737c2b0932e955d8b5a5a2db0e363761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c26cef51c13689b8b3e795804258762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d745223be5edaf289cb3f730d459d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d31257da5cbbcc4cca125ecdc9c734764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4a500408e2edd13c4ddc5e95e2e08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab8e30c40e5ee64ec16a2d435280b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d708e59c3f260cefde07a14d10ccbb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc2a8eaea087452c0ccee7d68b13b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c395e03435348ac94af8e442b4f1c5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e38058c73dcee343b3b54c903bcbf4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd743e6a8f85002d39ed3abf1387885771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6782a69d7f540b5b62ce12e58653772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a542f9b0100ed804d166fbdb30cb3c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79551fe11d5c7ad79469de2019308768774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca01fa8e0c37e4e46b7bf68e67952775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af9f1f6920883487c39e3ab6dff65d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6eab76887d62589385a79b4b1323a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072872d970d0d029061c08b92a5f3e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b91159ffd85dcf0510bfbb7b650db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f0187f6d0ed84215cdfbd53991ff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac401f7013ec05ad1e171779f3e2b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088931aa144910598f75e23d873fc232782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8893f82371dd7c0e6bc121833c4dc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c94b4ed10c34b4988d23487db0f00784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3aa07839eb9ca2fd53f98061e240785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2100954c4e664845c27cfae7e51c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0dc2be5cf35343b76f9d2a1b6a55a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dab03edddfa0c7d90ec851e9280b0e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e579ce34925f4a3bf882660666b64789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a594804da1c24d41996db6fbff22e4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429221327fefdcbc84327efa3f969a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8fdb434985250c7912391f3557ce1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628c5063331529017d513554e69699793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b7cdc8de176162d3157e545707acc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f72ab8b7264601739b625d9bbe83795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94debda2bd019fc230a999679721f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b7c7b97aab0bc3f38c23f588e9ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a7dca24a8abcc04c19803dcb5568a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d05a7e77e22c45b66ad4acbac098799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d69192be0f6e8551f491ca922bf2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7517bd27df3a221e932b2ddc40ebc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5fbe8988535ab35a76816c8462d4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce6021ac4c667f7afe7af3ddd1f9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb720f19f5037c81df99bda82dd42804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f77f59710b42f60e19a38121450e32805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb15ec803b9701f93116fd41a58ae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c993b8ab869f17c66e22aae8aa675807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0de7a315e395430a0a3a2b41e1e82808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b7eef1137745d30f094089f779640809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35eeaeb0aacc934c16e190ffb269ed810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9780ddb9129af1401c106bfb8600e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afa8154abcce98f32203e25c9da54a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc494f40ff6170a998e9a02b24cd7f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eba93ee52e59bc0e5efb0681a831f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0b26335a9a2a4fcf7d3563db468f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3be5c3f0887dbb82341a97b400dd7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4557cef464298acd80bd654131d2a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b72f0f996258b7f14f33b91d42fdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f2450f71fba07608fcf8c95d04c2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a2da9cb144b70692236a5f852b8183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6413b0125ca68e594d979dad8b87a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af82d29937b1b711bab34f0b62bb0245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68f0b47f203cfab0a7d30f7f375ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff245c6a722cb49eedd0ccc9849d2a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56cb2a66c285a9424829aeb40632f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e64ae6ec54d0db27080ce2bcb9b43c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66722db43196ec4b75926c950a64c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ff7fc39d4cb7c01412ae311fb41111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dfa78e89160dd94e297d01b44809312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45480814bc066f4184988bb7b2c2c2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d64bbf9e16dc2c63e80f36e78e9f1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099880b2fa42a8cd29b82eeb43d7b1ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2abc33ded73ce286f0277ecb4a7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5d8d32bc0a923124a6d780b5377d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059363c1d705b188fa173ef2701be318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b1a848647867ddf7edb15282884619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4699e3cfe8bfcac3f5a5c9a49f8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b35a3957f89922e6fdb8a89956bdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5c668d20755b7d616d779364fa1c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff221ba8349862a60b51ca00e5bb9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248006cc0f41dbcb8b9aedf2988ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aef9a4aea126dbb2599558d7e19c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4723ee8a1f59d1638722223132f8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d76a4084c39765c805a5a500587a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e27f5938714550438536d2a3653cee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0c08d0c34d3f8a23742d5eccebe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eecd46d23eb3d88b1be268cf0e14c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24437fb46a1a5bab646527d685dfb3d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd5ce5c9115fa8fea8e7020fb1f7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e9b7c8687a0761e073922dce736133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2b794d5d3155618c6d695e59d09c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c3d63512924007f60ee42cf3f16c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba41afcc312914fbb493969570a06436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd983dc5ebba3e9a176a85d49ae8f36f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517960fca34a66c19c8603b798b9ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf988ae760cde6396da2f432714e9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff33042a3945149d080a61f3411ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b536e4b30ad7ed7d711fa2aa367941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16173901b0892d70f7a5fa657440330742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba44d561209d2bf9c1a0faaee8debc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc81185cdf2536c93fe09647f80258f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051ff2c332fba658acab3c3ef6f68f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e4feb54b66e2acd199fc73762063c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632405cc877f978b77c558ded31b498d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3326bd79d829e406eb158e17b442b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2a09d934dd3dd7c9d11713e6892e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd201eb6a93e5c52166580450a8139450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f6973ff699a713e72dbc5e23adb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7123b892c842459d195f2e30bb056552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e87f1fd2e8aae6f6c76f4de92dea553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a8caa12e287b5f542b166ef4f6cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d90fb8fb045f0ec378e7c4af95de4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdd712142be63d613a592a4fa907256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be168d349bdb23227a3aab6304f1cf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ef78ec409776be2ad16443097a2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e571fc9eae49f73a51d375ef647759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9be8fd8984337eae86fb9afff57be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3bd497300e04be82cceba509255e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d211e9e6c39c61cd53318a1a7dc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442098e8adb3ab12b4115b6dc698f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6724cfd7b9d2506753d5d093e6c7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137317b8b222ee3a49981d41d0d5fd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470634d66dd8294907a870ca9709db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c1d231bd90c46b0f5fbec910bb0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d500f89cfee93e379579d7d4faf66368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de96fc2ef9b9c5750a25168cbe941269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c047592be00c7ff569a421e2e8a7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c106bc17b2ae1e53c2fe3a069ff7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d420b199603446139b9352b3c2b322f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba84bd745739552fa34f5690f046573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115421778a4c9d7a24991a850d56d6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab831dcfdb3de29311055293b25ebe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b328688833da17b6b2a858d74e4b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902e7c4ee7a5143520ad995085c8d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6f4777d3f6162f1150c34712f6ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40eabdb167891a4f078eb3e5a1588579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1069702bdd899066564d2bc14db4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019286f95abc0fbec954228e8707c4f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe57eadbc7619b23855c5e4682d2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe324be1c22d11bf6a9be93a97aced83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735cd2b8fd1ae4810f9e870ac9c2d4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688055245384ab064271d73cb3bf976c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba85aaf5992af855445f52e4536ce2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c016d9b15e72769946f2d966b4817687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81070694501769232d5eea25a3ef088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055310e5dcc54aa2749a0a1536bae58a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c89ccb9e52be048c3185ce754b3a1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e5b1e8eb119f6f2f71f2bcf0d36791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f49e903faba75b46160daa36e5934592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d0674cb55d78e6a7f955265398e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381cdb8eedc32441fa42196b784db6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9665655c57871a02cc2c3c4257d8b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e953971f87e90e96c5e3fade1d90796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe7d17635f07e304596bb991bd36297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12bb3252ab19f146f72960c2409b8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248777a7593d8e88a3826a39a4346d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca39e45e58248cc0deb168572b593d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501d0b43c0e3557c2909dd56cdc36de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f210f11646d97bea451033a4721d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a89cc23c338b5cb1464c360927f30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fda4c6e01a02007f27c8ae88b177a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1a91828d2a131fcf5aa4d2cfbfa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd4f0a988e0675f52820cf4ce64bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcee14ec3ef6d2d880554abef2646db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df8e57fa59da0e802841b3a8f6fe2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed98ce4cf562e5b6c7996ccedf6ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604d2a1821599abc39106b9a42dc2c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e331f216bebdcfea5a4792a5475fc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860022088b6adea94883503618493ce6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec527bc7535d41f10c19a262f7432730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c595636346bb0147a294ba47ab00883114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec95d3cf7fb089f891aab3806fddd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e953a48e546d7054bd33727d9d476116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b05c1107f7f5f8f11cec74c401321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b39550e0f911926abc7c905a30a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac423ad979abe01a6ff4cec31a6e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdedabafe8d436f7042ce7319c93e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a731ed7aad970331d2f5d63a3cb15ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d548241fec3e5b6498c62a1343736122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b7c46b4ff04e32e3d630be880bda6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dcc07022b03bfabed9e3a18ec6940124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d7cb8022e8b4bd1d91fad910c45f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4992f82fb4fb9e431a03b7761b5f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27558491374a12b0ac3e24c810783127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a6ae8868d2e4c9d0fbfdcf60baf3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca631488650d6f42205588e99523ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636af2ea6b745130f6e6c9af8472df6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e900aefb3f787783ca492134b6fc52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9814e79d31c74385edf82c86e1b8e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb7ff8a8a0202ee42cbca65e6f6baf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b1085b45d62108cc8467eef84199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd5743f76ca67acec85a4346a49dd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be09336a81f211de17f13ac068c2a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26c796e1ae8ee4e025d0d153be623137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519bd9f3856f36e03f12036fad491b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f4c301b396d7180da89d0fbe98f4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2abbc98080632a0825ec850be2fb0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25445f8b1c0f9075cc22c60515817eeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137aa5851a5462f0a3df70b445fb9f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa862ef5267971a406cba31be396026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88077198514edaeb942ae70fc3f61b4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858dfba4afeb6d109c95d5b8a1f7c9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4daf260e3f57272a5a120ef6ac90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873f6cf1b67d9ac1a08db170465231147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd32a9e5c4ce8df4bb6b0bac988045148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a1aba148c305fdab9bbb39cad4151149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afaec567ee671601bd7cfcce1383ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5d6d5e5cf0bf94ead46a40f332ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2490f83476c9499b80bb3deeaed79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005513379a3bf860f498edb63206b13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef6ca264d9607c57ffa240799ca04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c73498a726f8435c2f6e3c1993495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c3c3bfd4f9fc0771e1ad9471db64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c34dab2a8f0243a693e143dd855c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68fbebf31d608dc292f1cb97f5579f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e26e52ed9f696aac614ab81a145d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0568cfdbf5582f12869dfbe1a686504160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f4ceab6d80f29e7b26e6f35f20db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1bbe56ac9e1a27b4d58a359db8831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0fa97266d3398313f4144bf329b21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32d34992011135ad0c4fd7097fb62d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c603c9becad0d3b4166ce4dd87dd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa873b40795d19403b51fdf3fa86e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183878a0f459421c40bc4b46759261d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c84d368480710fe3cd03f80613f2b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133fb8d4eb1fe5afdc410c95760ffc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6bc5226e96b8d7f77b423dec9beb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306781b23e9334e2e4b20715403b9978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9297dabf02b915bbbfc35fdf575898172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd75553a8548c2c5e6e9feea09b41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb62ffa01c643e6714c1728999b0e54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8783db5d1d39701efcbcd5d6df181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c847157419be8db7b6ff2435d70e75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83dca0393182f2b9a280b5a2ca53aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a6d0c0b46bf673a2dfa12fba86bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928957f36d11a3dcfb4d0acb4469b631179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c6e2d6990aada804eb0a24f1f397180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a467e6db3163702f8bc40d5717f918181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000001f487098bc2470db7085467026182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a11c209f82f0c25fa2cc14e97e6bfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f66acf204d8482b6ba22cf39f14a7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b54d7c4cce1a1a9e180377c32cec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f7d34e878e3cc7e9e32830a0fe8ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d14cbccdfed424d4aba63186065b4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0028f7c6001d08faab0631792f077188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8250831dabbe82122aba0a9f55e3a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e173228d92f09f40d84ffc499210e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2b0d1741e4f7b16941f1c67db249191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c97cbf8002386cd13bbc64e7863064192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d726e0e27a45bf256ba6f93093c8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e6fe570c47e1be76ac00161366767194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b1bfea203835d12db95ef3276dce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a1edf267e11795dde9e3510b5111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb0cddba8cfef05fab4a96c08468d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dc72d915984729691e36a3c3137d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a5a8e48c399fb45e1f2b83a545892199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ffe06b05da8ff7d1444a3d76bb3a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7252d636d3bb516f31298ea030643201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502435dd5deff075484b6f5445d97a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f89c009b58d1174079f1dccb93372203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a82d0e7d1185d2e10d4a010fe15478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9848feb0144ea53a84170d1b3d7c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d133171c430830dbaf81bb7e7a73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b2c3b83f964ed7574232a12fc7f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cfddf633349fcae09f29a191f6f6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aed77194c18428ec549c251a5de89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f02092293d460ae6e3f0cc6d6b3622210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4bb11080c2b503e3bca0b58b7a8a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dd78351e3088521a9fc96998a6ac0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461477eaba54f484685b3a9aed8fc0fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cb2fa659c1eab6d75714eae5a2774214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac57f014783f0c70b0e4c5b14cea1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b3bc5a5942fdcc826c22792246c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c50247eaed310da006b300b27f9223217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2236ab5dc62a43b950f4765cf5f1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39c5f1bc610440092d5038d0d82c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e2dc9b91d3a6cf4ff5bdcb54a1c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb2d4f3345f81fcffa1064506af97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa0c93e4811a285cd8c3ac53ca4d8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ae5600098a699783096a94bd58f75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346d870d967d2dc7f0fb400d7b4e391224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3719299deab22dab88b516f48a04f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087985c673225e7299cfbb5eb27851226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778096302c8f241f3951a08df593e6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a51b5b7c59646dbe2db5269b8a4c48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26cf553f651cee8faf978327d3060f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050d31255ba663660647f225bfc15be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c76c2fc73d425a31b7dc9e835bcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd187537cde51d7edc9ca73484b81b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad474ad7e2f91339ae1f192837b54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021701d3b4acce0b857ac15d81dfe2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b11cd5718dfd60aefa0dd2321972b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c223eb0c54535ac0b93fa27f6f7e50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d05b6943acb922532eff7ef09428ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795fc855c9ff5f68e8284b861957d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171d33254ab2fd8ad30d83939d3c37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1b4cd69336301d0d3e822cae5d853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae708cfb19b73be3185be805c3fac5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4cd3b19b484ceb64eac0620f04a2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dbac50314d101388dfce854bdc9dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79cb9a6497dca3072866711bd0b1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e57c1863baeb6d0d330c772d44baf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da91d661fdf32392149b724c2ba1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20614c76fade3eac9f18e0512dded11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c23908fe2881d9d3c16278d95788e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70714e48aa562d2cefcc2c09b813eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b144651d4bd5320d3051bff806ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb8f3f7caa31ecbbc1b0175a5d5e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f1729c72ee70155d6f0acfb8e2186252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9148ee03a19e855b6fcc61a9cfeeca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab44c10f77df3fdae96b6f6e5d2861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3917e2e3f4d23516e0a26daba88a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb5e0473e7b788a0e0ef7148ede40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fa21266a87385573e0a94b42704bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c3034cc1e625e6d792a07575fe95b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce91342196c8c43a9cc463ecb5724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa4df71a4039462751c61270fbcb38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c6754f0ac25790465c219c808978261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380f086752dc98975405a53fd77b06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f14cb65dd054badae1dbf16962c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34af2c07eb7006d1f852658f701e4ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0adb60869091b259bc48e7b6c5dce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5b49bf05a5b234d5db0dbd462fd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6680cec9af1e32714c517cc399255267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b262ba20cdd7cc0c36fd5b1e68a9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029fd3e102092d0b14a31ccab7dc65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ecf833762672a828c10b582f57029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c726fccb857e4342898dcb8e587aca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f3fdb4225bbd889e9e7ccb8874668272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987457e4057d364c3749608b6fabb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6753ed8ea4fc3399dc0b88aca28d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90a6d8c0bb816acd03efd79cb94a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cea561c4534e3f2ac1486359258b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88caffda4feaabb6433fa4703e6bf14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d176eacf9473af5b9b17b273ac4cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf8adbd13c8d6955ba35569dd3244279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5f006834c633d9de4a7d75e06c77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2b3770d2e1f21671b83dfe15edda7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1f4095eed5a481fa34999e5695f6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58532584ccc1610289eaa6a0eecc2235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0df056c5e08e7626100dc3f6b2bcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd068b325719415f93d0262d597602c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06d1875352e0e44c78e4d06a0299d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c16ced5b9c59687e01159e87149ada287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f6a64bca8c94d3c45b25bf5daa4da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc69e9e76d2309fb472b1a31c40cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21d21e962b9d16e4a95766a0e389d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a13e495e30de1c7a0a79a31db55013291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40849dbc79534f72b63e916183d198e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbfb8d8f3f8b80491bdc81a755b764293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6169ed8a44a304e6c7d896d88588d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9a77f378e6beeb2080e17c8e034f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc8c3d460d07b98169cf26941b5d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c111b15839817555cb0575f3d81f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749c50d19ee68b5907db686d224dab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd078b84999c5dc47df0b925de3e2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7486dbac669e7695edcf4f3bc0edd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0735b5f8ff12ff94564e6090a6147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06217eb8a5a57add51c26be7c17610a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a8ae61c10cd1ddca8cb6b8b0826f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1bbb108c0d9161268c61717591af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90102a5bc92f0879b00c151d03c2ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1373992e380a482963bef3f6f2746fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e3b08e82c7cfa79f438d8b9f4532307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d03e20a5061ba7d2c0dcfc0ef7a7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3625496cc4fb696a06f9901b7ed1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd869912c602182ca04a4960a46bfa2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f63d6e7e2e31e5745ce549da6b845311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38742d89bd464f6e39bf06ffa5625b5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ca8c0d560b857a9ac6ad085d243c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896b2d8bd1065a97633bfcfd1464ee1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040292ee5cec1c10eb42ce65d4e9747315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db63d3e255990e018b4c84cb4270c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c11f045dbcec939bc53b5077ae111317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4f4fe5e01bc9cf0afce2db730ae4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4e66f703c2cb9420e964976eb729319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1bac1cbb3f20ec825bd04a72c1420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c33a628cfb6b5ed41f03861e96b98f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2297220cb1679100ae1e99b78dffc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b276fdcfd4ea4bc18482313c495f80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106886cae86594d0332cbf44b03c1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09cdfe19a498b522d8b9456049f699325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dde2bb2ec787393f2515181f04d46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1840fcccfe48dc578015e53e2ca1820327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb1c19f3fb6fbf4e2a85e02800d6bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4daea37c98833d73669f511a39ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deeb9db40dd35b46751d2c726f0ac3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c58269919c952ddcf73b2821fa974f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d6331a2fecd5710feb14532646367332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed905e6244fc9878785c8adccd4c2d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57d8752b372d37cc2c9ccc4cabd872334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f4fb597bf5d006f32f4dc62c7b0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad09c37b5bb33673abbb573c729eae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2db6dfde51184fdefb71593d56df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c454c15a7cf34ece627d82b83620df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7577dec280f46d9441e855cf51c49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c988056f4245727abc43cadf139ce4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504c6a82ca998642d2247811a66a5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7af463cea82f8848f2ae4354e1833342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3c2ca0a2bb1a00526a5de1cfe65d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e933fab7ff4ba725360aa02faab19e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd89eeb4a7e43c93c57fa5c3c4a209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36726769d792059ed070365a2ae7cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e8f1388ca2c24f44e8ac79c2f1ded347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a453db38b2833cce072c25bad78fb02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fca88643afdfe804c51ca21f88b7a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602222c8f08f410c957713ad2609bc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d72adb2e77d7a5829fb23e896c1ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa84f5a6b20ccef35900d0eb9e576a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e164310f5efcf33a77c2bff3a51effd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3eb7d7c8ab192175a9f53416d5fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960db2bc9416323d79b9805d9d5ebb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1912275516dd2140bdafe2eb78d4bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869751b42bbcf17a4eaa690908c5866357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9201fe40b7d2a6ffa946f1807a376358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94235e07ed214931b6a7598d9b4f80a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3ff00fcbe378ad8bb7f349166c0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c0e7db722fd59ceb66aad8b12d8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b68b3c407407000a8d97ea5890d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee7a9004f03c282fb680efaa24a32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f25e0f2302e85a0865ec6f8691f19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594e32c3bc8eb5688ac30d8ed1a547e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab13558dc3ec4be7f725fd9830195f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d228caf7d62b5bb99837e242d5fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c6dfdf559c1e6eba98c9ff4441b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d928e21a94f1245f8217523869ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad743eb376b7aa91dd50bdb68c29164370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a2a6224854619fd180ffd4f992081371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472c3c76ad74e5c1c5274f341874c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827bae7a02b50e9d857540966c6c30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b73f12a47973c9e609411cc47013c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095212f124acce8a61787828e2d3410375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e578162ed6c7430d02232448adaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63597152d79c3240f5d984558bde5ae2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa83cb19177eba60ed3d49d086895f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51abeb3b6c682c46000dd3d240267379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd4c9876f61e809f6642533628d7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71cb8965fd7c0063a68f54e944002381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368f6d4343045244040dc4db76b17d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae825fd034c22f9a633da82352e97d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76eed7161c18f990603c924298f81a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69dd20c83dd297868d854dcb53e27c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc527332256913c3fb3c6150588d3db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606a7d003a734a5e887f25d727cbc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b16e393a8695fe0bbfb0e9e0263012388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5dee445073c9a73ec3729450a72cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d20e451de66a126ac3ed9c186b35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdfa2e7a11ff075d92f7468c9ba419391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c66a92e59efb842bf969e8107a7e07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d243ca2ee19853fad886cee2bff0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904995013461dc1a84253bbcfb971fb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782db9adacdd85b2afc56ae174d6a37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717a389995d4b79abcc6cabcae8b90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d35a86148e5b6fe049f6855122d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d23434215190ce963b45be8be5501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41a05d93ec79a998906e20f01b606399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99106917fae3d76a3d5c82968d5678e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d62eb11c628f47c1d9141129a40c85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ddf1b78678a96326dd35b45eb10f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c6a1bb07a007d8e229bec073bbc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc6dfce31ac23e2b2dcf3d3bda10c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f81c9b9c3deb34f5da5c2a9056785b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39915565033f1d4c5f0a1492a8f28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa2413cbd66ddc98178837d070158c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3ca66d76727ef388378115b20616b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bddd67fa9b6bb944b59064aedc2dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae81f67347b2fb4a450402291f12d09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8baee66de2706329dda430679467d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874411dba8815ed059cb92150f50145e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfb1836712c438d64e0cee3a7e92f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03056a91a674b07817af126ac9092993414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b38b8758a2c9a5a9af0f864044329415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f5b466b24c6d9ea2ed1710a2f903c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d503d2ff178c3b165a8af9502d3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a063c57b54980e9a3b0f33d1b4e138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8374ad61468d31212548c6233158c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864aa37b4cf841f62f56b4550c7afeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce80ffabe47e7b7bc5caf3287ca9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052626e6b286a6943213227d9e1c01d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158da48a95d42d3a447d47ba0af59f67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cbfd1c2e2a86ed058cadc964c5ac2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c10625c380f716f0e860a61cab41ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be884990822e2483885897974eebc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5cf927c97d3f981dda6c0f159a64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1de1eaa19d9fcbe6f5c01df7105c5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63458cfe9337e3c6c9665c52876a6a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f0267654f13ce830d467dff020253430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166482dbe83c2a437b0d69642b73762e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d1cadc2c7645860af852871eb90d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291437817069b3b74c9afdfc49d28ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cef848f99f1668cc81aa6a816c843f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e094456f25585dc50ff86cb47cf81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919d95687fcbc927729aa19aa0752f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8dd8b1cbed57b031f613ca43e3e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a770081237abbc5b4ece19fa7aa0600438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab7af289728926e40034be6963c13f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc74398e5a31bd81c057b224d76ba6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29bee5395f1a62f8a45300edcdeb88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfadd0a8d79897367df52437378e9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318174fe9b33096e97da05bdafab7087443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e994dd545644cbbea72dcbe2e397e07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580435bce28deca2b9ab1fdddbe096445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be582f0cb2862bc61b677d7ef16b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da327d49f07ddd4ab33d8dbb704b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b43d563ad22ce0b915109588437e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c099f937fb96ee7273f5b72cc676951449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f079aaa30defe1b346e919716133ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9576a86105f1ee60ca45b92b407b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d137d62b5886ff0b61718e765397452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45477190ba9f2627a2f52162dd0f299453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44fced229daeb96d5d656e57e328fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c060d3c55af311a258c81148778836d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9edaf4988711390155f30fc90891be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c34f8cfc30e56c57dce7dc0a05ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e60db7be041bef621e473d17a758458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ccfa097219861d38c91256b3a047459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9cee90ca50df865f74bc8352a1717460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c9c47c772ed8e1a27963b36613dbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb00d7ee4316867cef5e94f0a1dcdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d617ceade7edc3b25085dbc9ff8e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2107f57345d05761302c76f923a575464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7e4ef9c54d7e785acdede7c742c8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b5d224b6de2ab318c0b4e87a6ce0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c5271d96ba7ea71d1cdf3c36d8e88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c0f5df414d9537cf6e0e445e197c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b880f76980972ccdefa22f4e7d45cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78366ac760320d660d8b4135030d6e3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e64d332abfc5d3153794ffc4eced471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa63b14afb04233b1eac46979a4659472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9103f133542ee42b20c30ed187c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac1c4b8be8ed41ec247b9c72fee764474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf497a654f4eeca01ce0eeaf2b8e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c943992afbd9fe8272837b22fe9bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e32772bf9d63acf1eab6d2a113432477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669529cd10b913eb7bdbd3e83a9f6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390ac8dd63642e0f56a7af5a8cbd80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1aabf915ae3836796c52b216a097480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f610d69562e9b06aa9dbab98b904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c21a07485cf248674904850938bf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048e346bc11d876e27df815607b977483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d1ba134857e00a1a1b4ffd56e864484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b0983c6fb52eb6db03ee2c23457e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28d1a085b3ed708e5e14654d2b0f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4e29541040af55cd05513c415f9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad2b064c36abcd33e66a8e9cec532488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3de983d0d63f3dfdbfff56dcf22b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af448048c7caa3977ea455c5d55b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3ac3847c72ba8da1bf423ed7d329491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba67c23cf867bd3c3e8adfef71450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eda5ce635024dec56dd82f317ea59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e08312239f9ab1bfd40e866888918494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f416b567c4d2945a763da3d4eb25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f2ac8dceacaec6ff9fc10d79bfb0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0f6924872be42c7dcc4345ebf5f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc2d27f908dddb5c6bcc74449568fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e5783971c10043bcbb3bb744a163499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9e1a47176cf8002576d05c106e10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa495fc3c244c8ef3f96109e6890a2fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03adbf8f590aab3a88feaf0f091fb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b0af5d7216152b4bfe73a8d971f0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef15c95ca8ce6fda01b905f54a41a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76156baaf6cdc51191bb320042fae1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e99ae7a311abecf9b69c8a9ebfba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5cdbe651367f529535d4f92499c67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0efbd72f116fc4d0d0a7b21c91df96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5ee16a4996dc22527dec66d95c27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d343cce0adc024bbadfdac2cc617ed4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704bd7a6dc760ab19f30ab6b5e1ad0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eaa6172f5396dd633a3fbbbf4423c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414090a2124bf776d975c6d8fa7d9fd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3214f3d2403036e03a959074ebe4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f17dea3146a3f0c5a6f46042b4ce1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750cbddf7b249f169e9c2bc85824505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf25750ffc1c983c0759910a464fad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa436cf2469f6a5a076a303ed492f88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a4af66c9d3326634516ac4ba7f0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca574366731aadd6b8877626b9267b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb05115d6aae9512b4c99d996c1de4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e732d54fc54a0c44b35b13b22de8e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567633e0c7b59bf0664f3d6dcb2c211523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb520b5dba096643d47ec557890f5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cb34bc2e5fdb6c1940329b9f191a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44fcd7dadbab6b511a8785e66f7319526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c710ba3f455d967db61c60a40c2486527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32370d2a035a636b22283c05e6d0f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135824363a4877cd9b121e129d2654ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35792f5eb067620d25ecb36818676d23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9a255ec2803a68bba1a80b8aae574531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2df0a306338e2c36525ba95fb3ac00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b05e454cd107dba33d7eb01175194533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ade2738ea7a3292a1a3f516babaf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c0e65b58244c3181d82868e23d68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa0e6f257466e629e45051c388c56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e21dc1b7f140be0546c2c34633a406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94869a46fafee215aa1aba57d65a89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b00197aa20ddbac8df6e60a0a1a597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3ebf3461a82fea93351006f66ec3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd006558b8b99db136b4b143a7469541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d1cb1e094f5e2dcbaaf881b8e407542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a3d0360cc79d6a21ff48883e68d21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fcfac1e80aee0ba7c9a55b0eab266544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305365f24d57d6d16875dde54db5f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fb598dc7d277084d259514b3e4758546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8c211662e4bd315cd6521acb6768547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b98dde1b6220db3a77cb76cff09d55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30d277e53aef9003d469b43fa7bf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3046764fc4a5416ac1209ad8f7878fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120500ae9b2cd1ee6867d4cf40ba4b44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc8171c2961bd72b470dcbee02060552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eae2f74e064c55d4b407c6a62edc40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a81241ef815ca7fdfdeea5189c37c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aa5c7038214a2a9f7fb2c708176d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4343b9d55b429db28663b071c7ade556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae5edcb1774a56318c585dce62b422557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59896af70c628a76538b5780b6a1b0bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704ce034a59aa6531b726d43fca556559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672012e5a21ec98e1b2f6ca2aae9d82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f162d4eccfbeefba60e7d797090a1af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51797510fad338e0c06e342490ba1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc442478222d628508665a3454598c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022526a1a85761781944437e1e119d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7000b90ba044187de2fa270598bcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6a4acbba313dfef7776a631d5914b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5050130477993b694abe66235892567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b49fd1d8921a50939a08e96e909b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d065954f75db2253b669bdfd19f72c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee2895806908ceae03f92a2df90ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682ae0e5a2de5284cdd39108ac60ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306357bbbdaa184db9ec6cfe17d1c316572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c53cf4c2f0b1c18e39369393122d54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5747cde291e8a3a9b13098379fe25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd1dcebf1b72e46d25c7f0336abd42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ffca6d4a2303ea3a0d268f10bd6ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eb968693315670f31467729b6107f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a0986c6b07810794b50f155cf192d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fd7f1de224d00fe010181532da50b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd7501488c8337610cf891819d0cb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c39197b1d545c8c7d4922b988f40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e9be3604dbde2285d6828b443def582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6080c47c80bb642511796e62acf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ced42ed97b6c4e0d69fb8ad2d3654d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e35998a0f3b727625407e4a911d32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb8e7931d32ca2c1459df93d570dc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7ef9d3d85d95b583015b4a3fb378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c684c4735960c10eb2d957f28e79a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06af2fb33749fa524ca2f2454ae65b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004705cd896a63637ec28fff258f49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4945f0ddca7d72cb3554e32f4de8d0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485477e84ef902ef616b1faf3fdc104592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b939fc9c7992d1773f1cfced5f44ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61724debf475a22ee0f7023205ca361594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc2d00c7d9507c456bb4b651d7446595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce223fd8b4bed7b639ea259d147f65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad47865f93a4bda3a8d3d80cdee07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51c568627435ecbc53fd351f79257598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48a7868ae10a0a00e1c3dd1e6f1cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b4a86166ce1c848d3c7d9ad90efc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c1da47ecddabb1410cc69cc9d742601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36650065b11323d45f19121d40c8321602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946cc7b408f6838ed1eae58639c0e71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d837649d7b36bb821c8bf33bf23d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e445c54a858462182d2a94fe5001605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46afd2b5461ab9fa35c4471fd41cb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa1b9c9c1ff2e6e3755cdf21739515607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021814bffb54145e7fd044a8ae3a761608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c40fc09e3897690ed50d5fc9ecd63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939141ff912e1ac18f3a3df0e98af0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679735f3e9f63add29c12d946cf457b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df22ae2c554b7d8872a169c840e8d2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af852a6ea463b1f8c5727f03e2770a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3d5a0b41057a5f307d62c32847b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a2cf1fdf9b98c0e637b917ec7f21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5c657d453bba0fea6e5f81b4e4e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ab07eda844b341b71456a89ed708617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae21b82dbc11c2c9f2da036e2b499618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad92afa418765311aa3a1b149abaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5704412bfca31bb2594328e1b18e99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d68d276cd3ba2bf0f5cb0c45712875621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504747d5f3618d70fb2b066fc1e5bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478718d86a318dab259c1fba24e9134623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e90c5519f64b3081b38119214ddb75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93108bac63e24a1ba42024f1a33012b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70161f2b5bc83d09ee5baa169425497626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f032d772d7ed9a1f86250aaf9043627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56048d78e4a8f8d32cb2a6e2906012ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e48ea6acf2f811ea19a6b68498036629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4baf1aa7cb90c682db7aa07f74b28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea2a03937984ebae39ae82665da67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43be23fecc503db6c760c08e62a808632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb1a96e47b240c2ec3eae547926c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f40d817fc80427e33a46eabd49b42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2852de79fc1d47025aaac1a5836d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82976ceb8f8aea3bb3cc2011dfabd7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc843057221d763301462273c1e81db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b188e1b34787d6447828b4bae7cb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b0e739f0bee52230eb4a78454dad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b9c6f9d8f2d29a16fd420be67a7b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e4ff4039665d6b7c0a21a60cc36b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbaf5bc2f1f33ccedcdf47ebc2e57d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81ae385f74bc6d837fa9c06325079643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0c9981c70fdb802c92a89f083ed46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2bf355227408c46de18712be7f14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be78a697ff7977c9d9ab8688434b85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7731373eaffcc9613eb2f1ce45cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e031ebb85f183d2dd7222e76c234c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9723fba0ad6373a460a2dc2adeb2f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e5b9083f503ca24e566c92ff070b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207666063cb829f3995967744484ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a681ef88065df167cb2c630d5b5535652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc7748df43bb369dddd89613ff134653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8a97ecb8b26ceafcf387b0226583654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068476c9ad12571b17bbcc8c115ddfb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840a2239909b082997ba480bea957a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c96ff85fe766c17c3f366270dbf61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538225ca7d4f72f2d93d5b3697b50881658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412b6c778573dd84524a188b002ca07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb75e9828f3978216e81b5beff8e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a5a2dec120597a4124915da2d5d9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e716c886a589a60642321c5bb55009662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf4f44a7548df3c985869bf226663c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6566eb3d097124c412fc730ba138e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8bd46093c85504d104356262d70f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71d7547436fa1bfb5100027adbc4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c5d4a7db2a14b0fd3c2fb417d2dab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1392ff4681d62429deb647a0a7da7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74103403fc44682ded76adcd6a650669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e89d6b685939a8b6382581d5b29e14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df65529e6c1b7d242bdeb933de94eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1299a36e3c6b2148e199ac19579f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4478b379644afb7e9e67fc81ceb5fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367f6889771a6964fce780887bef78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62d1534634096e9a56d1b3375f9b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288bdd11c527233dbc18a0d12b5455f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46b829cbbff230f980efb24a40226677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1de82d2df1a478496ce25c91a588bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9723913e523e117295c466029ad79b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea282733254bdc5abf43ced8b7561e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd8adeac1eef763d242a58225efd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ab2936463739c556526ef8cfff1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d3ba29396ab3671123e627af28fef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235012c075682a9852bc7dfba72c7bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0c7a36e3ada2c21c20449014c464685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f8208ad9d87ddb53989cc4cb20c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357334d40acb6c092f0ab9e85281de27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e83cc8e5f23d95b90973d703b58d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9597e6c338db965108a19bfc399b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98aa9f4413c9f758011fa10814488a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0fb3ecbc3ae79b8b33d142ae71d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873d265f2b4c092fd33ebe2079cea8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf88cb8837a2d18eb7781e05faeb05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc90715b82494fe000779aa5dffc63c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d730683140d3bb04ef531cbb45cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dadd9b05db5d958ef22bddf9400323696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f9b34220a0e850004d6a70423286697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202cbe9657a1718478c6c30b2addc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3caf186ba357cf1c0b8ae2e96ebb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3fbaca573e10a757ae6dbaf7d100f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc3c62eb8b9c8aea8447a6f8130e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9d8502f97cda3fdc604ae02d98e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d23fc070f890a863af93ed815503703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae43af275b6260078d4ced84fdd9e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ec186cf8bf195ddce050f4da42f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5cc19e5edb3c6a3f2de18171c7a35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c66431063ac93a3c521759da81791707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2c2a56e79e62bf22657e90a8e1b24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef03d910ca7b782fa7861948ebd4d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea3447c436f4fcc3da94d3e24c594710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d35360d1055249e021c5ca48e2bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f91cda286e7fef4bf264f3cf7acf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069203c31c9335024fe40c5222a6bc29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86408f1e1f36c8cc6bad58052e923ecf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b33f30f36b3c3c689628af471542715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808fec615b5e28100885f55f16b2d31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2cfff42df6ab5c2bdfb6857f94420717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd283577a5b926c043d620603cf248718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dda517a839006143398c09909ec69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33146366c3ab8a7183dfc53160c3e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd082622dd394c37081dbee704083d2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc82f5f002e162220a3b88b7c03295722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f97123b8a407f378bec1d0534c2ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d1ed380510630ba343052a2d4bb64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbace548c94c6f2939d43347f7d26d2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a32549c66e5968b2f5a85ace60f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140c6968a5221b9803dd281f75cde74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1ba47348e2272ffd255637c23f293728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3f9d352d76dffd9c338ef3f75442e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d1c436788ed53121d5fd75cc6e04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff504857005bc9835e73530c30e552731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9494cb2e7bcc1fc5c361a765bd6363732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc97f94d7a7a93aaac8f20933c6ce0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ae4ef0b106fbb382bce7a025999d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e315062c447d4645a34d5ce1df11a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ac0f2e24f5157fcbda03ceafda134736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d021e09fdfdf77fbe3eb8b198ce4717737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee407e92b6e2d25f48d8342bfb8b95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c10049df45148b56d20ceadc3d540739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe73977d7a25a94279920ee965aaff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4c267a4310563f7349a9209420ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad68b8d1976600540d620731eb238c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a7ba9d13c71ac5c8726eee6a756a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19bc5c3eb0c9b97f83aaf250ee2676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbee71fcceddfc21c2aa87848479a0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f1afaa807bb676bd9f5ade268f3c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2808ba55ed4701def5bd0d8e57f43b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f21d8e812b2d07e8de5e2abf2aac0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5b64aacbdf21e6fe2ed6c7b8dcb0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2895c46a622b9ffebc50adc9d81872750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915f839d0c00aacf01ee44e31a67c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc82cabfe4028b14f7180598cda91c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487610cb08abd91bd08a05c7874761b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197052666129a7441635c1c56b31734754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0db944400f8c5ae7150029d41a22b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf2e55b300cb3cd4293ab3499f0e88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a28bf0cd8f0857239e71af0f20cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88269d562dfbcee3f78293675d73a579758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46843b82879a9c821d91354fc8213d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de7e232236f1bd05e8650a1c872af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740cf628b34666cd716768c298715c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beab0ca4213934fc31fdb1350b887f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca6bc3e08d4f988bee86d16ceacba1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2fd3c4055bca4a665378566329dd7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01ed200dac1a3e0058e775f39f537765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceac7c82ae39da1648f6317284fbe6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b20d1022f274728c95649b8c32311767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>