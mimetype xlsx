--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b87b461304717a3f7e9cb996866dbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db7ff3990d48856dc41d383eaee512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f4ab9e73682cd45a567faa30169f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb785225cab798ac133574b58c75a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed20eb97ea41aa69cb6b132e9d1a495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031febb731353d8f3c772b8e9e077a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51da4f7ffc36f2ef9f7c90d9d7c14c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe5acc043b4bce695ce9bbb58134dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b5d5d309adadc0d072f10c5263499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d28e166533cc1a9a07476f47d4b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c59963cb2f11ded4fa890c5921817511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9035bf25b154a2afe59cedcfd52c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717378f019c09a92034454382a179213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024ac85a7e776ebb42ee9b23fb225314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4b732c79b2817a497e3ca9b7df18915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc036028932392e1f5f387bd40ecdf3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c7771763465f510eef7518acebc2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489d1237d54dbef04c0587eb8c9ffb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34274cd845f48c9902a29ec2ff32125419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49325b3b3ad2b762194e89dd896074220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082d40292619b38d7d8099f2f0239e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a18046ae092b5c1b96f1956b1cf3c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c3c5d6ae91355c18e695c40110f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14809c8aca836e1792fd1acace835ff924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb06c18b50b20f9643e30a0a2952c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99637f0b70655dbab3bc84b66903544326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d73fc23d4f08762ac29b80777cc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7120569b64f04b48a1b1559d77b0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4684ee48f13cb0d80559b1b6210c3f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7c62a7ff018f535d2e14b988315430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4acc03116f13b93763818a7dea8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a76281036fe63d73cad7f8ef8a38c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29224272292472c642e0dc781ddc26533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9ded02dae769b4a09a6b8a215d8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4afc5cd9aba90be9d3e8547cbe19435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a32b4297f05a997e2fa4160a84ed3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead8d531a81afa80982fa21299d08a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebe842657c93004ca40c9838656d1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c5b86731607853c2ab03826cb33739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce790449b54bc67f1288378f8506cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9b0233d5117765058a345c30407da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4fefd8c82cc0bc9eab36e6eaddf5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a6d85acd9f595097843ff5280cacc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149be12be89786d2d8bbe36d5b353444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce333a0c32fb45da1cd384b704eb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d973921fa0c80d17dfbfc44a92f48446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c7f316b0c690eb2a5213c8ee37e8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a63e150c3bb7b9b917a5b2d1ba5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d99b4e98e56339d24dbaf3e4a21b3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c9cdd0426c1a9825bd071cc9351bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f94a630acdece6cadd0624a8391f3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939446832fe3d3db19bd805d1bb22a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64acb049752a3048333760302f82e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdf49543345defc4bebc859e9900654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0aacc3ae0fa2be41dd66c115e501a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75139925ced4f3cd161ee4ddd5c645a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272baa2589bc88116c9301abdcf5daf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e732207e8d30a1f94f84be515c09a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56c172e540d7c5ebb43f82c5ad29559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d02a2639d0bde74be4fbb43a0a1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f56166bc7d44b29ade9d25e035fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf988f52f6404dc2b4ee19808e1cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae51e78b010dd99453097052620820263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c75f0ffbf040923f24fb8fd97b9e9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9929bb6ae234e32507ccdf96395e49b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a00e21f01d128327888ea2edebd19566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c378dcaaf1de062755da772ad4c0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7c1f1481b18b69af057db5b1c65168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65aee6de314fada314b162e6fec6e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b264aa6787ea13c78b4c2c7c816b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ea599434efb4c7171c248673d93271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016acfa86d429fa580c59f5e4a1019b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225577f94824c52e56c18819b20792a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf40c5bd99b55bf414dcec58ab07574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc5dd7fbd073a9769cf4f3fb9613a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c273f7c5010ac247afdfc9d5141e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddab62374d3e7277a2c399a952ea0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8accd965796daf25050b11e34d7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94298e27415be89a7f3f3af993b4f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb925d0c6b3de38ecd5e95013b4d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec803c9f2cca13c4f6973a2a1f118681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf80f55a82413e9e1a9e8644e0bba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54c3a6b3383d21601a89911cd6493d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6182618f336c1c8a5836257d5a21884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47e6b6b2dacd25f6d1919121a0e3c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9fa5840bf437fa388ec14f47a36d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37123d8d7345827f3c9b4a5ad81d68287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561003f7f5439e0238c440594c53e4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e851eb1e44fdbd2c09b321131cccb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe36f4e1a9d9364509cb8ba2cf8a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd1eb122031096d8493fd569e11e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4a4398d4f901549749ede2d4e48592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b406a0c17ba83c6a34576b7cb704a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebac2f7faf81ebdde9b6d848d72e6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253adc3457d983aea990ebdaf6ae7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007444d2b01b36e25925e504f60531596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2968c49873e704640df62ee2316a1c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416fe158a196caa1743590a58cf9cee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c1aa6000c48c1eabfda71b152f1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452455dd39c05dd2223146e21fbc89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe76963fcc7a18c44ad4d40e1dedf4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d0d1c4bfe298ba64cf83e8105777102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac422c3e294f0dcdf4a04684ae62ebb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070280763bf9b347d5cf176d31f47dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3cf511969d06554ea77f0b983514105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145461e7926d04df32a1c2fe268c802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef465eed03f9660341999f144bde82e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff7effe9d6ef00ede30c71468c359b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946bc3e4cbf40f3733554229f9d1d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cad6f133229962963aa6599973f80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188bfc7d8fca938cfab7101ef366861111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7418b7579eba525081d44f90889592e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b0eec85ef4abc834f285eef73a22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b771a2f226b9e7735f88b7a454b71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066db4f8860b9cbe3e4c06b4f9af53d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319b2f71d1ca891c46f54cc3b53e32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ad27e5b082c24664865142e76e2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fe68efaaa7a3a855b2b039a06b11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c860590a8a23d9234e93df82107b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ded568cafc68a57346e90855484c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ecc92b177c1827b7f2f7047b8f7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463c090b9c032219817546a68f27c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6182f2fc2ad02dc54aa4f3012aaa3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec855f08e59ef45c0f7b14dcecfd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e004f36d2be161f97076baedc297125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cea5996909f8e1acb10dc400c3895b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbea5d0926a3a5990fa25648732bc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52afc0fb954725ddcbc179be542f96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ecdff007d98d75fcef246933d157f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927c5432a0aab34e63f258fee1a9d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227ae80ad856d39258ea582d0ee37ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc59ef9656e1dc2df94ec10b13703132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad6f60c71d7f56deabce378996f5b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0b67d5f63a8d092b30ed2b2c2e7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3990101de68b4e9df5c52ad834c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81834fe9936e0c7df84ce0222a5a40df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bb047c5f9c9585df2de524ddd9c98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acefa65d039215502b4e52d20fa2350138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee0c73192c2080e64b2d38f4c1a23b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966b7d9544f2c26600586889cb6152140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd5586f8fa1f3a22e1eba0a60c817141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95740eea8605360126cc5f80384c471b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b8507b74620455b83a851d64edd7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74e9ade8ca9d21eb12561c83b530f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd370052cf8ec919ec464597c176b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4559646d25e5399f04c7536f493d72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9ba8dffc22cea43a8f265e08cda1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01db9acdfe67df8f1513d015b7660b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d45f66eae0cfcc6600e533999af41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474569953c789ddcd7c82d9a3e364daf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538df052a0048d60b03bb534914c896151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e33911e82ea219ac4275114ba4ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef9446425e31e81e47a36d94abc94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee3100c36bee1fd91239aaa00ee7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e685e7f4d24da9c0a0868a61cc192d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432fca9df7a2af2e941b53d0f0adc48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925d0ffe8b14f43d51082d6b54512a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ea17c3e23bdf139946a5eb762db18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345a39f304b05f81aa5f17bff280553159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34997f41e5b60cd1a205fe08eb34b4cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a21170c31bfb785d161f89b751d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41519b6ccbc18aad2759f96f6bbd0680162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f95e785ea39345b35ad57c19119c22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a128d09af960bcd491ebeff9da90241164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b6b64563e9d38a20135969cd2fda9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d353d751ee5022092f234d4f4170a37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc5c5dc22ae356c30907ac74fa24ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3c5a40bf5cee2cf5e9309a4ba7cfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52f2b86feff7651a583bc4645f8831169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efe44853cbc13053f40f8c3192c83a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e370ba40671f45a0298e789daf3e7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c65bb0de0cc0264b3c52dffa8a850172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6575bd627770526ad199171524ac2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214984cff9bde09877e55ea1cd6a58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1126f8c228992228399e6f3af521d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91680e1974b1449eff4cdd70f06a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd2f574e87208b1cf281beb4bd6b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a0981c98d5e4af72a1bfc47f7b74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef87e49fb0a3da1e96d985b85749dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e881fe30033273acf4ac6ccc44cfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a192c14521ee6ff3ebe0c66ecd52ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef43207f2a14f787a2f833517f994182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd1b2d2eda8095ca921f53bd59d4c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db3ecfa364db9c5f0883fe0b61989a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7f2126050e03fe7d1dd515bf1e6ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ac42bfb3bac7773c236cf95be10f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275467edf60363d60f0b9bbf5833970187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7348fbb372058504cfccd0c6c2f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38fe405693da8e80a1f680ae21488189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ccd792271ca0997ac8370538d79c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a66573c6eedb65d36f9fa85a8946b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62a6da021ed569d6fc14da0b52990192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc18ec3d09542d579ef2d0010f83f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b64dab7a37f084994ae186025ca7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e1c59b7c1ebe4db9cdebc34d27d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c96dc95560972b0134d8c3fd7d2aba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed12b611bc330ecec1a304c0a17552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a030efa536422f3c651f9fc4cbd6868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd655ca2cd9d4c84ca692f31350f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfd600fb3df58d27f0e068e01127de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cbd7461f3dca23970c5431a9923c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6131deab5934430b9fc37d346124f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2009dc53613a78c348adda8707caf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bc111ad6d52f3a902d34ad5af497204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb446910ab6999998f0b276816bdcf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d95b35bdb0de5375b8e6fdad10db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e45b2afed6191384bd02d4d727f60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d83289a63410d861c0a4571abc04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526203f3142516285ac6947965a522209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360973134045331ba89705744971103210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b96a0bbff47d35e1d41cf89adc1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a552df03d0d0722c068b15a56a76df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9851f0dbfd7b717e8433c97fca2c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188993abba93b6c6896685027d62e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ae3111a536271f8fdc3a66c5f923215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff64b1044377adecc903e9c68100b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb72537e7d83a04bac6b39ef2c692a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0328651828e0b0275930602d5b46c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2702da65c97ffa8c34b7411dce71a5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f34f6fad04bede1853084d3d560e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf4b83257f1299581810165684d69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8efe645b9f711e7fde23548623f1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0bb492a3ab1dfee0f180022abaf3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885312535f434633aba80f08d0f64e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640eed3404307e792419ce553f20e03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14790820f6b7fbcb266b688fcbde7fcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8902f306b39be40430dde45002ba5bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b36340e2432b7377b2e26bfb683c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33138ed37a25e35ed17a08e21d9d642229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72739c6d6a8559912895d3fe0f7534230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527658ea047af28d8dffe2cef56a0b3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0edd29e709fe56ea2161af7d35784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d238077c064741800bc3e3f071ec2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741464b5c0b85dc926485db0d428fcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fde5b0a9c2caf7e984705614cbb83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b861e8187ff21cb63676640c094e2da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02286ed45ee579716539f2c2d779be5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed2cf3411f0bff77972487f3d0832238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bdeae7867caab8fa8d11fc5e2f176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64733ef53ce249ea268f05dd43a09e20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d808df9182bba8ebdd42d2190e62b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7783890ff1ad146cf4e240753ba7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9975256f0d19d8f62aa39cc7ea156243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab0ce035ddc0c4534f349fedc0771c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe3168763c7a6bd6617afa45908c14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b359124230b7fe221539dee70fc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e16ded73cf6611d2342b39838b6d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f2bc077c31e104156f1244ab1ccc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a947f62ad3b19c90eaf9c0ccfcf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14491c1f52fdc217a9607b07412f48e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e58d5c29da1d5f1755a4f74c6608d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2981ff664e7fa562936f1d258bbb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfd54fd0a230e1a64064c998e764ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6728ca98b8fd48bcf8602b7f0ed9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f1ed74704a50d72dfb3f64513651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3d14bf223905eb350aaa8385844b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f24c3f7f862205dd772160ab2cc629257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83745bf58c98aff2ad05af74074b95c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7093aad57093669c93c7497cf82121259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46094089623fb168ed05076e5d1292260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1419360d4aae0e909c462d1350b2e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bb950339f998b37c21a29b3ec5880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5542fe49028c3201b16aa93bab2069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20637861603a4b80b0b2aa42d44c7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02843f0cf3723967eae9f9240efb25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a418de8ded0db287ffb07b53df2387266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3ca4e2878584a5e62824bf9a61d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9264d85ff21d08f6994df5c0f384da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15839b731bc0ddafd393d18caf937035269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4440619034c67578eecd15b5ecb7d12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf98084b9a1bf52499e828718e6d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e707a96d585269c9d8ed7c9d96b144272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc34fb8e65bfdb39f4af69960afcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afe7f363e11f1aba2023fa83e8c24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e32071b4a706a84abefead47a9030275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842807c567b9bafc77ec324f87596093276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee85880fd6ee5e17c00b38c704fc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96fe4152e759b92a9fcf969e0aa2d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694aa60e6c7b6d798bf279b50871693279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fb0aa5ebc29788026d06160d0fab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85d629f6a29aefaf36d24df0cc881281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d24f37255ed335e472d43beb973e06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fea22aabb9ad5fa5a5d7c78d86f90b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f8bd0bdb7896768d511c546460277284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ebc5b1940282c242c644c6bb77379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eeea203e23b7fa19f681ba4c45c3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ffaef1bcbf8519d454ce870cf8eac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2473ef49cff22902a72d7e4e59ef69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33bb8c007474c039aa49b1cc783ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398bce9c1807a4b51d74747d94754c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44af707f496f21b99f3e7a3feb76c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c7835dbc4536209b107e9d095e7d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a947c34cc68158575fb7eee64df0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd25079d015a2455ab2d374f196c1ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad88119c11fd5f5d1d6a4d66ac6316295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4f3c5945f81e6ffe2cc71769d1670296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3d2185324d2a6791c2d381665f94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e1615f8074c38c23d8472591e23ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16246d66dc84651cd166827667fb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733e5afd3f76850051379129f04f25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f65f19476cb231d4c5c8af5380060301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc900615b80c8bbc6f1408b58c2ce5c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2597e23fa6e09b20fbd7a3f4318197c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b16ffc8736d2bf9baf8144e3492c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22500eddcb83756d28f1b559cffa40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e931c3412ec2f7542bf8d2f19aa36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f7ba518ed64fa89d1089b161a357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4f8df16ebd127239a4a47df484d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e174dc812f806d7851571bcd291e87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec80c841f1a1a0ee2f438f81e441c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2cde8fd6cfd4d27a770cef52ea4bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8585bdcddc349fe406599c2e5e335312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ec0a09f480181f847d00956ae722f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e5d6d296b29b9eb64fdd311155bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a7a86182809faf7fa28957c68628315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12905778dd8665d8a43ea3a3119855c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce22355d1d0fa8098b4528beb7788a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423818b15e59b0f45aa6a915736c7f55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad721d4f6828501203e173d5e941bc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5e7ed3cfd986133c78f982900f4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ceba6565fa48da5d2e7210eef48ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e295d42d7803eecb82f380332316f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ad6bc00301e2e3a44ad37d16e22b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243290b26c5156e3c8ebed72795cd33e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45443264fd06140a8987eb8033f7a9a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2420a485ea344b53675b9d9846253326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52608988e1f655731df5336b8b09e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470a50b5d677c4b371c13773559450328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865779e32252594b18279fd9206475e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bfa4a288b81506b2c0c8e636979dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b28b5ea7645b196e3d8473e5edadc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001cee02baf1b11bc1a2557f0a38593332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a610571baa11449f0ed07e69e986fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35301a30c8846fe963734f07fc07441c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a563242388588806944194fc84b1c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921834e86690f1fe32067fe67482aac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e6fa35b52f4c702e3b4a1c0d1f47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eafa0cf9ee8c21968650ebd0b00a79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba0b0c06117d510a9f98b6515ab17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0730a3507703f04d823c80d19a5391340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af2516647cfde3acd5ef137ce60072341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcbb22c94860203e41cc761a1dafc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88e3c8a143df32d70ddb308148d50f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c6ea10d791fb1409661f2665ddea9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49764c8e83b2e10c7c15b52a95ba64b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b94b6c0a8d195dc9349a9ab58a35d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234fab20828469aa4ad59f4901f0f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d5e73293967075c92e329d6b4a4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0adf3ecbb5338aa1999f16f5ef38a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4764ea4e682ee1853e1eb5fb3b332ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3f1dfafb78e5e62ab30ee6cb39eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041c1d430fa8f24eedd50f67d78dca4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a77ed81f649e9a7d16df93fa5fd78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2819d15cf305bded5d25b76aab159c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704ebc323222c513752cd6cfe6788b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd3cdea9150bfaca677a837cf84ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908f97503249e9a67e93b4c6a836144357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b6a65e5368d9c11b185ac276f5db8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1b31221b97ba3c11dca5be2202609359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf51a6c4623615f1c6a0226229284360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e48cae8d87afc970109d6508e36d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767cfaa1b4fb362a591e8fd994677c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fd3c9c721eb9b2ec43c0a52ce4624363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc0494b34d4f6cb3b529d2079febd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f2f67cbecf8d458a2ad6989978dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee9bd106210f5a6c1b0e13bba42bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64f7539558e378fbf4164f12936db4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958b742985e5f9c48b37c387500832368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1175638062c4aadf6c191eb8d268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d719f9c0d3a6d7226487cae51641640370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd24e1da13641a228c1f7813d4c53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae71a9beefbd9a75b763399503279b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73383a3c93a67814f78fbf2ad15eb9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643cd53b94ab96e51692c4581499547374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb59b9b4ebd92caa0ed76a411b08735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed312585733038bee1f65a88f18d87d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55aa50ac26149beed7cc5893150fba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53dc35125767e1841003d37c3a9c6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba456e11db15867a16f986d963fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd726d4a4f230c4701b518d4c68b53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a23799fa65cdcdae93291b9990b188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb79e361114269ee01e1ca9eb70ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae11760596c4a157c75ef1ec42167383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd597ff8682ec78f8a0db11c36f2bf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a74277ecba4525f0bc1d665605a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654ace99e25148cf076d7942052efd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f221a3fe550f94284e1128ffee6c77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c768429b94347003c47d50887e1fa5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8143108cce7c7738e233413d35c99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642ed85ead18b416b9f3dd5739f775390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8867bd59bcc59153ba4644a75a1fb13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6536dd8c1710a32f3298271a1aaf44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24301f42e33814c87b6c1e95cb598393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0dea348dc9f99f072c40a0da15382394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286efea0fc5287cb39ff58748ed0373395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da614423b332bc286cb809d8981ef66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e707e9f09807158b589a3a3ca17532397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67afbfa6e3bef230da03dafcaacbe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6402ba1eb4eb1c216b90f08b10a64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9c788bcf20d6a796ab22abe53f852400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d643eff4b0947130ed4ce262a3ff2bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563701d905dfde33c1846198d2b4476f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a1a92ab4109e4d3f557e981485ce6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384aab39b93cdb98614f85d307d6a9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ab75f42cd5d1c0c039542467681b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d32521ed0abb7ed49181038be11fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7415684a261b027382fe042974b724407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679fb696b368079220cd7f7ab0fdac2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3fdf80a9254525b43d51b840422b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd90e9136d6b43672cd6d1569614e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353439f8dd6573ee2503e8cb81f236411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde797b258681b64944ff956baede2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15b672bfd349662da689b329cab9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877a09ba543979a41dabf93c6383dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a4b7c164f6d3cea6ea48f3fa9cba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0353a27bf65aec1bac32cd656137416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85109d08bab193caa7a74ab1b4a8faf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d2ab4098a9817d18335abfe5a5e85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d2b54d49b079b7010fc84826f8ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dacd904bf4fd6f6280dbbf04eb2d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e5302a98d55e5e3886c9c3b17b2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd747990c27855a9619a3e2a2be2b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32e31d4ad12c828a05dfaa4c06e13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35b2ab883b5bd8c66099cdd7a5b9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a6e8705b7e7d28c4423b2127c17a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d18702c49743f06c95ceb900a14d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e176955912c27d27bcb968a1559f75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f14a19383983419edabaf1dd001840428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050864614a0bfb9a9dadd095a92d1205429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83852b96fed8b6a17bdeef0f15bcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c15ac1e34abaf3647d7fee8574a854431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2e196e62f07cf73b78ab0a73da6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871c3ba0813dc205b36fac1a03967f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb8d735e71fd08ca9dfa02348d49f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535050a9e2a5d56d5061b6614d899ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d711e1c8b02105519e096b56e1379436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f87aa14b35d80618643193d99455e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d48949c7939a2b92f487545dc68217438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d383812398ff002635956badbb22f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e188b3858fb171191aa948bc89ec0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1dafc3bfabaf409fc3006a184df9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc5a1634854409fd1e0f54abcbeca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536114009875bc2dd9cf92322e8b65a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc95f6f843c19ef396a55609022bf9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa338a7500ed6aa2b1ae548483618445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749700e0a7080b177c5318e6eadc008446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472ec5d0e5c7cdb9e0f651182d49a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e47614f6a6adfd6535cf37f1ba743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f1e2306f0b870f6f6d69c3c4e811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1e4de60b5eb44e445233eeb5ef20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ffbbf8ac79ea1977d6e8c1e6070f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a44ab3e59d162fbac7c2c8d985c1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbaa6efd899b24dff80f5b509b7a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82538841a976497398e5e58909f33b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af963046b5000d6b7e1128febd3f9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3916329bdca738806deaff30d9995456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f24bd46f8d0f2d81ad9aca25abd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078835749d5ca1c66449766196c0c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda96ecd3830833fcea572652650c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239345fdc4e08d43490e70c8f636dfde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62782206d1ebdfceebf42e01ab229b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be883ae18a9eb7618e28f2b00c9488462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa9b89b366ced7751167d0717c9e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b286226ffefc1461d360debf944459464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d835f9f39c6858e49af58fdbc714ee1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767892245bad20162a0d6bc998d3a4d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca3918e447072b944174c734e7f89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1f127942384b786e22ecf9fb94d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9b22b87a8b6b41ab801347e8dee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2362edf328cbedb918fd5516f7d4530470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada80aa6a258e7bccf6d7111a364d570471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2895e0e47dcf7935d1e0fda5a3f460472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48a613f1e11adc08b02e21191a047f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debde52d8894e204323941903361a37b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc358515129031b7e975f8f7d13d62c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2267922b7be253ea6d868edaf888c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f96ef839cd97ccebba404ab52bd905477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6d513959a69b262bd719738b62b24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c55c2cf12cc04830ee2cf9043991a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f04866d81257ddd049f1eb62fffe4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ddc98421e2bdf57679dc3b2952d75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951adccc78a42ec8f28bccff35e3615482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559acf04b9995ba19552119183917b5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9cc758d77aa3ae96df526993a86c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c02b0cb4b4b1cb34ff6a974b65cdf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb6c492ac8104fbcd050741bd760e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7dec53b08811dbfb48df853ba0cc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf950d3c25439e959787d4ab41836ab8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9d7a902744303beb5398971cdfae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc0837b693031d7e32961dce168022490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef6a5b1778e9aee77b8506a8139476491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c24231b71e174149184e870d29819492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47fe542fafc3de65be9ca462eeff96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638240ff00d6d84187ebf671e36bb83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980d0114fa18e2967a465e44b3e9e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406462584abaecec16377fd3fc08e5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4562fc46480b3992eabc2559df26d06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77213266be394373fb6fdc87cb8458c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c244621b07e9ecdcc165a1195b2199499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f5d473edfcc767cc7986140f1a12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cac31504d9220e4312bb5100e63ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7540626e5a51ee3163274bd68b48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4196e8d5fd5c114be2d69bd7c934b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c6805f303634d6dd021ddef420fda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a14a9ced3c815b08bc2bc694daf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141602cade0532f2e3787272be8f703506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bcec1d75030d6d1919af50330e565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529bae5f6eac09d8df413eab9776d00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d7ba6d5f776b6f30927cb8b219a2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ce2b59508d1a7a22892628fda6f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b14c92bf93db5053fb2739153dfe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b756a634a0951d167c3a4c4550e44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba29137078e38c9ff2d3f30a5d235513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cbedc58f358886e97ded27ddb248514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008058f3523015c278ed52030d2f82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d859384a9bc053a95dad716445701a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45fdcf093a3983e9f3fe2f71c3f73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e51663ba69d88ff1f64219500a85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fcf94e0905a3163c6e57f9d96f408519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39d76571c7c0c1229f1cc8a5dbb7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453943b9fc61a87648ff35557c6e524521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb811432d04436e03fccba622469d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe3a092809ab1b0a1d84d52790562f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95dd151674161e05f83c738e052918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb542d3919f4249692c1a3c1a207a6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d85bf9a9dfc392f6fbb9b2bebbb7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b38f3f1994b1fc1d4206b9814280527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870fe3537b7c1e3be10f6c1df399462528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53589378ad2da0eb6d27dcd340f4cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99892ef2bcc0de64f058cbb93f466530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53b761aeb97c19048c013f7c66601e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a076d23c09b0c63be30e665e508cec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b92074cb68ae37eee48b2cb3678e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe3f30dbaf80ac536d14fa815a3c2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c545d1bd8f81a5e082511ea5815ed15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7618fc033e44f323c8d8a82b75bbe6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66dcdbece7337a95334b4a3f58e7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56287a708e6bacd88e161f1ade0fdf2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0ee756b9bf2dbfdfb66530998247539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd1b771517f9b88d10f324f33d6290540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55714a5c88ace3119cfaace728c5df3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd712ee3e4b151218b07a6d41d882542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228637f72b8393883b339fbcb92433d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412d9a576f8eefb6d17a36095e57d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bfad433fc519997ab93638194e49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4295c391e3dd01d489d125f07c3e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd4cc1507948854d50a3b721b252b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3654ee255abcaec2c660b930ba7ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cbee12053495e9c779813ab804246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba26f7364c115debe876fde7c413e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c2126c564b4f023daa91142720dc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f82dc8d64701fe4d191bfe08985031552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a380e008e12d409e813b9146ab4359553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d102a8b560679bde1aff0a92c2a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7ccbf06739e4f374a35eb7150b5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362481c68b5efc8a6b79869d1a2e638c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c30d8192ec52fd846bc5d805504b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0631f34f292032ef0396827d53282558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a8bd2c44b65f0b733d33bd6123e15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ccb5a21c14e59640055992399eb4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e6a682b13fb6077e8db75aa0e93c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46788404f509b7421d27318ac828a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f3878462b95ecfa293b19cfbf633563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f985c993609e24c982b5c982849b54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe3c6ea99cac57982bfe903edf6c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e48e75f8c57ee096dda4d1f48a0ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c4c9edefb0042023f717580ebd231567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b09549113c33eb4750ba7e66b74e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450640bd85ee7175e883c9fb786859569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e28bf2c3851a0c35782c90dd95e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5269a021f73dda387240a17a104d2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af376a1d05e166b97aae8c0035d6166572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab606b6bc2a08518628c4bc75f022573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7724155354da0bfc5f356a5d175ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff444598b017c67cac6bf86f0954e50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d41a2b900e430954538ca666ef8a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866bbba137686c82638ee4b955c2c42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef91ea7d63d0319d8a8d930b2581ff5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97946393ab93160ff7d7f82abbb805579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025fe3b5d42da11c53d5bcedb221bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d781dfa563eb4645b2efdaad9908cea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac1e945a2d0d54037d072ca8209e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c25d567e69b4754ade181f7103858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889351399343ab8ff46791e46004ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6212a83bfcf3d40abe88e375e814def585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b5ca9fc0346f32d9e8c4ec92421d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13550c9f738ffd495837d5a2ce3a553587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db72e4ce856afeb3f6b8123b6e89d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37ea81591b5f18fad0c0d09610a9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea751cdf8d2382a16dad41ac106cf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e39a7dda5d3ac172061c0d8d0314e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc4984f2eec46192493bfc472ceefc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ed24578a7aa74e6dbc4fa4cb7b38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fce3e030df70795bbcad6680415340594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7b8dc97fdfa3085e236b27d3d877e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57464d868a2c5d526a58b034ce7db5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3897fbba1b764c2b9fef6d39bf90b59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9762ca71d8e11ae50329ee5a4ec59bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99272b24dbf806478f8bd9001a9140e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97f77ad747999bad3e88876560ecf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a0136840e3646b79ddcfe8f796dc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab102fbd7081f18c514ff8dc6d2ae9ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce417ad92cbee7ca0948092b1ca7190f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc5d51c8f107e0b9493c322707fa01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed2ffb8d42270f8db416addbf56e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849b73d93be4dbb24f259094d80fe5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4efe337596da1f9a40397cafbde4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d4e46d7326cadc3c96d0f95b2a08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773e58e78b2d775e9e1c4939857107609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147e78b93f498125599d0dcc5d3170610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e831093405fb90ce65ea3dd4117771611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1e28c161c9221a053d316debb8fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1985cc517dd8bcc015c2e0ad40f22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb436c0728dcbb27ba3cb12e014a2349614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ebca4c589e0865b827f7ca886edd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5f8098e575126d80fb5f9591ad24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e5205a6c65406adfff547a171d07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd151a3d66493f132a3c473711ebe00c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b95efd996857561880b395edeb645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb5fa1eed871b6920a22ed1b88bbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85263c4bc04f20de5a1424ad4d90d2af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66cb7e4846a4cbc885eb73144e3b82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a1ed8cc36775cc0ea9eb6db0cc90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a8ca342dbf917ce72390928df2bc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e261fdaf8da5fa941ba254bdb1eb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f697345d5b7231b39a64d7edfab02bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a914ba620f9c096e416e9f33774ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9642a9c19ab81ac190778534630606f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa402163b0162aec598140c8fef1ba0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e023c7b8fe75c43822989b962d0092d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e5dd2d5e07c9e3fed13e85dd6bd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56be379f5a07a267709f11d64f6760632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f6befa59a7e7e0663eff67cf3749633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea48a918ddb6ab12047205d974408634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364ba78e5e415642e23edaa46ec88b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88be9744a8f233f33eb7d1e9cb5c61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25406f7e52a5b82605b79e140008c55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e829de5834bf48810c3353c93f4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e74e864f5d4ad40efc99b438279c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff44de1d21390463b66278ca2522a09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869f27b6e3c0a3315b780645dbbdce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d0b313420dba71fa857dce5acae7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e356888d0faf03e073c43fa626fd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926aea65f2edd843eb110bb679f059644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b65e6c9a77d1c330a925ca223e984645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6724d37ddd0f2e8ac8d0f9df02c15d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff5661c5cfbb4656c30127db18c7f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aabc91650a748f2b2849fd72026c43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8596ea4325030d3be5d6793237c91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f583de420cfcb91cd04f1e68efcaf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda64a1059af92d23efdd796607e96c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb119acef0abcd213ab50f3b491c87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e2e775f218dd569231767b24bddda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebc924f4142b189bd13a8d2f52ec3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400b326f98a2819029a0dba5bffed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337e98470b93c6a834f553cb7f1f38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10944434c0939f0f7d6b560e9f8c60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2bc9bad09704f5685e016c9c9084a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c23dbe81ad9c5e39bc08ee9366bba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0677fe85f26a0016429e037d4fb2cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423db2f187fae040a23dbcd9455a453661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d145e9b6c37821f5fe0c24c9f5d33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c8b5bc2d46009a1cd205a4bb0796663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88953e706927a7cccd46eba209aeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ce8006384a36e58ee4ef3bb5cda4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3134a397540013b3c49ea6d8a8666666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7063f3eda239c80e080ba7adfe943d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815d0f2f40b75582fbe426d2b752ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813ae42a1ee713b116b785be2c0db8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b5f2ee854ed7900875abf9b484eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b96966694a085985230e0bea31c88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec107d8b578583193433d056cd2fdb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1cd8fc56b488e6e601f2341a8052673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc217a358094bb79f6cf9f2b65a117674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa659b283182ad21640030174efafe0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39dd4077a569905bc49a289ab20f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d9f801ec16defcb1af98e6ec89d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2b83c42290ef56ccf78f9cac61cfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2e2af3963a3c6cf4be410b5058f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671615153a26026f5dbd34dbef41ad80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260676084beff10c7aa59ba282eb67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a577720d90496b6986f54074eacbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db90fa20024ed121a5f2f3ad40cf8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a3d9403a33562b8e751bdef8afc3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473483e00bf2bef2f0bdecbf2c2058f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72697b781cf593b78272fc5fd51311686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e4074b383d8866826a14ade02f624687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5940c8a5db087cb6a56bb74c0b3c26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55399ebe825859fcf41f832bb2acc40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f8af158c150508401a148bf05183f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac2553a56000275f09db65bb9c8d2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bfa14fcad79504d1fa76970f85351692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a347a37fef4465f5627df9478c40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe785f41c04bdcadedf3fba5be7bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e90d880826edcffc3ccfa9d5d9f0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077425b0ecff98e38e2b578c455fd5dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e68cb5d12d7523ebd7b9d5574a320697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7a39985ea0d7f1258d6b44e011256698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa4463dd6c65590720d8c2f71f6ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff016b55a7ca2e660761828a7678c68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a39b648fdd5cc4209c522a1258964701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa11543b73487ce82bcc0ccf2c7ba69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475313b22b565b36286151d0d3c62b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4dc58fb6c7a4da2e96e0c0efd5ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be7413f3ad3002932ec0f2079047ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4365a08fdfeeb2cde2a0d9726454706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f221964eefdbfec6247dc8bfa3c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399339dba671fed6a60f51da0ff64a7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf9affd7a307c8107202c55b64c5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016df091d2b1ae63ec20a8b016b855710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c697bf3c258fef0aea02199202ee1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf65c4043bc3ecbd4334e432b7918d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10456ccb643e54688b26a914496f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc7e2eeaf513499b4e4f8d3a2805b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e468df210dc6a514c9060b5dfd1334715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c2ea0b072088b0370df36b24ce8d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b26b513a96ba0944bc2f4666867c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815da1b47db3b5ff12c59ebef54ba85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01ac29eb784a6043e0666f9855c5ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d123fab4fbbe78373d588b64047a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c3bb507ccb184a81eeecdecb0203721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542b628e4a4c6096d75e6e852824d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c87965a759c38f4e285a91cde9be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587caedef10b60ce462516199f50231e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd38f0a6f9ed90212dbe108aaa517b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859dee40f3be29de6703c3060bae998726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de41aae2024e0d52ecec075299e360727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f8aff066c9bfdf7595afbc8d7d15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f86de49abc9d8eacd744c936a322cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b5f32d006774dcb126c44ab94e1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfacbb46c56012d8e621896034e79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2503e6e6f571a12893eb1249736db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87ab1b549e43ce6c4c93bb65ffd94a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3f32880dd673fe3abf24334dc7e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6949322b2fd19a288731c577fa2f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6cc08abfad638982aed5a71c5781a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e25a0d4c9ffc254ddb6ace97a4bde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02fe5d71e3d24357917f345f17fbe3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d810b265de8336447957a13b525f55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30046ee1f452847ce45ef334515985740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844e61b9d824eb5296c90ae47c14956741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968970be78e376ca0842488d5d1e12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784a687f879949fc94305f424f84cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f15c81a100468acf2325c5ad6d8ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1da062350a5ad58730d38e1c6c96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ba715004d602404b32cb5b45c93a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f27d1c7622c02afad8d4bc402f926747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8180b3ec8b7da592d5f0086ce4856748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556572b88cdbd5d33c6e9d2d57ff397749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc41882e9410bbdf3a42562180e4962750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edfdc1469d642c239cda1fcb9f4d7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75216a4c633ab3e899584fbd7af418f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf28e56c3b4f20e7f2a397ad3e08d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304648f96ec8bdbbaee4052b69ab613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca4bd66e08ab5be80b421be0d69038755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d56d2ac47f226f7550705984d3eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84423d5a0ccabbb88bbf7e8eb57148e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2ebf68710e37129f98c4dab0965f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd778a82f07957107e89aaf4edf684759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3a9c98ec1218cfcff5c35c4e0955760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754239e311e07f4d4a28d050a4875cd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca7cb06360fce26f30385c35ae436762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749fb0dab42c3b746089a20c335bf6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196df29e7fac5830cb4b50a38521bb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5820ea2a9d3ec3c00fc6cc7146f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d75997f9db842945f062e59113acc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da174d0a02823b226dfa330eda9f8a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6428072b9252e56f0bc4222a8da1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743eead74d5f06f1900f81dc92a0d1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c204770bfb7fed1324e6e97894d9a14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebebff176f56d002b4094a724b0f40c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd8493b65cdec60f7df49664b97ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbeeafd91443d3f12e29e24c091e74773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f4619219330bf1c447e1d55df38b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea539f369509f272a7d6c3ff2a5ad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4667a02e5b823c126acc38b8c0797ab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91be7a83cba125f52121aee67384f75777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf210ff119025061ae1bed86f4a800778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77207893926fc07a5be4ddcca254ec8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc2e564def3481736007ecdd7d7db780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044cbd40fed0d0772eb73be29097f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570f8c313d6d7e06a8ed89d530518d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d3f834edd971114ec0a4165ea619783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f580b7ae313fe1e276cb02a2f211fb1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d487766582983d3dffe74efb1e3ad2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8a47a56ee05ccce0f53d38ba56166786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eebd41ed3d8ebeef3fb8c17a51ab92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e0014219d40be1d4a22884b4bf84788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb25b9562e463473cdd80dabab68df789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645eab9fb55bd9b1cf33fc78454cf7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbe6cf9bea0a970169abc65ba90dc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1cf07e83226eac77f5b41a6b85ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e5ba82b426f51b1c62328aa7beda793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaff7c37946224e35d455c4775b43c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359731ecc7f2e6fb797178689ae35ad4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f700e25c35b2e98c9ec73ce4fe0c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2503ea86b57281c0473bcf5a5eb93d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb2de7b0c350054cade41d3060015798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de276c97e1f777c4c1f7374f864044799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c19648046f47846d0336e41b32a786800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc08f201e1152838d8d73d23c80d43801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72d158a04fc42be8f72f62fd5398a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84bef7a7504e20ae895bf91d2ae83e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f750b75b7bbcc2772b0f3c111af4b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33029df50b89872288bc7a9526d6a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271e5f9cb86eeca6c7312911a0e70b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320649449ec3b05c691621259325c2b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160d7bfc4d65b915dba418da47cdab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d235c17c9359d49de2b24c1756b3a3d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa48d21df88e51a22360f528aa5c74810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d21ad11a1ded563c2ddceb5a09d18c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16dbf372d204e3832f3edab035d607812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7abb4c526913e0274ccff08116bb3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d56cd57b478963523f70830489013814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0e4ed64d323ddd8e1daa3e7f86b9d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54dde6c80187ef93946df1e77e7d0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d358ab7283a4537519e71fff693d71817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c4348805cb836424dd6cb8ec1059818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2544c565ace25adb94b0563c3acd8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b5f371fc4a6ff008c5c05779c2e71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ab73999052827012b87e75748117821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565edfc644c6cf4cd85eda5a6cc3059e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0d14615ff866eeecabe2caf3dab39823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743fffcf590082ace141126c65405eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1f44456457a0ac99ed95f48ceab172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93900efcd1b6f49d8c6eb72f495353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98529b9e8a39241ded6de13684b754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef501d6a9e1c14ee98b9d4918f8e465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc8e3adad22828403e18ba5f9be236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b332984bb6c71110b18772111a3b7e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c675c90f919f1fc2eb18c3819cd3d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa54bc55b95ac18f35b88087b9df4819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044ff3259563b51231024146a689be610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf2a663edda83dbe7fa543845f53d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16cdd1b4c8bbc7e4699c66a3f3e20012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e9d55f37776005ddb321f5bfacf1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d10632e2645e0d0ec31d48f967582b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd893de160359bb79de34ba79e8b09115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e765616ee281493982b63716f70116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca6e3794c23e825ae7f82061d779117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92190384affdc15fa2c205e4079aad1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aabd5fa3fdf43342d651c928f0a36d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa09c65c6e872990c93cc25ff7c5c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3d2f44e186e3c7eaf1bc0fcc371221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4be2aa183b6c78b25dc175b2a1a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d074b4d1f2666fb5b19de6ed1c8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1e7a9a9e193a6bd094f3586199d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4b5a328a0d94226ff8471c95aa8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381731d2dfab2c5c79d1bbdb0e24bec826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61ec1c694c4625be1c71b9492cecc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd2999d64790aea3df0f7300b7028b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1189904d2cfc8141da9f1ed00e1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32e4b3e389dbb0e063b662ade019430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d8f854d28b9b87c3f5cfda43e33c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d54282d9fc3488367946420d97a9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921704afabf02980d2778f4aff9ce5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a8d8af0b81265ddadb0d793357ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e145d4fd527274d984feb6f0d9bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44cef591af6fa5f4a4d6e0c4a3af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d2c667d4eb0f3053f7d84d806e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b91a893632a6578e4c2d0c603260338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679029ca1c2e5ecdea09146af71926f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e85ebcbfd4bfa7d09d704372c98cc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f881526e73f9d805b5d452df623a1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab6e545ad073b5db20a27dc289202e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55233becacb63b172ccc88c6d5f225a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7fec081489e694827071d7f12f36a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a33ed6f9b2bb22b94e4f46d1b2b3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6aa2447a40f00f18abc3c54e39da146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e54c44d98837cd3d8729587797ddc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f93b6b96ba0bbe5c941b2ab94769848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1ec50986f5983fb14b1cfed9832f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c57700470a565e86b98c629f04d6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de01ddd670408106f40ff74affcbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3f501ec7b50ca152490ed34fc72252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0239c862d1928fe4a835a7fea9d0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64074c5be73f77565d82b30e210421e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34df65c8f2e8e1823d4ce0176158055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4487f4b1f64ef5cdf9d5c55978c21d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5597326098350926a1e3ca9000c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29bd70550c6b3f2c0e41127828ca858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce4da7b44eeda338f7f1230b96a2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033e83b2a2bd46256e3239e29c1b8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d910e392f21072319afae5ade8b17561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6fb07e79e15c94e475f561edf643462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ab4dc66b580e633f2e6470929d7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be452a20ccb94288e8771e9cbabdb67e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdd27b6227ff2797219bf38003add65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c238ad757fc905725120cf5fb0093a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8465c250a24fdafd39d4f4cba6cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb39e8de1548425b0c0f05411822568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1608c7121e6fd368cd8051d63358d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403ff681710657783732629d320cced70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6250d0387d173574e93a401997e630971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ee1676673233e66a845cf2a90ed272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed3600084612d45bd9cf7dbd55ead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07353b2d928588a27fe8e54f4e252a9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d018494c2ba84a49e5144ff39c0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271417baeeb07078d9cb9d57956164a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662296877598bac32223bf13dca9a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c5b9f0f7d9df06dd29a2e659f57c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48bd0fee63dfeaf94b40e75c66cd7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc1504f1539bc4ec92bedb9b6108980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf1ee7e6439af4a773d365a3be92e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab5d46890769b04072e882bf9a1f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce7042d57aeaef703dfa399f014a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a57f0ad765465dfb74c8a7c89081384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2a563556fa0c989c2262b2e85659b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a22ceb1d54608953a5b6c4846222a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357731c2539c29a7415de37ed7f55fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc89e06e7cc5f343143023ecdbda4fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b02a90b658e950603ff976d48bb60589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5806872d2826fe719fa8d54dfe80ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87723acec9dbfb25a675611c77fb2b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896851b814b5febfe62ccf5f11438b5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c5604a37fd5272d592841fce4580e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269db9ed23164daed1e9c7c88880f0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa9dc85d713374cda5f6bc3ad415995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff04f57c6b4df409ec5f7cae0d932796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7db52d24451ca3860a707e51ca0a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6a8d1c79c323b882e3f29a0d702c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6f7a8201666b4d097c20baa5a7c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b434d575b5d4099a411e561720134f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887f27f3111da8af076a93d1adcb397101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae819730341478aa2aa40203de0ba60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a16228828647302a593007a2174b0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec508ca668a07878688d04eb038e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39dea34ef98eb99dceb7cb28ec225105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d66efad8869b9444d33f917353c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db72a10e2d84e23d46cf1cfc47bde2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd183f728921b6d7c9f392147cb5f08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f247b9bad99ef3fedf41d2fb602a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7e23efd41aa9876e32aa35bec1cc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e8039c4e9fe1988f49dfe518dea89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455e68807d6b4c840a5852b39b184fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13238f6fa51ab2c1e7d6983b2e84bb1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2faa32f8c095134a1ee3be836766f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690be65c59e9637ef5b63fbe745a7f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d2c9420e7f654e119f25d0911ffd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a63e89f71b302ba2cb249ced23d5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e1ee3ddf4b308e2cc026e68bd5cb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f88f3349110451b5ddac7c35e14dac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee9243d183f1cfb87dc1c94bd293c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1309dbaf2e842d4d7fb92ba7037468121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd91bfce3e25f3f8112fa2f997b3c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8f20fcfb86000acd61105895e774123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a785daba961692e74592cdff2e71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447a4d70ed12f67faf320a802203cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59e6c9f469cddd9379a7fe8562cc90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c5f7198e8940cc8d540b01863872d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6aafe7b5d9866026b79cfbafb60b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712e132d4e4821cde2372e39c3be0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554e1506116cf904ea77b668cb8689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b1b1ce340a1868ac9d31b5020a5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9678eec68f3051b1ce1dc8cf8d1f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be24981edbfff50b4b285a286dff3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52eaa3496b44676aaac3b2478be8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f491a90e71b62c5d1b6583d2be5cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42080912384f9735b1f000c02a0a09f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6c17c3fab9f06e1c04a940a40348137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651844ca365c1758a0e09ff21bd3a8bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d349a61969448dbdd402132cf12f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326578d7650dd12bf4232fe96faee1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a010d3b4e6aff39c7b4dd678fd6be7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968258fefcf82c073aca73f722f8cc51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a651e14e4a5edea38058bef269ef1c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b427a4f3c7294b149e5e633174b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469434403ad16764745f191fdc8d467b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb0e6101b5832e8a5742d95c86c21a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714159ed6c861b396b6781b751548b36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4d453f894916312e03a4c36a8401148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a302601241cc373d122136eb0485d2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e57a68b8f3229d5a031cbaf959830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225fb30c53a1a10a04a9d990cc34ab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6efe96e26c26e432befa50588eb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e698bf9cb2f2cd63058234e872d7d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b92f4d15f1f64fe59952f6f60461154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6def00fcde1d6dbaf795f112d86c79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717c7c6fcbd35eddf5115f554cb223156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51ba626791a57f11ef74f3d64bad6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6fbdd3116c2ae82a94b577129a41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc3ead50f67f9833bd64b90345e6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b91c7888586228d7e0f143391d793e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2943420e7801dd9aada4321c9fa5d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59176accc0b223686550ea8911a8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b0fb62f9e149e46662fcfb5e6714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb20b4ecdc07466bc5a746f8011e8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebe4b96e6d92eecc792f2d7240994165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f5b89d8cbb0d62be7531dd0eaadf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bc3c0896d115ca4d5c9170449082c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d219dd09a408b62ef8dcaf9f8a2b40c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17c9a20bd13ebf64ed26d246445d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e8c6c693651de0543644892847d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7ae8e429e251f849b2bf720f43d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d5706290adcfdee9d2627fb135af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f036716b8eeabf3e6e40d578f229b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8ddc5bb466d4f055851ab15b82cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4421ce9c2a6b452e22a93453ed55069175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc928b81fa87c4de9e05d321f9677c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69500cb84f6fc3dbe2349ce205a9b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2ff7d3ef7622e84876578f47c045f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6471865fea43f13a4cd0d61533d25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a27d4f0ac503b30563e7c676cf537180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14175fa8636979a29096d6e6cbe2b755181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa143c3384a9b6246c20a5b5d805cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d5b75aea8f0529d79c586dcde0039183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff479ddc7ccc9f4d29bf8f1a598814f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc868d7963fd6140db72ccb60cf2ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5723b4d76196a5db37f0718f884fd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c87efa4a56519e6532155c327f8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f188a26df93fa4428b8b2ec701c49a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ae91ab1d863999033ea99231da62d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500510cfc4442f1e11a1f19dd544b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083bb0dd4e8a53934c2f6799543c514191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e294bdc39d6aed64467c66c364b3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36705702879802412da740c084b2c33d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a560d83916f13f07d60d9f4954ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c25375140b5ebcd92a3fa2817a6e5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147206eca392a84990c417d6084ce642196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4bd667642127b87c0b36dbfdfcf64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19fada0a0bc30b9d93c8b850a66403198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc576f6da46028b488d3a51496e9c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60330782e1be526f97ce904d26d7a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91fc4eb4fc8bf63022d923085b73c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac113a0e8f1dbcde16670230220a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ccceafcc49d58a60444ed84e63f41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b126bcf5d5e21193b4c3b9a150cbc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009233a4ef9bf872c2c6c17e500a31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc81f270882c390874eb896fac2ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450b927758cca79921fe8fd69dc35bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b2e2a5c9e15a35c87a8af6fbffdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809f4ce81ed42cb31860e2d6d544f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea3c71658d2dd1cef2a2da0130a6c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927b00b3ab28b90fc9c418df4ab075211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8fd810766cb644d73227f0e8ac37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb3ab991573af49a26c74a194dfad3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b539960cf73ef32814e117f268cf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce067c878c65c4d5fe84d42d7040a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28554bddd9b4d9e993d70b2e045103f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56113d5290a3868221f8512afb5917e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c687a31f7af309417cb08e3bf94cbf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba411fe97cd4938bb0fa79c7a36a3d28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7055fa0f32dbdb7387510dfa3c55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86668e49d45a96076e274c72e7f0bcd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b79e15964090bf2215e3720947be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b2d32b44fd4abd87d96445825757223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4fc304de605812e72504175475d91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142925e89b28cf9001191d8b6fc967b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970f90e373623307fdff296af87f51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c2d811b5c10caadbd4431fd732dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f938a52990cab6bab202da314991a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73caf32b27a6e8ac89581e27b68bd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7df61dca77b6e1040375b1a1874d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8041d90c31f6aadbeac0e35fdb78af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d799d9c6816a884fd7d056ecb1376232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bffe9de249f480b394a888ff763b74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fc6fad98a856bb23b5321783f597a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428e037bcf627b8e3a0aa36118f0aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e3306f50e6d83bdfc0d846489dd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401768d3fc84b5bac542309c9e98ce17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef7bed46213ccaf3643beec2b45af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c70e44f637b9378f3a5d4da79dbf0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2744beead5065c4de95376900e913240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6897aee426b066b559bab72cde4bafb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f9092ed634e697b546ee4273b09c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a519e7cbca1ba67f0dcb5873ecf82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06776e1bf6ea48816e718e783ee366244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1506081dd3204091a7a435fb82e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24918d77faf6d8bda7300dac2772e912246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45c880371b1974f7cca1568391dbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ed8f07bd1279853a8e0cce4bfe55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0e9b8b0f8800da587f1068c3c636249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75445efc879e86aa395221fa69c95b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d8a86f69348ccfffd3e5d00318fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86990ce37725bbc35174bf2444f6463252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59817e699fb2532204f3a2b3601eb90c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00549dfcbffa274ca956a8697da550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e7216132c93feffc00041d5eb714d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be3060691eb3eb2ea4deb726af756a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8c3a5b3a1cc1e2da9eaac740f1560257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979ec5bd799f1cff55a316b7df5910258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb7abf255ef4dab799838fb5a554a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63772184c989ad8a8470859c3632d7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ba0c0f23c98be477ed497e19dcf89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac7df54fe55e678e3e91d8cad02889262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e01927df5d7f02fafcbd64b9c97a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e90267c4e7ea393970d9c0bff97c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f47880fda4708382a2ca040a44978265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5311b941a699aadfb9f75f6d37ebf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff54a20bb57edcd7c33eac5b2b3ded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c7173d03cb7b2c16f4ac900a21ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fee1be0a65eb702b7eb7b910613b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e184a678c1e9ace54d4968b221381270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ab3c050e6e09c5241e20c8ba949e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac2604b3ad2bf785b1d6005109968272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159d576e5563f7da5970f41285abf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56b64c47a3f96b00ec59a17b773873274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075249e9916e78212ad370af235807b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440993bee86ce9acf9c04e2581776c6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c740be01fd9ad072e866ff01ee2d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db87812f4601f73b458d264adf13e7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe386d8409c1a005acfe74603dacdf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180833ca89b92a84c18f8ae0c6a4aa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c701b049c4a978a0a7c018d1ce67f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f13e07950a3837773771439cf874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c8b3db3163e334ce420c7c20bea1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f9dd217782060ff7784dbd456a40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16deabe465508ec7604ced92e2a3ffe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dceac928bcc370f4a722536325cd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fe5f46eaf26fda2e85bd5de602063287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97556d91deed0f31553e9ca3302af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba76c7501ddc7a0c4614395ae7ece2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe6b95db826dc751dc440f6ada827b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a50a2b8380a55d7ab1b80db2d171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea7e1209b7aa87075735324b00146d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776075f19d857078166a93e6165a47e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad0984123d6c7dd93b1f9c80f196e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03697feb392ac95e3abc750410ee286d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5ca881a86416280dd80b12c8ce518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257f6866613a76e893a633c95471c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ccd30b75d0a2d8047d95d2be4d779298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7f373b168232be2a1c18c7b78e3ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cae87e4eec4592e59caadba4541b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2235c260cbfbbfd989afdfc3ae5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c560779ce1d39c38fcd0e43dfc7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f10ffed736e687d7d6a15fb919755303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba86734f460e3b6ec24d60d35252f29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad350ca680d7c4f07ceeac17dcaf8b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc6de7257646515f2720b829dfed7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f4d65e2c6eaf8d58b6dcc20709c32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23774eb10582067f6c3d4654052bca2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd10cb4473f0a5692c4e948be38dc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1ca2adf39336e37ad2167b1cc0c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc041f43e8a355e4ced688f06983b37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96da8b70fafd8af7c1ba89775da40ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55695681b6b9fb9bf8a33b4d40e4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516105cc67ea52983c3d72ffca019a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca046811511af78f8c85ddafccafae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72044d7d998846172f3bcfe74ca244316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6074537e2570da19513e7b2fe4ace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9d7fb105af765926f0d22a06f64b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026a3ecbf735e9246eb88bfee87026319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdead84d884bceb98d4753453a6277320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bebbd28816b7a147a724daa49aa77c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591145906cbf537cdac865b78c961a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac4457b71346cf19129e3f9bd0e05a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1a42b0bec5fdd3416f783bc71a3b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5fbde6e81c870eefd6a4bf466812325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c452f0a7b061ba26d221d9df5743c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a551f397723e188bce18648ddc4924c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35ba26d0f6438f7de673c8d42d2ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d01fd6ee09d78a63485649907322c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7338cb21542ae219f81dfaf311dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf9f76fd84df733da76091a514780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbec41d8f8264f52fa363c601a186f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6461e8a96ac841c0f39048a8e6e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c53f14775a7b63dc2fe3a8cb0648334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca0a31fecadab2d65247035f0ac51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04ea90814d9a14442ceaee7e0aa8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7b130f49bd2d5d038ad7a5796553a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d2836c4b5cc3e06de74bb4a4ec8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a85aed2959b5731152e13259e8ce4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ad263939e7d79b928c5c2c9528f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4fd8e53be1ac5ceeff615dfdf1995341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd1170df428d033f1e52fba081d41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572c086e00074d59d83dbfff5375297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917248d6200eec5cebb394436df0f776344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0b051296e5ad4ee62126b74639ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4665844ead68930e11efcd85f721e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6519810652ed545899af3891a07896347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de470abb66b43fcf4e55bb2528667926348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d612a949ef65f85565770674ef1185349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c285edf17778178acb1aeb72478f53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162419f3fbde265d1c96106170f36ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc283ab2b0bb03ee04e146a862177ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a516b5b4753fe41522a7e13531e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf198c97c6317ebe845a04991ac6de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ff916158b2b0759e3ff48a293f1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985f5cfa6210ed0acf8cc57805f4250356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583dafaa62467c3334618830997b9b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588c65d7773baa3347ab5c0451f3752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b152c50c64e6ecaf59b24da40162e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37473390474b4746ed00477b3b188ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e074bc8270a69b926d4d4c826440361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b306d2781ebbf84e12a5ffaeec54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906213aea17dfae2e27315f545def6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5ac8fff24be00bd8501ef1b21043364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86251403ab41a3aa2fe3a6f990d5d97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c524e84222070d283a5cfa8f29b9bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17016848c3ef5aa4319655ee1c1b568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b59750a2cf4b2d0df0f1546f03563368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc3787d9135c0e647754d74143e36f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896453eb6b270c44ec5f1c8e7825d1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959f2b5c3aa14a024933abc6db2905371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5638d9d6363e81cca0e3bac2cf20df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bc9bc63a9264efc9627d6c7f225b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b4cdc90d9dfed00955c80a4b63614374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775eda1b611db80603d3f99a78d8d68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb794e9c594f1a9fba99f45ba194993376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061391fa9aa3d630cf9719e6be210d1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cbc099db61b05419fe45433be0e63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa41209e2a591f1afd5eb3dc6191819379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08996730f7b64bffa377510e26ac2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e295dc931d1396df39389f0558555381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7630a9fd24d3aec5fbece52bdc920382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfe8b6253eb01e7beb852571e323c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913d3f267f57a22a28f51998dabf04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea3427b40599178e07f2786a3953c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d88987f5910172ebbf1af81de61a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4665d8c9b993ba1c8557e65d26fa54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2b5cc92b8b0f972952932db0a3b68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8468ec8002ed73869bff2188c70266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752847fce64dd8e6d0c9cc5804e663c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e6b7514a13c5b5dc404c83b2907d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa268c08b308f2258a0814a2c105b080392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ab9fd47b4fd83d363db1fe5620ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7e9f0a357167161e710b5088d44c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0bfe988491ae0e87679816794b5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9519ff831349695f58c9d76ff43eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6679d59e4bd90b58d7933e8afc677f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465fcd3b7f4de8ac5abbaded102273d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa5f95d7823629a8dcbae316009a89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c75723ea282bcfe2349f8b5961ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1efbb80ad2769e71ce8d43438d5f81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20428d93c6590d2819a510df31bfd7e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92bb0a7d42cc2bb624d71db7cd12f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33129a6d4dd9d93af2c45d5ebddd9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fc2df10b5d46f80d5786f3195dc01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebfc9db8a4be6c461452a044f34fa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a072b040c6967dbe85dc85a2b909b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc97f5f7067009b58c17b91a81ba905408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9d797f251308991a3af7a46426bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef82d1db9821e550fa650f6c610ea91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657acdf0508b7f1bef42a33e007f4ca5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f62bcadc7437887e56306283fd66d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1fce7e28ff3895ba4aecb63cc342e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff9d1f1103f603e3de0b5bee5726e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0e25b4d2e77de56686d16f25155f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab91908d2e773f0352edf3db0c217bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8ca888e5c9396c5b678c6f03a749417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc801621300cba07ce4840a16c2f3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676b35ca22d2c012135c537ab8b05d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07830c8b871ca92ed9ab3a37d62e9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a6e6be7a9185480094cb0fd9cba0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f5b049059644efcd5bdb7e79bb19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc53f6a967c633405c9bb35f09d6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acbb37b72220960f458e678177d726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815064b823f97014516d6a1dcbd9b4cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2114bd33b000d3d567d777f4c9192426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56667db08f623eb0d4b12194412c46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc83c7346f231b7d3e9c66b0d05675428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b8e7397e7fdad3c49069cf6c0fd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33819142e90649771458d63b1d0873430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca2908d702b3b1b2157cfa9c08bb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c75e1727e8b719bdd7cb851d45b61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96201cf3667c403fb2638c89cbeb669b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d10a6fcd7b89c1d451317968da4ba8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026812b4d02490bb25e61f5875c75db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01463e9c6e9a1f36bdae4466fdc704b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7156a1b8190dd3ec040a73757df009437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41907c7f72a9d0952f98d940d1617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3eba6476cb953eee2f83b99de0b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e0c301cb2cf30cccb300f3cfa659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc015052efaee0811f5f7afc48d46b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134abc19610bcfc828cf6239a52cec83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c46e696dccdd1129d7ac2bb3db93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122f648f88b77d54c1168ec237d9fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aab4efd449f6602fddeabd5980b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772a09276a941cf16edcfa2b93d90a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb4286eb4ec37892a6a28263eec38b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ceff7b766e42dc7bf5ea2effbd1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f239679a4ba7080e36e49c71f81b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea970faeeadb6483965fd48e8e8d572450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebcbf7f1edc53bef3923def3a1bb48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd830d47f51eeca640d6d0cc7c5aa9cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca1716ffe76a2ed6717c70e1f178d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87b85d93e03f7b381f1b6be3c913d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a03b420fc422bfa5f6d1a95bc886f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa220043e38151ae3b50c25bdb7a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761918801bb26addff252d40b67f008457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba02109c200eaac2f1ad4aee71189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d221dfb89e83317e29824959c5abaeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ddef5b0fc4730a5d1d0191b4f80b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db6d3421ccf970e6dc4c16f246f181461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992e0d59fc4a260f23e1d4710899961462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95f2863eef2c1663b992303b65c42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cbceca4b24bd5e8b00f314101db49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188bd2bb61cb4d36c282814e4e13ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060cdde7ec247838751b2ce4431af83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf2546ae4df8379f9c6f5136fa860467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f37b558a67d494e0ef53b7b10ad2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53033ff2b86567f38bd730e825da8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d80afb628114620eb389ae3b9150470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d3439ad8f5cc02eb0a84568d592f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a309d3a55dc17fa104bcfdd7bfc479472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec46d8278148aa168feb6417f6165d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a37c8593acde689fa47fe88ac9daa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a5f4455f815dc610022c07dd7afe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff1a014525f3395910c9c558bb0b07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32fe66da4aac994b428b0f47529b32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45ac35b50ff4d5bc3dc151bbec401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94024f8bab0b3c3e2b796d5cb5aae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877f53dee1a1cc0be1cb67f0000bb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c9aabe3eff371b8c30afde91de9a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352579040412cce6fc6556ea56e8b5e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d4fc6ded0747c7d3bcb5c9c6df99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f7c65246c0844375da52d3080e25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463f7d369182afa9f1480ac8ef6ab8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced4a1e314856e01f9780f48dcfc00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9616bc37e101d2259ced8228d2a49c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960595a501601e10682c3971305b5787488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e74edb8ef9c1941e27078b251db60c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955e9b21092957aaafedcd1761acc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2098bb07895b9410368eaff4bcb031491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566af262e8c762fde2f2f6cf9b7fb9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aa01e64bd90708d6fc5ea321c224a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eef8ed9fe8cd7e55386c62a843fe4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6c104fc3205e3f64a3629febb8b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2055e8b506552a7e8db67e71a6d36d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8123c21b6c257763bf7ce672de1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c15ee8fd8db029e55ecd157ccc20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119492393dd6973206a303957278efd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0dc2eab5dde50cd8d0962cbd66f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fda309f0c478286280ff6a083e8d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f91ec66982053507946e826e9e72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef6ec8f64469c3a2c19c27e71716d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a8b329992c6e60c45c5d8b20206f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f9d8c9bd4b9f2d44d6e76c8175d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d0cc60a91811a186f14302a352e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91887c2a76ca3b4fe127b3528a88fc97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4615ead58a42b640935fc9319608508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bd9480498192997d718a93e199942509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57231dafdada0a43029bfcee749d0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31248726ec2e27a58cbfb7fa9aa671511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbb8c01eee1608b14d4d8c61c4289b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8cf8f2eaa9aa11dd9f76c0086749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7612f3a643e6463805d54a18458e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e527d11afdb15450c3a6140e8040b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8164fd65802562ed7da4f9491437516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44caed8780dd698155ca02620a3b9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f11ebb4c75c6699b0217943c3c36fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752bf26281fb2d24945066d1938d4cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768067ecf23564ca04a6438a79ee53c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bbef21f57f32ca6b79bd923577bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf6ae0ae04157af5b56032aafa31c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe0efedcb0ba4a39f558d000facbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939ed2c0b4b7092b9197491e88580b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eebb47f2b4a069a8401ad04cae0a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67961ac7368675aac83679177f8e27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ab51c3d7ca5d439f77bb34050437527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6eeabca512901c04bc1eb376b98f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44150780dae7ad28494b45a3ee8d434f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe460a76421ea3efff07ef9c1661b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e99d4338d7b4c1b41613f0866da98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111149d0c61f303c3186d73c7d2a8c57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850bd667292f2c963f2157cb0e50c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084e1153bdb2fbb721207fdc3a957db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f7f822ddff6d502e830d28f39d06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a0dcdda9e4378f3d435b994bcd42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139142b34cc91601fb91488c2cb547537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a2a891e26db98eb14a8c2c3632a76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c662def7cd20cd9f704b5cea94af8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb873221b605a819b599f153ed37f53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fac56483d2cad60ecdaeea74584c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70133403bd6bd222b9c928204560a7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85995a284ec0e9c5ac92a20d26d7790543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72fc4554bd92f43b46fec0d7b8ad0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be666cafbd88690386725ebc25915a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767462757cc88e93d7b85391df3b0846546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63852d281dcdb8da08863f9f7e686a4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee6581a35c6164982120fb4f0d3d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971284538b52d9e68220a83746ab0db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93393a97e6a5e869dfc015df229c103550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f8f1bb2fb321d2f2562e88a7aeeb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72107a7cd775c9ce14c3ad555744969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8fa12dafa37f62674d99a1012eaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76be87f67780a8a86097d7a9fa48c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69391d566d847006e0bd1659e513d21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d049b3febafd1f4cc6d4b4614ea50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2109e0004372d9281038c0f11ff6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aac41ff49c9f8f6ec2e73bec7600c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8320804eb3900e4f563ad410d12596559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e151c4daea739a4112356a2e99fc3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d31b8091c1aef4ca4f2764fcee9d15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f178c9a5a2e6d69045f04e86fb62bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412cf9831d3c26f510e8f2b1c29cc3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcddd16b2c9780d1357dcc642f7973564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3245d3b1575aa9ca0ac22884147270565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcecbeae533475fab16bbd4f2f3a1f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c312ab6fba25283125f45e9b820d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fc24019d717359079d40fd8d604d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc960b5186fbc9e4436bfbc34f44c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1846988e31a17d7dd73763998f08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc40e5cdac0d526116b4f5b22ef0b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d4ef5532c9e008026176f1a747d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc20448c031634b0a2e47f68b6c70c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7582e44127cd5150aaef8a69f0b710574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef671720d6dd81d30eaac10a33aaa2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc871d43637b885412fa646c24c8423576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d37fbd9696bf4a4b699aef4e773d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb60fffb057103e243efe315749369578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5e42065ed36cc254d3c3c9a567e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3adad6ce3849610ff0f1617c7d5b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636068856df9b30d7a7c85919c81ce44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19b656be6b56f52d517e17e8e20f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d800be2edc40d63320d13ee13ee668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f81fe794ff04592c42f212ac0879584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f27066abf297f49d00abe30a1549d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e7ecbb69cd4927197fe9ecb11c28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd81bc9bab92ba9b15be25fe52c378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53aa31808c79a06a8d50c3438cfd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca95b39fe5765265e2ea7e3cbc0aed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef240b2e9f78ab1263ebe96ba3f672ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30240aef2cbfd0e1dc2ad2d6b95eca7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d2b4963af3db3be08ad73299790c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c6046742ecf6c9b3fefdb1b18d09b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbf9dde5a4e36076dbcf1fea8a5e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7780fb125f6379cdb7d45e886306e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c786c6e62d54179b8fac81cee430596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba30cb806fda394744ca19259ab2fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66bee63d5c96559220a39c267f4636598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e51b9d695283f015815687c6bf155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6624088c7284fefc478fe62350ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1360ed33a2b4cf3c8184929c1b3d4a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaeacdc32f17f4fdf04e1c5e73a800602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c23ac67bfef67f930f75a47cd5f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2060f0c4f2d90e9ad7454cb09ab2c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22f5e58224a2a750b501c5d098f33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa8118fff2374d844df6a51f00303a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5ea4479a9404204e999dceac3ab1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378e93e7cf1e00e8615ba69d5802a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3f320ebbf1f8c44b03e57597a349609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b0fd5c073535543ebc3702b77bbd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a597e2ef8a6632e9267d27e4bf16119611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd18928a036badaea770bf4c51397e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daff57439fa4de21a115178e4f4172613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7697b9c05139b045d375fbd48e62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12fc6468f602cd6e9b7a58a362aba5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc77cb2b98069f5f0c20b6350ad5e79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814053b9773cd7100756b8d05856b134617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7fa9e94408c748b098d73eeb9f612618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009af429552489516c56218f303aee1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4dd7138524829422053c6e8e6f9ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588585ed90c51f21ea91f9b762580381621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4038dd973ceca9869b0d1f30da0fb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de7f1b7040344f68614dd6ff106d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79029596a9f61aa14b998ae18162614624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde40c48878c49be0aded5b73680fd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abe9c8240745786be004c6fe3a85ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16919d8598a17f7c9770ab9be7d805a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337a3b96c972adccc9de115d4b04c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594555e0b1fb2e0d19cf6f3ee14ba2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a162ed3af3e9734016eaea2cc7738b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa587c3c018a1c32774cc151e60ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d6ff8acc3d596b578dd8266a1b23f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0a38437a9bf4c1302e8314da51ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408cfd20c891392ac2ac90b00e4dcc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d84d2a6fa5eccc16443c75db9de84e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c105d5ed79032bf49c83c206ba8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e77f8afee33628692e7dc9a341cc6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28b5fa432930aa729611c5dcf33dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6b68881aa9109fcea22f20792dde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d44c695f313b20ca501fe2ab5725d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dabd0fe64750b8abedaad954e393f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18270eb5dc66d8ce93635d1fe3080d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07971bfe0983b885be2a0a2bcd596e6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf81208dbcd6d88d224cb7b77a6f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebee5692a9c73be72eca34a90b5ef3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26d544f492e6cacc48f7fb65a7e4bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f2d9fdb3367be655a159e59af3482647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e4e8e2f85ebaf1d4a034572a32ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92760cb107bb834e3fe9570064fb3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee46cb98475282f4c08caea13d468650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435711ef2e4070937fb5035c9e09cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f6621ed8e9073826b58462cb00c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a7f17bc988b104b1ad581440c930653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4235a6fb1eec87184ebcca80812dd7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f002cbe72e15f3d39439f713c59bd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2e62d93429272d8a0da76f7a119e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ed626fd2ff42fd6c35d07ce843f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc6b0baa5475b823e3ab3a2fe90b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da82e9bc76e505350fb82052fff20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5f1d9a7a6209287cc0fd22942c69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f340a5a77d7e2cc182fadc3e7cb30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c8cf2bcccca03659c66e62a1cb5f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8a90db1824012f00b5ee3ff08307663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290279e4461a4e3bd74475ec55e8d27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d9cf4deb240158321cb27169321a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c3cf786c8e43867f4844b208188c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fee26367f06fb39a072368779cf20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d80fd5bdf401c939d6070d0eb37b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375255342ea302740f5dbe4ecf89473669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd15ec7da258a33c130a2e7e0a1eab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c9e1adfe4ee8e0880ecd83da54a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6314404b8545296cd9a49c3620bdf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f018cac415445beb145dc9e7841367673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad125fa576b1a13618428f35b28bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce25a1badebbb3417c9e5e953246a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823bdf036f41f91459548f377ebdfbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa00e9f688f7ecf323c67bbf4faa1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c62f58d0a9dfa21dd21c07f02f11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f29fae4eb030894fe5c6c63f6e69b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab39d49c7db27defb16f08cba9a930680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6534377e043f1156dcdf62da1bb701681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0b2d968bfe986fdf68e7c01459fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593725de1fa5cbe5c1f9c6abd533ca5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e4fabf87bb9f9934e933e2c3a3888684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6ba3bc1b7d76888dc33afe5c61d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9e15e0c5db76e8c1de6585d97109686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e303b8770e44a3c3dd54ef599d11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ec215047c80139df9e6e703c945c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314af25021c288dac80a7a1e3a7d32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ec7e2fe54427cfa62f75e6c52418690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b69329b8595b9797fe86ec124cf31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ccaee79ab7268fc80c83eea8609d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b0a1ffbbe08ec5fb62bcc805b1e64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3faf80cc3104d411988f31125ccd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d30f44a59c345c59049cb84e42a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdb8c6f4d1a0315a933eefe06e0a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d810b6d17cd3bfb6a86d24afb63d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272d6609ce20e7febb306bf986014d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b4b26d155759495ccc33c44ad471699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418adab92cc3de01d2a369346a39dcb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ef2de1d3cb9108076222b99e7b47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435aba74a64345000b7277be8ebcec4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e424c45eb333898f1c5736f53487703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5acf705f6da9ce068a925b57c2ff79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0b9c7d13e0d52e3b93ffcd267d5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3e9cbbe5113cfd73b819edbe4141706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146404c6a7ea3bf9e4d0818aa41b9cc7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481484534b477b1461539dd4ac1f9a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41fc93384f38e08ae88f0cf86f6bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97298f2dae6c28262c7dcf51b62a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef771da42e5cbe59d44661bda6436f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09110da1ee2906a9d3d7b4894081cd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c7762f2e8dc10c7891ead6e7aa336713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a13add87c1547c27fe4deb38b95047714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967201f0db90360062c1cee8f581903715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8b8374ffb343efb077adcfb75b5a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683cccaeb16dec54e3964787d57155b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeec2597b79c57625c5888ef5efa8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3f3cfcf7c8710d13f2d19c566d81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d929e211e27f92035b506235966a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18bb178e6b339b7499187a4c334862721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd123d6ce7431d57eb12dd03a55ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ebf312e1620ab683529f7d8006f4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db9b9398f22864f7f73cdc5a3f1056724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386479d7fcff7c40419b870f856313725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f9817b73e2ba46e4513c93ac92ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b53146be5812e36a0b056b51450f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4176594c3f066f2d0b477fe681aa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c55b97ebe8f347736b672933ebcd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34d31485f77c989b5360c4e6922574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac341dd4e69cd37ceba7206365cefe4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1d37ed53fd9119904423a0ce9bd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e9b1884e41eee017c69af2f93839733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f874d4dfeaa7dcf3b8fa1c2dabdbd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dd50ae021d4a5e2843f91cbd98723735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4784f72c5ad9ff99b79d2b83b66fc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf369a80735a76f1d769fea2b8444a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951361ec27088bf155525cb2100156d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c92fe45c43958d0e60dc9776e7f66a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6605be7b029088ac863afb8f2949c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d76a30a4ee68653bf3af09b8c0d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56726cb163c98d72412db92c15966a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbf0642ca2c1cb674f9b89c26b730e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece1dbd60da30dbb44a0347771570e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71e4f37fd7d3a2818fc7abfe6da860745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da7b24213107092072ec9eac54cdd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7be10756490d77a83611cfb8d7f92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd80c46e9f7fd4a324a8fdc5458a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f75db9cfa54b08458de71551d0d5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226ade495855359e416a45be3842aef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32478e0ead1084fa33af054ed41cfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14e1ec9b10dbbd9bb5daceef0c6ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b42a99730568bd7bc66243b88f6ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3487b0bb25a416b0dbd18913d420fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828eb826f40230cef920287efd25b5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef0bd7a24c98b3eb899b5064e2596756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba0c2767e6f4756bfe56371d706c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb2b38175a5859f9bc04722cd6084758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28628e0e5e39e759a67a9957fd4c43759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58435d3e4e43139bc6494cfaac1ce4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed380748e075152d961e89b56db2c103761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7023c4b3712c72aca88c1c16e579762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69902843fd7285e2e4d7bb1626c68b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967324e2799a83995a9175aa94562e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa2c55bb90a2ead6fc78433973efb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a227503001b5df8e2840ebc636f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cad3012697989f8e34f8e81faf2d2d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>