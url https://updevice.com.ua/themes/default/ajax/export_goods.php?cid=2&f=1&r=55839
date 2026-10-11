--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458215f5fefe5062c8e9cc2f6ee8c4091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75b896b971ae203fcff2d286801d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e467c7b7699d24e7e7af24b089fc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1084ee8c256f2d433a6ce7ac0003414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d09d47ff72c4fd109d1cac483b9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce8c8a9e9084b2bb931d6a7a4f4a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1db05858f8631f05eda03768647d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b0e2abf2bf8eefd319b084049de6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac5a97d6d28a074bc1bcf6105cbdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba498b9daa2e9cd3bdc204f4423753010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb487d428208d73d819f62340aadd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a773ddf6926d27374ecaa23e9ac4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecaa8ff1eab9cb10f51c6804cf94213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991d429a25a73ad2109dbf69330848714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05eb668a29fc02bd742a45d78b55f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f39bf3ac6f61bbf0a9db2bbab0fe616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35138a05338a98c5d1962efa145f44c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36d032dbeebc945bcd82eee85819118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed8870342857f03071c9566464080919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855cb305cdac8dc3407142c6d96d20a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff1f0bcc3e2ba78e408a074aea3ff521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747eaa0d7d27f6b024b41baa9827aff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981ae689782ffdc2a8ff8a865d0854423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfabcd12a3b8fe9ffbe4039c909397724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc79d733b3db99a4d6a26f5b6f3080b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70decbb60525e1014a46c8af80ad9fd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16887fa9b005d74c375b23aa637a6f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73e550221decd36abadf6c0cc47ea628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb7698b7189704f28eb881c4d3a78329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be512087d246a9b95b66891913b0315330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b7b34d2bab38fc51d09d1f6e94e8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb30ff6be9e12ed6bf81f63c86622232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5068197920eaf1af589a0aa149c8b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcddb745c182a02f01bea401de7a7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2998d255f02bab5394ef75c857aad535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a807df32584b9d71d4cbab21c9cf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf233aedb1045c6c634fd3af5d9904837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb717388cf279b99e5b0941467cf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf02c06ba1dac1645ed47107f860fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359bc35ff81aee3983ef4c9dacd569240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca68e4b46d8d51af4b4b56713ef7fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106bbd88dba3d7ff59cb0e3cc3efc3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a4bd5d148341c78e9c6d5c75d076043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc263d41623a579a00819feacec8c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec9c3cfb6c30e619aea0a2adb88eca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ef362c447c5ca3757e8f6b6eaff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b852a04e06a79c33d82d424c26e7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412867392c8e980fbca021a8ff8155e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0664b0101b9652abebe0bf952345b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab49df60335f018b09b069e94aed350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97723bd4691ec91d09f2e437b14aeca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d0333916d4de17f5d68518695c9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de620fea5b8eac775d968a893aea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f544f650200f8fbed0292f1e024c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18356150d35c9405cbd71c8097247e2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf033e391bb27c11fad00ecaa52b04e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d59cc4b41522db9b2b9052c04e8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8affbbc312f804bd12792d0cf3c007f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629d378bb68caa04cdeee430c61f5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06298ad354986c010b91264745b44660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb7406cea114bfa8d312719b80ff261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f839c4bebde89ab03c9bda23f3231e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e195241f6a36ebf418d2961216c7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf161ba8553ab76f813361ab8430d5c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1257035f9c7cd05644e310b10fd5a6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84a5f82e94ed5fbbbb6207bd8ea0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096874cf8d8dee1d48b9d8e82b13dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d9912b2aec718fec6f6d271a279668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00df435642d86f46f4b47a771b2f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bca7037a5fdde308f22b20e2ac571570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6073d2506ad881f8123b8dad33f3fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef095ac0fa81f89ae7fa76e85b0c7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfddbc960270df46e76e6a3f4368ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a390e53019ebd9ccb2be2562cb39874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cad3af4ffbb777903cff422d79510175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180bfca76549ac8604d954a5cc5c1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73280470b7219fb5ccf6091341574577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d95c4692c4da9fb527d0a51ec02ab778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bf49bc0476047f1ca8346f3db21be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858830bfa640df23734184a870f53cbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a59db21d5f3bd363eb28b5aabc73981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687aeb1f20351e274736f7c48db430982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f82a2e18f602aa0a614f4b0e28fa083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa91ba93a7bf9f9b4e2183e94110e5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee503b1e826d222b45737bd6c5c4f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e242bdc715b3c880a0b8cd670c9b8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffbb580e5bd0614ac876e258cd2f1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e20ee948464956653bb4356a1643988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e7ebdf2f8d95dfce789b676206e1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e52d2c2bcc06c659c786892650f2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eaffc146fa7f5cb802c5aa3f7b3e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc1881d55af5172794a967baece34e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3285e09a08f760c2d1c04200cd962c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255907d9fc570304960830947cca791f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf66542d761b84e5f58b4e211708c4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f902f676c834d406968a0f1d659c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6460e51cc4a9c4b843893e89448897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23ac1020224378d1279aa307c22df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc6f39cd58c1ba76337c8741fd47799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab81e621ce5f81e60ffbf529ed4f8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827224d79edc8c6b8f5b14d7e7bb1a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f68911ea09d267f7a09485ae2252102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e89a1db3882e47cbdc0e09cbe3a40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e261fcc7b70c69803045203c0d5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ab6abaaeb0f00beb9c42294f12e97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141213f711781eb1c8ed004256df199106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816319362f2cc3513d53eaadf92108ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223182e869cd6b227f113f3e0833150108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c992f5d120792cc92b1fae60d03034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf470b94fadbcb94d55a60c809f7e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e00ec8ca29543aa614d8fd4398c4f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b273d25e73ca83cb933544c84038112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b12341a2dbd5fa75ea0f7489d787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effdf7953c045c0a92ad1e7ef9a7bbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc82eb5d9a83318174f38e3653487c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e06c1863351945515f0d76e659820116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa6a455c3482da0defef615082c8e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc92ef56608ec4af4ff589d65b43ce9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d4e62d8aa2ccc5b564058aef8290119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117add7cda1e1076da957e33e3576d05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa49bd342b1ecd133c11351d64da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbad5b05bd39223829dd7c325c1d852122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab6dc78b5dca8f855e34d34b8ca1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b3686605fe82313c4d0018886cb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a977272119454ab287ba7633f2be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0277e8b4e3491d6358bc6db1383c36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd155d0afa8c80b6481cf498c2ac45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0fc1f634ad3a7401a1431a7165ba5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f051af59484f0c2f6319e4ba0c43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a07ecbe1868f1f2b63a2ee4d33f87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7346d61e4f5f99f82322be36fe5f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ce6c0faa69a259ec79f9b3e4a1fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19070710103bc09ec7d83a63780c18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd76865d33ecaa283c655596b2aff5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ffad5f3e5272fd09bfdd5a4aa3c28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5bbc6907380e4da918f7713bf3c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df763a18d8dbb8f126f917ac8f2af3a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b024f04a27663b5f7438ffc344e2a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1eb473bbebc7152c7e0ac9b6a465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff7646e5d481874061993f561c8ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aad8a289ef59d584b422d238ad836141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b340fbcda2aa859ab7c26d81cf7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f8dde7e6cc80eaa42f2c3e2e0422143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60e8a07fe2bf6722c276f91d454424144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c99e2a6ea1eb0608a00d31644f5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205c231bce7fca0dbca21dd87b72b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d1d9e5aa5408940c5a034d8ab396147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2926eadb8656deee4862c4a09d317e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd971286e42d99261ccf16a2b9ce37cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0e4368bf79484b8e0ab23a23a4a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf6b6a5d5e71f968d2675d34b8567151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06690c41af92707720f387fb2ae0391152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d1e7db8d80700176b57ef6e6c0ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598888e5efa3e4b36ad7571624dc037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6445424246824bea9d6ef9925f4c21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2606436a6722068a93865137b4acd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74c54031f3fbf1d2878d8540c748ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f6e4d059dc144cd335f4b364bb8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b71de941903f7d551bd10486a4f29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e4773533bc461dac80d447a45f2c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b9d6d3c21959bdd983d711ec13a93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562acb526f59a11e496d9c1d0cce08ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125278246ac8a97ccfb59fc2acd7eb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14174993daa42a95a38ac9e6279ce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3c6cf4b4c415da1aa63c6818c08a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf71e5d7c21f03dfd721ddda150c6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14c6ae607b385d1703b7fe01df878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382a8459bf6aabacd67d4d502fc92a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f82c93d727e63d1984b64c302fc4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39950b4c36d7dded1e79dc72fe7c3bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06a79b9d0acf52e97422b76e5426c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8fe36496cc27d4b9369acac47e0ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f0dcfe830b22bb0db795462e87de1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fa6eb838bd8d4fdc59d16222cf065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cae6adad2dba9b3d266aa61de49b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400f55876ce673a9f03f0b3faee2ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0659f6ead9871d92cecd54ac0406177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7041fb13133a84066156d4ef4f2b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d5e20e938695ceabee7383b1e4db8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e34e97b1f84d5a517cb855960761180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eacf9ac6601e9e2d8ff3814664431a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46ab1a52297ae6136ebb07622fb1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a752f9246ee9f8304d13f2acdef02d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f368a4668854b2eed98ef27821b40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a24bb9c098839d333883f63e2a08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524fb4e9c5be28043f335183240750a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229828750ad23a4edf15cc4c03c6ae98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f765fa38fbcef1868f3b2fad9a1d935188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c06f3a1971c04545504217f42e3e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0556539ef3d737d60a172b8447df90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678f956c9098f90489307a035a28ba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ba5d9a5edb42ff46dc1bcf057738192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58beeb410d344a7cf2237dbf58745c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f597eda3fc04639f24afb7dea4d8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048437826af31d2cef3b9f975af4fb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d1640d32fdc3ddfe06835e572c200196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a9b2aaad52769408c46c0df0d42b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75986b42b41c6c1e872af9d0022733198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78796dcb6dc868cb208b0b67781b42d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330483c2f8270cd6fc6d50a57391a13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab49840cb11a1a6015acaea2f4f933f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530026afee6b942eea5a0d8218fdae70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5d35486e47772a713bd5f7858dff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0261cbb52a08ae8bb580a4c523b54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986aaa9a5e9713b84cbe64611a1bdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d41acd2f09cbb8d5cf00391eb24bb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4773271fb194d10a9269628e7f9e537207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6458cd038a208d13818319c6584083208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19c858407e95a7a1edc2d5559ee11a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e71f0326c401abbc523212a0ae6b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675901c6cc2e3fc7143796e9e4c921fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba8e8248d3219ff12359b44b51e9fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7b781ce3f14a1daead75c5075494213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aa88e63d6b2bb465894b8ca3b9140214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127649a9dbe0a2d933fa9c43ccff86b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311ee976a4a4d76c6288e48be316a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8821bbfa4aff4c3c55e20616c09e74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020069688605d0dc5d54a0f617a1f45d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03983c1186ddf9665b56b509b59bc5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d69a5e2e1db518b8b9eea2a0390ddb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856ba478b9429aaa3107610b1ceaf5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3edf4ef551aded6d985fd81d210690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854f6cf10e7b76c4a8cc6db9730154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f522bcb20fbaa1be8cd4ad017d476224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ae58da14e78c708cb245f3ef7a8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca462ab5880ec41f4f0cf5d5e7344230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031597376b7e7015868eaf6c43b13802227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f857f5c021a1ccaa5cd38a9e09515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d63e05618bc5206cac1ae37166ff8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed84add196847fe2e238d3b1dbffe7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a1099dc7d3b7b1cf0f2a211ce4915231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079d4be0e36a2116a03df60705f064232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637aa6cba74c8ded6a87248f9db99a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a20a1d3ff52b279897899401762170234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb4ff649b269e87a79a74ee56dab60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056367f75e1164316d3563a8d9d1fee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f89b63293256fb5ca1d2970ea97e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc260d539e9ce2421d39f3a50574a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c4cdf15eac71cffa058a0bf1d9827239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a594ef2ae612883d4a745fb80a68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ad60fd700d751bfb7e18ca0b4e206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c20b5680d5fc3f421c3c48374337242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861a36cc8c1237de435d355cf94674b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018213baeb1ad70cb491313053f5b9de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65121fa713f8c1472d5735eb06a910f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c6b8a185492156aa1aa58eee57c59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d76ad1d8d23eff1098cd7a8a9773247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6fa7f936ea05e286389c970087209248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850389f04112c40477c54dff94f4b55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf052fab9581862d468a4383cb8ba5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dd19491cac504859a6746b78719ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a48c0b06f751ddde4e65a7d76bf32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13bb2b9f0be9ea59b7f859569c688253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658fcc1e246a023100e6ad16eb81412254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbacfe1c20920406fb2c3b8e68eca4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459f19320d376b7c03f32939d50409256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2791e94504fdf43a5425f85ec485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e462625b7bd80eee40ba7b0434d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed1481b74e6fbf79f89b14033b79f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a60cbdb18b2df9a1eeae8c35fb03b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a1dba733ca5a974ad50958ae2cc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b505b8e880123ed12ba6161ed924262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d31500638e369ed42c715bfe88af8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb44c13405c44a39f955157c09e33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce668f81106574168c638af9fd80cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e17e89e3bd01451d6b14c73cb1afb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94264415f70ee7d02e1b227208a2a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d1a31e853a56532541a3585307772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf090e0807565fb9d56405dbdd705269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156ee218abdff78d0e566313ecdd96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc276d96175319a4c78580088d034d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454838bc5577ee819c706f6d1abc971272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b8cfdf9b115a32177ac8db257845273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f97819c94d044d1ffd495da832e00b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef56065329fa56318505d0823f62d3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3afcac7a56f4c1ad7ea2c2adb60afc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ecede1d99a82dc22d8ec46b053f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a893bc7b08e411e6523a3e63a4b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b310f8c2143b27a6c11242d97a5ca1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef935149e3ae9cfeedce9b59604b2c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce4b6e2a53ac2e264469b7ed71cf4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba04f39faa96442fe74a565f3fc214282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72cf9ce6e1ffa7ceee789b4c5f7f33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48608b647c8184c560527e9f6560d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2de815292ab2b0d76e371adfd236f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952731f36b70ad516b7897cd49fa7b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f607654d40ee3cbc3171917229ff6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ee616e3f8f44dffa898240dfe071288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f440dd6182ec28f0518ef648e3c79fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ac590d1eee1021c6471de6ef1c124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ba83f7607b478572c3484bd880d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da8b79f90ce5144131d59daa60884292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c295dbc127f255210de0eb1dae9159293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09bcbf4f1e2177a98fa6b65db6ff4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8a2a688e19af4e0cde17511117ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca2b58b99a2efd9be7a8269e1d44c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff36000df767459407eaecd7478218297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ed5f12b3b6810c3f688ea8330cfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a638878c5a66247f01dfdebdce9bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524715994d7bf0ad76acb289b16bd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddab47774acbd8cab7e2485b712d88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e741b276f1df5fb7e34adf0ae9f76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc63ca5c9bba0a66090a509278d08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf622f439e528812abf8ac032bd55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26c6ed5bd083f542e623b30ce1046305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201fe80ee1bc4882c90aa59ed51b2c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436745f8e443f95c1896fc3fc99f031307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b8cdb373b91a21b72f7ecdb67318c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c597c68603a0b947a93ba1746d6049309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e2185fcfc442f5ddc8a5f6a25058310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbe4e4298c326e7c0cce446495459b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ff2bb5492843cd5c84c927ff49d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430b946f47af79acd4b26354fe401e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f15e2aea7c7585cddbd2a0cd2317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08995a08d67be5a8a0546db4a6a7a61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751737c97813e341eb96b26d69da68c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb625b31755a9317e55af4694c3398317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681b089729ab1c28528bc428ef3001318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933d286c7c93561f2cf2290b52c155319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bfd0fa5111f98f4b1b9280c73c50b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3efadab53002734f67d99c45e776d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303a286b76804b863c53b6e5ab35491322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5af046b774c54ed328fa1aeb6c2057323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8e278256d31d818ddc13f023ca4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be57a3ab093000b2caad8681210ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9422487a6ad48e6ef8e73ed5c5fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429e8d635c790cf506793c628014393327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f607d685a1acea7624c5f40a3e81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e906fb21ec9cde9112747dbd7af2c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64b875a26543a29614617c96cec997330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000fe4b09402ae89d5339f79d8f4295331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87e9043e67c74f2efda7bbf208a2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddda296ce73ad09491a0b26be141d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b47b85e6972557eff44643952795334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d9303fc46d0f3274e203898d8744d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d95d9b0df14eec4e4c4b248f86e8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc9fd8ea6e806e427b5f10d8c6147337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cbe14aff8e979c88d8ff97585ec0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c2583b6959fc7ba138ab8bc7500a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a64e1e303b9d5462585b49884c8759340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c8aaac587f62125a6a5df6be6cd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465723c1038adcda42220aa68d304b81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4503722ebf732bdc5e63d6de6b04d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904d5b0f87328fa90d819f8ab184c77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18828eed652116f705b2b920f4fd01a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f0c006903d0d1a361e6eb44507de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72eefc46176c01a043f960cbbfc8e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc1a5e172a39982fc2afa49dea6d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcc10fafad5b185cf9f37a732b1347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e7cc0ab8c9510229a3e96f7f3c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127dc168f958e75dde2af094531dd0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be723438cdc6c2c2469b8a78c3f71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278193ec970381ad92550169e1d21a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dff7ea148532aea61251e5ad40f5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356052e4e6195f2ba9281ba12109d0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491f48aac33d7099b71953b44a23b26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034acc8ccb6e9decaa2a7601f0843f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5bc9528f1b0d9ec1f68ed8a171f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669e36886308a97f231dc6dc43227a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ecb2f7c7c94fd19e673e518d4356360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc1aec4f23c727763e78654906ff0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806d77ee9383bdea3a1f1aaa0e2ed3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0e089c1432076ce8715f8dcb0742363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723aaedef0fbd17b9697da5d0faf461364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc407a7bbc8fca0e29737b9463521365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d53197906cb6a0ce47254bad64889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01752a2232eaa234088db8c215c0dd90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10fb262ff3145bc37f0ecebeadb9e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc83ed59abd1bc8916430209ecdd4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6fef83780e44e7e6bb03832888e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe0e90ceb849a1d09127a136554c23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433a73eb41d986f7eb7f13e54b26d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948185df79317734d249aac0e408926f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aab2445af195b935f58e81d556e55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d27b5a4d9dec385f18e273729365375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642899c161d6b8855b51fe24b58040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1bdc708e67d9b39b728bba48e7cb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee24c91ec93fd6a95987932a1d9ae5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb45a925ef33de0f25e4e8db6501a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6caf54e7abb943f8d13329629e47e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6570e4042df4eb51ad31692ffc513381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11bdeefe3df6f5c7b5c9944fe1ebc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de12dfca2ed6227fcb3702340c533383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2117d4abc3c3ffbd4b0d2baf19e981384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877cfecfc5d825fc241923550f0a93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73003c6fb18f99eb12ff8295d209d128386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192b79238694e1e9b9d4ce35e8b1c2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f12e56795c3a005b3f7b5e4bdfec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86744e1fd57020be51410d77d6ad2bdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf9d4c0e7b2020bdc6b4ff35785930390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5657d0490ff1889c389615c87642e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313bb45a2217688e682cbea87588e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd0d36edf9de7c842d4f50bc01dde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad22f2b0a76394e6b0c5d0c498e48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bf38a85e52950655e35cf9f7513c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0cf04d1c4df8c0e924e796dec56f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae89955968572f4792ee31b4d3c0de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae104092de6e1a899ad2857852a397398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573c69a9df5d98482782bcc8d52d456399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813ec1a4f7c1cdbca0d29b23dbab55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971f690ce73b64e269305e2a0604bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce985d0d9e7a56f9347ed381eb7a908402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d73e45e66247c90502263f8ceed0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe862569b3567d7dcbca3bc4274eb37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356665c2ee24c7f62390046c833e3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2eb425f9aabb6efcb191442d9c2cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7475fb869bcb0817731d819f07c5d0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd43bf981284fdeec572f714cffb00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd8c712e6cd1ca48bd9dbd564e4cd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d63a3f859a4a4dd78b1a9e820c66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f431fbc13d0e8991a447e5fdccd66e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1100c65214102929af166b4e99e92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60ce1f62fc0cf37f75e9834368aeae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f671ce3335830ce9126ce9c67e921414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6121d354a3bcabb5e6579f536938b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa613e45474fe974bfa48521f444c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a152dd869b1f20dc95935a14ab8b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22587d89ae8a49c18248866027f17198418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429407fbbab581d123d47bbba474f5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ff3ce737463627e93503760c374f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f8003a4892933fc74fc9cc2b7bef1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936693d4c80f9a5ff53ee543f196952422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead616369c4882402a54b0347a63ad7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a88ea40418b9d977e51bbeebec90b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ada96f2eeec73ba8ce272c89245d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187088cbc321b2a5c3bdf9330d5cac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef267272ea6f326ec71cc98c6a4dba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930197eecf1f8b669a19101263833b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c987cd1a1b0ebd376709e9ec4a7838429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709bf7b0c3594489e1058a6c06515d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7911230c73b38e12bfb0060ea769c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5630e7efdabcb3331915cba0d77783432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356ec4fda83dfc39925fded9c3d881433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497808daf71badfa77eaed1e57e8ec9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b03772d7d3a6f41ef22e57359065b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394f1ce26e05d33c1f3b4173a92e79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c387b3df1336ac62d06ef54ee0517a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21070382eda99b3b198d8e9eb5b32c53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5014275fd0f64e034243297847aeef7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de36d4e0d905ccf96d3a0bf2809e6c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a120f9df2a77230286ad8ad8ef86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b186e84fb8920f254416e7f94606442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5af7fbbdbded2f4cc1f60d6693c8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936e727d5403cf702a4f0c33128d286444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ced9c758910faf61111e3487bf2207445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c65f544a950a29ef9ab449aa328ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d041c0a849a53087b3d37e54f055447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce826a04689519519dc157db16098448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684007f60910ef2df8aa53416da98207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7687f4e159c3df9c33a562f3d1972450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e8c697a588b9307eea7fbc64f95c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c84240c4c2126083df8c5c862d26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98bb0b9aa372f75e52d34d443bddeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183ede6e969daae31f0f1d969e455ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f208a29d79d647f74b697e25abc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e1d23dfd24b837fc976548816d218456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bcd287332668636fea9a0557c8c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c17f05e65d8c4e8ce7b3f2bbf3ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b73c394b58de2242e96dadd3e4b78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e817297d87cb025d85a7b1324c1c7d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348088263b18a845d6ed8464512e7bf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bcc56950a5cf284d96a1b76a7215e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2521d67ce9bd5abb48507da49fd4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f20efd128d9cd68f0a3cf340b3d20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ed47272156b82a9e9e26a2b9d20f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440aefe0dc29c9be5d18de86b1916f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ffe36e7066f269939cc6201778741467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbbf5ed27b0dfd115fcb0d46ac8132468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89336fe71590043ccb2b4d85501f9945469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a13e394f4c4420a283f05268a061e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91e8479b59e1fc7d1cefa89ef8bf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d729b95d5e56048d2f2314c47ddd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d72a956b324a9407808624c81de5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc006d63f82b974c9acefedb5852b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae080cd81aa4bdcdbdfbef67498f18d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9317cd7b69e44c46cfc83b667eaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ad0916eb4aeebe0bdb9fccf1ab313477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baff5f43152614deef0a47e397bb2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358f251569c234e8b2c00b88c8e2df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176597a4378acef09169fd866b35c12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b9b7c4d2b956b6555929bf95d8c89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a7b2772dbdfca89be18fbd8912309482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd4b9f16f1cceee49ade777a58ef84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f9850257d17894cdeca0a0e65c83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e2bbc28692c29fda11cf5d277e2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b21b8ef75787f4cf2ec7e568317a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08a15e46254c755c565dae84a2bd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d261904b98ac728a370806208badd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd30613d4c24252237b6de3c2e8b75c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c5c3fe40fd8ed24cb497444fcb9d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327254ca31ff67dc92bac7e6ec660d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d02418bdd297d55beabbb2c06a1a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe8ff765c2713e4735d4dd0c214709493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac07d1b722ce5fdfa1e35a26f7394ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55347c3f53c5e66ad8554664b1382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e6465103a3a88e14be3431b8a867496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb67afe55cdbb53937260bbb7872045497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972b92c0329a10f1283460e6e386c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a388e2e380bfa4862f00f0e7c2aba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf91fbe4fdaf230a7c67671d0065b2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a4013bf9d4a7ad2be0753526ce61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1599ba0095c5eedb2efd276f4f1de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9485b39711794189cea6fa727711b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113ae52b9fe8374753c14bd201e32a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200fe5b69006c88fb8d11d36a7defdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ed374d55b37eb66f615a5bf51432506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1353c730dda3d68405233c3e40722b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e7036f5c8b98be5b6a3d5a05c8b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694008de8e2ae96866794a6fb2f2923509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635556771e6195d064ce6b797c5988d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a712e632d2919a1b8e9a6188426ea8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406ae7662140bf92acc0de2fbdf7a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b52aeabb06c3bc58b77cd07a731d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a191aeb61da3693d72c283e944cd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c9f3eae0316eaf36c98c791ca367515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124a3dde286efeba597225ca4a2d81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b18e89d335d280d748c35560db24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a849ddbca4c324e31f4ef8c1113fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a66f12e07463791c50d8cf95949cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be11b3fb773cf39fa7d7fd3eb695b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d765ecb4bd986670a527825dfd77b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2e1cd4fb23a13a066db6cf7220a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb0feeb4b56b223a10e0ac8d9b1000523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4d7b17fcd5d8872708611b53d9169524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f05bf38b5d1bcdb60511182c5785a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ef869c4b00872074162c743b30072526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad3d1cf8e920ebbd6e79d798562f0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243de5307b61c8f21d3b5b7195cb8fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235ba7949d2c7faa1d13a13a923c2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e3d5fd6e13bf2fce6ef354d57e12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3871da6a19dca9d7d1d66fdf0e36c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520fca057b79643637d2fcbcbc2c646532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0c2272feb4b25ec27a229484541f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce143ef56824ad90f69f36f6250a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366710056af2bbecaca455523a785ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d254402e96c808afe512357bc9b87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739ec797b6879c2b172c71c2141e924537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ae27cb6e590e9ed5177e42d12b23b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a73c5fdb4a09d81d100d000aa2263539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825809c4dfc99ee59cad54ba15639681540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6a69825c50ad94705abb584041b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c967a4361752a4b7adb8ecd2ae44d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b484dd1bc1de23f57b25528974fcfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c9b122625b78fdc73ca0c29c0aa4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e0f66a14726fcf6f12a7529c24b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816660046bcfe6ddf202607fe3aac4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5abfff8d4d0714a5ee6fde173563b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da07c8816e5ade184144cbee1d2d0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af91be0d1d6b885e13996e7455e6cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415d9b77da0d4bcd9cc86716fee4b34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedf689864d281c063bd4f09e7f845551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f0636edc791dec8895949dffa3285552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a3e6440a299ccd67cd986d4f5cde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a3e5622cfa93da785779c16f6810554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f11c07748224eb64d25da349993aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b49ef0331abaa7fe8306f339da3d8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e08de0cec86840938b847f6ace90f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509392b1102642a9de4d007639f239a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721df4b1dcf462663516abc9f17834f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f81f8ed46a5e0cac61f4b7cda04be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f571df5756b97ce95f843aacccab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ca597500a21e4da8c9cb9a6896281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f090a0c4c863c7a31ddc6341f004563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfce2d3f6c879b7603d5bcb118ebb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94573803148d3bcc595e0f81facac99a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e692b8adccf89be25af4178ac4b976566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb39000afb648d491f47fc8ef14979567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18279498c87dadb576028465d49d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac55475710ad43ec6e079977a2686f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4046baeea1b9a09ece4117990741570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a464d39f6f57bb9adc858cdfac6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de278765efaac7aeafafe3fda649a38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4b03f21bd10196fc6c20aef62d76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede77f8986b70b5210004e314b1f49ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6559ab92321494c32a047b180bcc43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d8d0a96d88524d38b5e22c184a7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da23b16497da22d455d8f8aacbedd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce4e25dfe5124db60580b9b48fde7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab751159befe6d41c0d427141e4dc0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069aa3212d4d3c88481aec7232e76eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54f2c512abad8a9ded22fc26f81548581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe91a20536632135931efca26d52c40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc658cf5090d0edfb013274e3438e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0b9771e971bb3f12f6fd38d47513584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4ac3715fc1d950fc6bfacfcf6bf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc6ecf0646d5beb7b57bc2e8f93b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe3f0e8a56b3a8e7083dc70f8f5e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874beeeadf56e9fa550294ba02708f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77a5bf891747cdc4e638c80a5c8932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b6445a0dead543e854beb71cc014590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b73c1eededff67bf9ddd5ef513e196591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cd26a9aaab0441696398e76c21c14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d2240009a35c7dd6998044ebd1579593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a1c3586a3ada92d142578e42033d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa41d291dd62599cd115f648d15d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aae5d816e8fd1dbbed3f7b8330667596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e350efbd7a1a07f972871c43118f68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a243509244bf2659b11e6bfa11f59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcba71bae56a67c9bcd73359ec084f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff994b30c41fad6741d469f95e668a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ad98fdc2c41e5370fe748e573742c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09f58fc7ec20a05061f91a1f01854602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebdd5db00cdb2634d425e8cfd06bcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307eaa8fedf25463588de76d7a5fc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce408cdd95a93f02d76b58895c444c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da619cdd5fec5f80e131f1838e65cf76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e3c85380b4c1170019097e55795b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c46e79331165be6c1053b0d318a66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b0014bb0347b3f6f493d8cc32d8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffb8715a406b8e0d889c96793a8cfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ade3ec507655e776535e4fc5d9d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f86891163f98fd34b12c3203e6abd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b0cdb0293d1b5c386be69d6496e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2376d6cd31b482913a7867070a71d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece943514eea21654161b68750e7eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e116b6d03faa05ab0d1a01211e94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84995850b5c7f3fe31275824627ca651617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222beab670b23a6f5e799866aba810cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d60e3b6a546255f88f95d749ac03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d9be031b4e7e248ccfa02082cc24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effe97cb58926254bd935089f75454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6af809b709af33b7b4cc02c8342d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fed25ded63b790bfaf30d5b44d312623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d5a56277ab51c463ad27a07f50628624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb713da0763d3c61548e66d9173e53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b742fa5240c748ea6704d1bda7a72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18816400c64b7a77802a7575193ef6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5d17d4f6d4a8b51f2fc8f219434d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d255b9fede1e3d57ec58fb4887b9e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b397f76e762536c6dd8fc888cc16b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afd4b45991ccc5bc3cd39d7798bd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87be764b542cde157bc1e4faf4aa8d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649cfe3e73fce05e5bc860803564115633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bdce63eaa445bcdc862136704f4fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18904233f2ee4ae421ad5ca0a6cc7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ceb785134830053823737ccd41b95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4a7a6c640ad4f80dc6d5f131675f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386b55bb1a2f82b12d5d5d882f7a72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc16750f304d656a203bdb8b2248e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb4c0547d283203786f2bd68355663640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6d06da8df2ae68b04b5ff1d1d5de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab672398a309afd0bd7922f5104fd4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e24c570b40e712239542e1215ea55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be89ad8958e56dfc52a80acf19d777644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0892d4e84ac0f51d031b4b4df432645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ebdf80a9ff71f72f97a9e1aa1278646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba001739034bb2140aa1409b21ebe9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43bb1da074cf85b861d510510c8548648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee23f266ea30764e83802d90ea7bbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6b2183ed6dc56bee358b24d7de0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835a7f565c852ff0115cd88dd453d87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec18a89a45877afb1c2c2aeaf9ffa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369d460720382615e2f8d25553bc27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757ecc19f3b0df1265531427f9858f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf46b2fc4309454b2cc2c877a126f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76430d489bdeab401006fbd7568cff9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb7a11b4532a61ee977138c27dc189657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978c07d6a997c871ca3797e0f336ab6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1356e9f4fd1e7930e629ba0edc6d44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43145cbd3dd655c08c577875d43c27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb01c529c65003d3c5f881d35ed9ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9f2bc54e33a4daa4c54d327afb54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84695e88a461977829cc2f50fc3afc4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5df4f3156307aa043a4384e23ea51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03f82a71095c8c2b1f6de5832233a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ccffb61dc7c666ba578c0e6187512666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5138bb51bb8dae4f64db9be54c047e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7451f2ba7ef7ad4f06f0768186b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4fbb8bafbd53d8ac4be59d5fe12a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d44d5d9f3d77e50ea90c6407a74a40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351b9a4683232e54656bcee1f2d901671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ee06e4b532413b89f8a033f77f03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522d95814f79652d0620fce9eb00de9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab19822980cf71b3d1670695943770674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcba92219645afdbc25920a48e71bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d069d34fb6f53ba2d7e374352e73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac5557f4518f1f6e6fa13cec5772d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43544d684f839cdd37f0862b03f8fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95e94ba6029fb88dbadbdf349adf26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308139a8a6770e780704b40c0b21a96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106705dff02e31a0ff2bda600300833681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42185c4c3b4a2023c8c9d24e1fa79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8d3c766d29069d65dee65923e52c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31893ee6165204033b24d62c97371684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f76561331665f4fabec9541db549685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041fbab889ba915d2b480848d10f52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5355ea2e1f8e23c6326cfad94effcaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f127d454ac5159a6ed7dfbcf020f95f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea81480b6abebc9d52522d64f6747689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b05503c069b1b6745f0d2e953820d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944ded07519f46527a52e530031444d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193d7d7b752fc5c51f5553acb6154f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef87e50abbff7ec22c58990abd070f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac0058d24c3d2d2ce49113f71e65d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927de69d1f2bb24410c2fc37fd0b301d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4811738c249eaa9c68c5746e1fcf2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40353708d630ac29ccbd5c3d75d07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab4ce72a5b8d054e133df495dc472698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05ec4bb4b3555f9f1ca74def6dbac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bf990eaa5320c513537ce0ccd1783700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f72d626faf464acbb8b387aa5918e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de853edf284786184df96a03563519f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904f12bd0f3789a11bc55e25ba2cf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b5a52a562c5d886b21764e9fc5d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817d550bb49b1099e66aae335e0f7ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d34d6b70c4461313ffffd681d48ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ef10f1e79c613260e5956a975b4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb717d70bfa36932e3bf96d69d8116708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e151b4bb69e22ddcd4211d9154d2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2dcc8cbe69afe12673aaf964f3959710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef622e384b527f590f73d82a877cc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3e2e198a933db580254d8f4acb5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1388cd8e9b41ca1c72f205d6c335a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98366971d76b51ad29fea0ef5cc983714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81991c9e1a73b8d1d26cbe994a8bb3d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b12554217ac72dc33ddd0201ce22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec456e6ca642c5046bbeab379d436b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be643292dd251cffde862526a834c16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c0843f7592f2f6f3e2028fdc88cdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be2f9d40790904f386547abfcfd91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a960dc0dccec098cf92a6c990884721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86842252c1a92627ccaa0f30845f7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac379a2216d35a09ee60b94ff8a8660723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d37b66f5b42b0e23863093c2af21f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75385afe36518f4565e1800f12660ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a67d7c870f50e4ed00da4f8c6bee7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d81b8982059eb4639c02b63660990727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20348d0e68ec6d2f227a497a0c1465f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219688356d2a85cc72126a30c42f7744729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0abfb0d02af6217915c50b2a7a4b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d2843bf3c58995b8b259d7d20917731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145524a64b435ad6c13fac3c3d73a4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8a83544e8b76e69e6beaa9e2dbf05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea4d22b045d921d18e5f63e6fdc191734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9035bda6f2d19cef766bdaf0a23a3ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6604e851c77c9ba493bc42def90f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0d3310fe4122096e43a889f072b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051649b3518a4e7892899bffff6a9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ff8ec962195a3ab6ae0667635ec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df600bc5ac3e1d57f90da559a527852740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493095bbc29ad7341669855d952fe5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dabab151fcbaf8a8381b6311f9da0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ea4373d03deca40958d2e29dfd93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313acda14e8893f61e4d4f3eb6b69fa1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061703205719977fc4f55d0b08285634745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211b6dc2de6ce025c9cae76df96bb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea630254d9f902ba2494f6156582b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518da3567ba69c306aadd2f662416a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e3a943fb96c6c3d9923d368a0f3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f18838a8fe5f7a308770211607fdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79c9306936f4ca1845c5b664e2b02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb286180554546fd58c3bbf2b46ea8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e025bd80e4144884b807179135bf76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199235dce14010c7f2e2c7462b9622a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166ad97ad0ae31f15476432306cc4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04584c1c066c0934010bfcef1be6483756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6ca49c2572def0ceae792a71da0b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495c34826a91d9174fdb96ff2a53ba0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe03582a8d1a4a6395e07593529175d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82967ca1abb17b010df4a434813a7f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3e57b533ab2ac9ea24be168b7f38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07121b6cf2aa3330bc4eecac56368212762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05199a9e2f61b22fd5ff404552ba24763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc859534175e68369b0f842901bf54764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4df8101c85e15ee9c87bc7436f5f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49286b827eb8ba06754716f6805578766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2e0b0d8ed2d3be14ff787b718a3f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28377f84e29936b488c6aa34d245d076768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5bb53226554235ccfa3dc6bb1c3c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b648f806afdb52f44c4d04a69b33770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad76c1c468da1c9cd17d7a2180bdcae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed27216174b28176c12c437128a386772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7c45375c9763e73277d8aa1d6454773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa090f08fd1502846047ddd12a005c9c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3e88e19c09ff8ddf071dd85b92e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ef7fd7b9d36d2cbe58f4eb615c00776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b37a4350629b7d09d0b39bb5c1af9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc1a5ebb74edfcac5d43859cbd87c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74174c2fddf272b3d3425c90043fdb92779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7b423427bcfce149c95902e02f912780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7941f97d887241ec2025b6482399781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c80f820306eff7bb6ad2b431799f10782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e46ff3bcd45b06079f7a5e377399783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c971bff510d59c8bb72082e4e82ac99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb397adc183f9f88a551e63f04cd86c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc96014013b2dc38bbe0593fda97efb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e6245da694366c1722e098d643c9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af886fa6a1270b4c5e78012fe40be4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ab95a0212dc712f3e3aadf76f32e9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115d233f4bb772f56977dd9b26b61c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be3c1a94afd68223ade098f732c245791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5fcfd0b7de0cfc3a6d39ba14fe33792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b486083e660840e0155cfbd0518f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe55b4f6c667763b0692700343e219794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab22079d27948f72d936db2bfd477b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618907fb9a815ec8abf869cf269815c4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc05d95800eb1d6295596be23ff398797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f79462b14e5f4b35eb8735d50c700a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83557c26ae375eae2953fa88bf8e2e1f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13d21907347a8da801421bf29e3b45800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b87ce11c305608d6e19f01e219425a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81311dc96f720af2827d5bdd7dd66e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14ca5cc92e01b6e368f61f37f0adda803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0a7a85c4caeabfce8df337c7a0df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd029c3dc15601e11c11e06559e5a3a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f350e15fb5112711ae89866e7b10d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d67cd6e7f90d5a1ffd7e8f403e27807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba07a94dce22b8a26c710751489dc63808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10de3eebe9a24321d5b800870c64e9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea2646f3645507dcd9a2f022925b0c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac163962ed43700b326db90eb6e322811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a198c024cd4ac328299f0f1c8a771f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f25cca2a443a8d3dda1d5fa76f10813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdef07f9b537c431895c769db1dcc4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208185daf3ccc6fb519335af340a295815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e3aa45a236d8cced7a5bd85a81c0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5570f8783f018707e194d3702ada4f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07add6e174af548fbfef91cb38c8f5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf187446142fdcf8b412af760e0e9b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8276cc924c2f4d3277918c6a43623820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7749516b957bb67f23a2ff9bd7fdd0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591c812c595338097482a58bd2865e1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c229cf5c06efc368d88e871fce89823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8bb11e42079796bbc836cb6c239ea824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb1c7708c0be9fceaad684179ca74825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec3d3c2a3160d7a20ad184d0f770b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645b5c474879871fdb2dae6ee9221b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354adf801152bf2d953f2f0999cd6f14828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e899144c46f36cf06e46795e480c1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55794c763f9d9c3792fe636a3c0aeef830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b246cd4effd3649e9aa782b8bc8077831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7a492722ad6f520487e2b3536c70832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9c2b71dfd6bec69db598845e48bf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5517ac9af2faa5a129473a336ef37834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37555b0737bbd7c7093faa3f992295835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c641ff3853205b06483020f74a460836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cc3badf4a15c0beac9577a7d2af9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32369f9a84c440c06ff0e71124a72838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726315907991867634a971144da7f20839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7d130eddb6dd755d0d9a1a1b008f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5328217d3fba20f8526a0f42e7b08a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d7854f53e8d7206658196a153750842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20fa6cd9789eb31d64563b1ffd912a843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096438bdd21e7ce2460b1efb90b0db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a670eeb8a7978138bb943814b08dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7b80a6acf0059a25eef3946d86c4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ce6094ccff850595cd010aa7d0d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f30928608cb3c3361af5410cf68735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130e8e4bdd6b5a8e7fa0e7d2ec8f4476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c0ff58b05259edbe1d315705522a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715c00c482dcb70f8086974640b6d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c0963cb2199f9eca1cee5e3e632b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035aec0b7243f9174847629e28e7c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384bd9ba00be4b444086a1532a7325111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9466bf41517e9fd26b9446dc69b11e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336101aebb58b71f1dec7aff0e3bbd5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7921e0e15dd91ef630beaf6066922e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41642a4f50658b57ffaef9ac84acc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fde790926ba7ed9c2b360cd8272ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef061616954b1463604aa00030141b8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c78b0f2b2885461782951ecd451d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07b510a637bcbb02eaf4b6cd0eb2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49359c9b4d37a04808190dc2e7d42fc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f107dd0d15d10a07024e246ec2816421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df9592c2108eba1590715b555e25722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33036ffcd99088a2635ef29f643ad523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba49fe68af0139908c87bd214c6c08c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a84930def27c4f7925766b2c1caf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f62a0c9fb8233715ec2e2ef0a3d7e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c79cf3b5cb730ef76f635b28b3d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ae5831bc44dab68ac50d4af20faa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1edde88b95498762163efe322b493729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c3ddbc216b5734155d245339569230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7bfef0475e2a3b0cd05b7b8a43c7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1519f1c87733fe52134424a7087c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6009192e062d003329473c0847bfc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb6b4f62e99ad3918dfb76e8e932834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63873dc7d666d0dd05d8d2bf61d53335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9df86d2dcbd42e7b1d13d9ad6daa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06212fd894a96ec52a62a53608286a7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c6e4aedf4b3ed912107cf9e1d89838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15cc9cf68e43f1b2a0f535dfc55bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ded9fccd220d0292e9c2ddf4be39240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390367ac740f878849b514eb35fccd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d57659edd27928d7744986f16ba242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883907adacdb9388877588e606a4bb4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cdb862aa491ce79753b30cb811a9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885116b10d83c0727e889ccb7a1df0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d1556211c3d6afa19dc25158d92446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f1e006c8de7cd6957ddba439394ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e369004bbba3a8f04039b9d3862e4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d585b1a7316f7509741a94f21d41ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce1b9e74a146a80bb4558798a837f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4086ddb4bbf32617284e0a5d06c8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289204fa44b53f7c62aa2b5c2ab9ef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf87d10a8e9a15884345a41ee5a25053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e473d47142258dc37d69453310ae9fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd24bd9655f1d811b4193657c396655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e2839e4517027203d75f2015a88c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0fecaa57aa4dd529ecf8a2ab6ee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6f2819cfa15b6b35337c1c1e39c3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbcf1289010cb7c811ef04853b9adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e84948dbfbc88f2afcf69645ecdc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f535401da14ded303c561e6b8aa19061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc483d766ec3c38d9173e563c8029a7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815caeaf2cdf7e1247b25e8b7dcd47b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7d55eec96620d7bfef8b9b8ae47064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145dddc71498bb02f7c5956930024665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1147ae14916fa1abfd8f90e01a32c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc2ab493190bf3bc5ca2da2590a6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3c506690095bbbaa32ca78774399168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820498e5c535883b5e726924a51daf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a531636831f1c509f513cc1d833c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb6eb6818af8e5dd20c5fcd9238c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76548656e836b66e8f31d4933983a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3bbc5ece257158c6cbb5dd3338a3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e08458cfe1d1b103148a5dc8b61374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef32b7ff79da3a98562136fb66ac1f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcab73cda17077c0d3b56ceed881fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad7090a18cc36339f57fefe56dbe1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e07489726a39be41e2ee82f6e4dd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aae9b263277cbed0b2305fbfb13db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d909c1f51deada7c97b86e0aa1458b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd6c91f2aa32fed12f7f8d4906f65681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b8bf23f3aa553ebf5d9360df809cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd11751f7e861947b495352ba81c1f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc9c8473d60a4b664f61283e720c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b21a9408b9d3fc7df89083601e3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab8b201e5bb1608914d29c9af88a2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb1a4396079f9132d4b1bb0f4bae187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932b0dcd0c4d5c32a6e5255bda3fc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a232053351ae2b53ad3748463251c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b45e656ce81a63cfa5fcb1f21c7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715fe12276ee121672d9a39b6e9a8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62fe83b7555e0c41acedf5a515130792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946e9c55349ecaeccea4be3d8777ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6ef5da55d26e1ce1d9bb252db3fe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0fa133d8309710b8fa3fa0ea0445e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f8a8f08125373c99ffda0c42392c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710420b66f1d0741dc5dd0087a132197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12362b6ca0c61f80a698132fc3660de898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91f5a79c5de1a4d1f860c32c0536d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6104e97702e184efa61df6c0b2551d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb0c0796d1b006e5bd1608d9ba0fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd648c52c3afe19d83ab6f748ceaac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d59f377ec02e3808bcaa7f9dde9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ed4605229c223de1c4ed31aad3c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d852d313acc90ee972364e786577c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba933deb8d1c3a341afbf835b54968106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a1b3dc387e6da5fe7e63f72b4cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e563d4d7e8b20116267f42aaa86ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c51dd48d08dad43a598dc3e98a6376109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d217d59a290f1d2c95791d058ff1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf01fdceea55bfd384aae25b4f1bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fae527cecce41ba7b4260efdf25cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa55d2847fe22f69ed269a9389e70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f098bf6e6abca4f359e742d35985f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad298f765c611122fd2d01e71583878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc818d5e50528624a56224d86ed5a55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f5e14cb26949b08661f9c7f0953d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f4040911d3380fb5afc6d1af5d10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8071d4dc7ad4e19b4347ba49b0e69e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb3420d74f11e6cb0aeb93a137cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c005e6584612cd71d8b6081d9382de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a2a5e57980aa98a51f6ccbd46714f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1cd29681b64e37e31a18e06d7bdd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d87ea21337878fcc0d460d3b5ec76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3286bcdd1fd50429241e688090524125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a170778fc5e531f4cfb567fdc67cfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985d04a7b127984cc7b6407f220a03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2188a1ad232686079ba0f4a3d26dba1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c09b9a900a2c9784d82039ac4e0ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214552fc05405be6c7c128938abf40b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b54ed51b280617343e9a7a73058b8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b88d244cdda0b8d0f467e44f0a5341132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950dd0ba01c9e7fb8093a3f6e7b449c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12298ad2a36eb22db21f98e2d97184134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946381815e49bc98af013b2d3eb7b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d74f0c6a199f984d4abf35260ac4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d04fe295161072b69e80c88188b49b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe5204a3ebc1949d0c249bad148bc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4485562ea20d92982940ed066da0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500242411dc5a7efb36caee1f9816012140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e961e87db62f24ae8441ac3ba8b881141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c64e740e1362f1af4730f2b81efe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539d9bdc542bd0aecadb92c8435752f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54879fc89c8a77014f724dce7c056144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba00515957add8e9e5a88810224f935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6981d204d15a754274f59d232613d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f5a510e7c75539e7471ba30f2b27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58c69ad2d61562998f98229da6522148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbed531497639f0653344933aa55eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5abb5bf37337a420381f04febcba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c81d4956b389ea6ca8aee5da31b00a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393fc1780208238e262d10a7f73a244152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa965e0849aec6fa22a963069fdd217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50a1a0297d9c0feac233e99be61286154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f727a8b917d1b04f82cf4e6d4cc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f59c7a2faef56f6b64f98bf00f2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2963d72a63bf18d1600c5b4e1a6da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a224966951ff352a25dbb36996ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30046bfc231be0fe372656211f20ac1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b8b2bb6ba314a0e2e119dde7cdffe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08170074bcba63ea0701dcb2108e5e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3487d4a86da1df868b2df62998e6c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e19ede81b8a2d3e9f7da6f3377b815163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1acfc665c137ce92afe2e4062cadc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98371dd6180bf509259cdf205723d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490261720d70ccf2229a23b2e2c537e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e1bbf0da4aa95027bb9ff84183bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf7f07fbd5597333490798f96004c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e1f8326a5a52d32c2148ed361651169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce58a11e6c7136083e916ef1fb91cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ecb23a6a1c1882c72114ba7f0e8a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d2063f18abbf8f7f76d8cc2c3468172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6cd45e8b8d45c214268129989e4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf3566829cf57264744c2b2359a46f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30844a69d9da996b297722ad934cea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260189d9f932ae7b188cd2c199a83bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e204e224fcb5e014aec0f8614b05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7f1a0961b99054b5cf18c37087db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4db9bf7257d621685a889c812b09e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d03365e5cdfe64597a22ba2606786f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfafdab667c7ea8840a50376c23796181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dfa56db5c4042fdd870b2bf7647fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe4cd430f02b82033fcdfc993229c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43b27386e7fda59ea311c47f2b4e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df96234d2efc6df6038e2397f87a12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24725703c3dc8a55248bc85b6864b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e1ea8246bae661db0bf8655469bb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9ff46e52ab9c230fd537262fd548188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9e96b77d936b98693d21d705337c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd91f3e9c4bf9486c4a53bca4444c69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cccf021bfa81fd02c3ff15733c68c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53a6bee20c3676c93d8e9c95d768ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c2e8eedd53c0464910b71b38d107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec1678ae46f81672cb8a303d6052b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde49188b75ae6271085a290a7f54bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7824fabfac703e084068d2de064d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53577d80bb07a1ec0e4bf46933c6b30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0dcb0f67305ddae7848980dcc7e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff46653c32ce494371122b3cfc4066199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61e9d17b429acd448f5e18adb839e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd77795f3361abdeaf27278e2a11a30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f1273c47e9878242aa65aec9d916202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e8242059b82b90d9cc6ba8f4e9ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51f479e32de78bdd2c038627efe76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22430783d3b62c4cabf54ba4cca2c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da733e11b12c0fa98b96ddee7dcf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6d2349d5773868bbecec56801a6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518ca3901e6a25ca4c9623d3efe77e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41bb3d2c63a6e9c209f65eef924bfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1832ac6f167a992cddfc3e6b2841b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53243d79e5d6d2f3e118a0e5db37e94d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff63bcc363731ad1888e8f005f5105212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754259c01ef5f203b0d6affa33a249f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a81bcc707bfc05cca974835952900b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c77aaf674569397f8eb5d4839f7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3a8d2d6499b48a7820f676b062b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246f4ab92441c022ff333bcb92839eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a245c8aa29e231298b275216b2d327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9f5ac5d7127b2491758db48f4c90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27cdcb0417920c5ca9b8efd022acc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd6b94cbf1f643ee39ec9f31ba2e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b59778799b0146636127eb78b05897222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584728c9c119dedf586a053f3b356d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259a3a2639a3e10a981d561ee873c35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07583a17a5c41c16270ea268e8d6bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a52e7cce05a6e0f1791fb23432729226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f9d5a903ad6327530556fb6254d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c152e0fb5fbfa36f4796e140e644228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1e64b1b0e102fe7088b9acc71388229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2603beccca4936e7613022e2805da7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaddc4b41248a135584c7e3c2c6621231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ea50025544836d39ed9ee60a8618d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e0b6dbb01ae81dd474a311dcfd79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd5a5dfacc27654dc64c81b6b53cfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc54de32077dad55edbfc857581ed1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18da5c8d2dada2c7a3174c4a2b137ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8786f4b47faf7f1b89400414d223caf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569fbcb9c636e7bf410ca3ac061c6b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6da054d656cca82efa5c499fe792239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79513167c4d8b9edec9c4be2a8007b3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717511482e6e65480f11b7a7a612261c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cbb9f1e064388e1af22d7612279c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d707b6d0ba93a2d3412008e38e6bc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaed67e84d4617d7cca54fb0fec516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f1bebc9c533bc1bd0609717f2b59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f5e6f7c1e4196b30a72c846d4e25b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683654853ab4244f4de68bf4f5249a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b7cd17f4ca811cd08ec83c8826df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7742b2b2bbe389f28a2e1ac69a19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f90f1931567de9bd614471320fa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ae30fc562f0cbdbcdf61f41bf7b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef157386614b0d161ed0273c596c665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d7ef11049b49406ac1e16225cc9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a218aa50d816e055e63e3b80702288254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447a23438373624f7c4210e596cd24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540038a0c0ec1d132288f27f216fd51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470164cba0c99d0193ba9204a61009257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f156d5bca5aa3f099511c5acc0ebf1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc122586ccb0dbf25ceaaaeaa2123af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6256901d5c51dd9e7cf31f0ba61b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d827cf1edb8aedd30628321da55887261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41395bb812327756ace464395e1bae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1c0d9dee49a14d9cc9f2a06eb789263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc3930f0ad5b5b906adeb59994110264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece798521a2a064f99fa7a0c44093a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056be9c562a31ca0d3b83b68d04d582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7086353447aaab159cd2bef2e9924267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799ee314bf058de38a9fdc84c14ecf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d5e1a27b645ffabb786def26de390269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd31b08deac5b0fc6bbb8085e4cd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5b36773b84ad40060b9b1eb11e03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dfef9479d15171bd9df9c53d97b66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d50e086117f08eb1df3664093cfd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf74255248e570d4411f87772c27ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c451fed5cfed822373288b1972629275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e34e469ccbf3183cbb41ffe2d5276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf65382ba4766281dbf37893b859b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e9335efafef526983d36a6b91393a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25a86452b11f01007556b1e7bdb462279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0653a3149dcf6fddbdf9de4a60504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69d4b46f698e6313a0ed0c0b40af79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ef3b7f82c15b2cda2b3ca48c45f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbdba14044812b53e935e16fcce23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6dd19db89e46f25b3f36b8d4bc32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de892e8792ba29391d73e7a5bbb520285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e9a51113ae03611019bb03f833d46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8101f0858a60534ed9c10db4464cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e8e2f8de91138e6df3af8e2a09137288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c0e39c31e10520c87cee1463f067e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7f3dc981da082840ac7baa00c589f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430abb17c2714bb2320d2fe78051c5f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e2443279f48684c7d6437d07d6eb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52859fb4e8b80d070bd470108b7361a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a7a1ff6955752b98e17254104434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70038a594b5af523feb73b63bbd2205295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306eac1e3c83ec2093923dd822b06ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ecac90dc369fc8f3ac0ad0a265b8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d348071400ab812a966a01abdad1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f9455434b7acb89f14d67f8ed8c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31186bf1f2cdeff1ef83c95cd24d86f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ed408a92ba3b922f7984d43bd0aa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167848b8a9481a859f84776f078c3cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4a9a4c0952ed88c99df0ba65cc57a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cec6c61fe562d9647f2c95783a1244304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c628f99875c8db600b6d51cf236de0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28eaf9bf68a3ae827b910a2a5c329306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10e94bfc620dd9f46660a133ed675307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b1fc562e74b2b1dc9c75a8cefa72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6c9b358a4d8adbe2d4cd1bcf26556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca77180d4b8e759d857ad463043f365310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d512e85d50d414db34843daa14f072311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930aee76daf76c973cced526515ba03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d305f980f2f4cda571d090fea28728313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402c80ab793953f477ec0c35246c4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb105c72bc59905da21b23f44e0b00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc353b9706b0d67a0235d9239ff70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bfdc8d81060530be6f626ba76f7f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d204bcb9303846856191aa906329401318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aca6fea224d79d2df7cc4b62881f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7b2d56a9f4ea8f6efd34cb1ae429320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b2859455225f4b243ff5e8dd6d107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854f7e33cb1279b41c10e09a8ebccb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a5aa3c9eca1cd76f86225efdcbbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3a24930a639ed8fca35ccede54c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c9d03f0edeba49aa9c0d746a7c2d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb8cee2651e2777dd8025e536dee3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434e4438f00a268f2dbaf2eedf20701327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e7e4860a9a0c5f5488f5ca6b9b13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277db7ca899bc8b2b5fa424646f1a1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90d14ce265a0ab20c14b73faef6f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacc7c28825c5ca2e63a1fd33a8ec03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa66986aaef19371e3154c4c9343ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e059b61466f2656ca56ed4a0afca8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f8f5f90f485e38109fb7b624d00d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884f6fa7f82b2cdd4aece845b28261335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9c17c61391351d63f9925daceb1ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32027c66750a87f806daf5d0f16e8984337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e85b523a66bf855ee9e3289f0ced8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf5315e0628350eda01aa27c5acd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b4d20a1796a78e34c3514f1d2ed1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fae98d30fb6929baa76dec086859a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4627a61c78fb132dfece14088447e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfeb71efb0ccf0f87d891178a9c0c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8ed5d7997b94a362be27effde936344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f37dd70d6088cf188f61cacaff125345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94812213e2f510ac52cb906a27090221346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a9f76b7a813dd0556e0b02ddf3287347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a416bcb8e5b6f06cf69ec0ccbfb858348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83437f6d10b911009aebd89edacd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e795020de4be26f83c3cbeecfed2e25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be785945335ee244f4aca5ded6114d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835494df32c0fc09429cd5836acd287352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff55d57fb2e078e05579fa26901463353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363dcce6ce5cfccb7e28a4a5da839ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff122f22a4f8a0c928b642df060616355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da6fc1d4be21e916691e48a757196b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed50cca72c1b2a29327757dc4dafe88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27308397010a34a0049bbfa24a731358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7633b59ccb871f5e404300b418597359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd77379a43ba0dc05fa16b7bb57074360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf51234e32e1ee3f8eda83678651f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b6b3127d3c08fc18ad159007ba23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c3b45f9802f7ec30817412f5a7214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e102e6e8873923dec284f85227420364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79e76c0babb5bc325398e78aa9447365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6db0c473ac16030c855738be7521366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4cf5d20cf9e5f5652dfac6668fe84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f9d5a1ca2730336b918c9307f5e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21bfbcde0e041dfb6446c5854bea34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e1e5deb9dd93889d12456647a57b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a316d8ff81d3d71d4f38f1ba88bf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00161620b74e394b4e22fc1d8ce145c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b76eecaefdafba19494b0cd25fb81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d422b4afa660d95889ca6a8b2d431374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da177cf393bac5181a65fccf0aff8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432426ac26a14f44aace36eb1f040cac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8838d03b7cec54d94b66c03b4b3467b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd359857ed96e28826c938b53a1b5623378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522470e9402915e58b0c1acda2a2c59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b7bca82c064d9ec4ab8a59f84efd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540d0e85ac7c4bfb09a591430a312e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4dfca7c218338163c2e344f9ea604382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185a9f5eb72115e077b6b5ae13b016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db517c49b60898b4add94102c92e827384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9d65e385c91984cda9e1029a623e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dfe53e3e7d6c79ac5c694fccbc7f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb30b70273c8d0b89e6d19a786246387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cbdce3eb3a4213f489e5889344d24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1065f908fcf98e7b2c82dc696754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f3d1bdd983c0d8b0a95836bf7fae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ea58e446ce1ef070457f0cc09d02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af914c88146ae9f655ebf9f108a5dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4378ce878b78d9f50c43cfbfefc92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5435bbb523bae40e318d257f02bfd9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996152d30fa7edd34cd0d26d465962395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba9ffdd77916176a2502a92ec71ac1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a532f2944bf46c78f05edc4bda410397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f90ebf307ed5bf153fd5a8bb517521398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1b4f8bc272cdd73e905db810cdcf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419a5867a754bd30d90ef4eaba916f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b627d62b1174d406f40132911cddcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40cf81acaf6d48b92c04a9430de0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d98e14344a247a3698723cd4583bd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c393af1a8f1650d5995e7ccadd8e10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d1c2ad2bc6f0d469bb683609db42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd8eea28146a2620a318830f24a56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b9ee2d5bd02f6845b03a85ae5b84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851c83e11586a3387d5f95cf6773e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d2da9f98b05e7ff5fdad2c700bf80409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533be649b81f2599f2966d336e212aa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d832b0d9e7cd38c3dd1e3a40eae09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2250534e797e58934434171e2099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31687bb15a75272db29038d954988413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d69e117f07141ffcead2fd092de2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8da2f5aa9e74620ee6a8867755477415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83657aa53b0f1d30f5fa29c7757fd2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b609bdeac6e6f690cbd3856210fc96d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb2c7d3ca9401e08eda960af6498d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae5324874479f62fc381cbf9548c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f573c20da2170ce6afbfe659c213f00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c29eeb702b6b35e453c1bb7f9b5ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d4836f860f21a6946b71ba7a3b2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01c9dd70a04dacc2a0d581a714260423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca21e23ac2edb63f5361c5749c4842424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001938902746a7f0190ec17366e03db4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b8f010db52166244dbd59f3e86fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8fbc9d66ca1893b596f18c4db6781427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915137502d26cc18712ef632b1c5c8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24399bb5a7c8b0ed90470bc8500dff0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495081148e9f8aaaae9d58823fbba113430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaeb39687b08855ad75ce4fbd5454c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450ddc35ad1c4f20f9d18f50337e50a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f3f3ebf5363eb1c4dd721f56e92e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f2e8c5d83f29355576b0c0e8c353d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a1517c2505bca163500ff7b01118435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127c0650262e1e0d501535d27e85bc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba35d2c9c8755b3baf944beaa2035437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f9aa947ed8f253df5a1f55ab06b25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ffbee6773767527549ec1e32dc10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826532082fd22e775f95a0489735594440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de7af1aaf82d4cbf01861a6bb0776441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac1a99ebf2a2b1b1d753e8e5e63f04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b33431b842040f9f54623deffd52b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb41f93c7feaa29f30c353bea18a6c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f20fc125a044aa0a577bffef0958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b4332b59c93b446db8fc06193cd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c2165f1585c52b4ca75bbde9b6444447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9e16c62b5f57ba46e43693c93f910448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726bd0792049ec5f3bdf4ebe411196c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e69df15e241237bebf1b2d3e127e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a5188dd4bd79f0ec16344053967d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f31cfd519dd0b7f60c6f54c524146452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53b467fda5cbe4d3b00e618e1b56e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad8738595f746d83809773c824f24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019069c9693fbec2a52f1b8f20e822f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55fa3a2f5e219b5516c88f224cf4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12f2c783c4de6dbb415c13a3f1186d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbad7b46b6846720f5bc6fd202a72e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86004aa6a87dbe3f3e0648376a2220fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecdcb985c8ced542103421676da630460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e7cb63d13de78a310ba635c0de0b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d826b8ac969d022a714091b6bf72a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722c3b8e5fdb6ff30e8c037071fa143463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6de874d66e153e445159bfc283854464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125d46fb996b0f2d145c899331ed07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46b5e32faaddd68c42b812440412e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4309e1a794b8af206b2489b95657467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6b27385f8293e0dda7e9e9ce676f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22c5db1fdd6948d43a287155a2fe1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9e1debacb51eed2404ab81a60273470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e5bf62325229e1797202690d06de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a425c88e8d0a098e0d6247bf84322472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973996702c67dd3009ebf9e6c69ced2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2406057db206ba7ea67bc610c3cc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e723260dc6d959c0fd17c968c7c2099475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb5fffceef36563bde0063e366bce6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034851c5e417ec5c94445f54a6a8df7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e3c074df5f9860f8b0cf175f1154478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198386c5281599d48e25323dd542f20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e0aa0812bf12c1ff30df1fced5b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfde4126528e700415e53a3ce0be8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b78b6bf397a3b44b383f26885c065482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ac7e7431dff68eade37167ef78447483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d402e4a7b09abe5c688243bb760d3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b3b7ee380342d66e5604e3f9c6f19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f402dc50b454ac8dc113b163da4b8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4093cfb2a2434d85fb3fde1b211db0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f24def52197062cbe4aec23bf2443488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142a4e999182cef304f3038d06bb1d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd8bba97f3e8de422d9d16127c812490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558f103da15e0ef21315b89703aa5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226ec64453c7381b1529a93fe7697d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab87c1d8cfa9ae73853395f680c67b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0815830445cc0e1a926bfcc13b20a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef17c2a2bf6c9fe77563abbe665caa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf269eeec8f1de547480fc3d0ad33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cbfcffa961005155c4ffe7387ca32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652e6cd9a48157413aeae07d070656498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828262060c307b54f404b5171e40662a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c2cc3b21a9cbe904b84aebc9ca1b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c70f3736b8d8a82e830b315faaece9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0f6cc4ecfde7bb5eaa7b5be49925502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ccc16a08f6e709f0a0bcba8d34989503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490d62fd3d6728763c297af272ce1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f69608322ad5e6eedda52b438c57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29ad6c4057fe84e4adbad1a4a1efa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f755132d99746425553210c5888222507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af5260a52815c134c7b413d69e17eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f4e41f72bb5a8b63cc81098d02356509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b872189e36a14e1018acf04c52bb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adfbe73031a9b982d3ba2bdbcf9de7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9304fef79051de10c7df05c6793f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a63ad367f5388778be78180eeb472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0bfe807a3088e9ffca29f1e467336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7dfcbfcfd84b359ed2ddefb32231f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43518d44d9d32c88529fa72c25480268516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc1b4ae998bd43e0d69e796ebaad2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0f64cc8587b873716e8d60446ee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083076d6207907ad2a3c2ac2c7c1235a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32621f83e8642a9c360abb754d7c4e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb312d70e220534b3821654311b950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f4f3c16cdb5fe54052c17004efeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef9a58695284eda744163d54208ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e33b2e585a5d500d1b86f014e7e65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbe1bdc100f504eb03fa860e83da6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d2972c77bca7f3a4df21bef05e03e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f26772212001a13cd8e67af901345f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4672bb11c4a6e07d99e77ecc58c78b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd3dd0b1f0e4019eda6fd7612f83f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef4fff6a6cdd6824b1be9ea100db93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b59b969dcf69262e5016790775862531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf18275b082947f188775046e18d24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eacfcc6f6aee3eec3ad9f76af1657c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074db2edce874ae761dd0d5d5e8f6378534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c950ba98b4e095cf82d10998344a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc07ac8185691a6c41fb6126f57d9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e123f13f67925207027765fab4262c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18995414b2ce0e74455e6642a8bac72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8efcb9b92fbb7a824eeb270a4c84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fee2d4fe26a733d35302d48bad84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f18466c922680eeb1a3e9b884bebf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fbae6aec50c2220c7db9fdc982ce1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b31900424d8a8d31cbad733d5127543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654ef40877f1c2918ddefe4ea27015544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840649920df1fe9eb2ba89cfb511e0bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077b2cbceb270aef55f1f982f0ba3ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634b6aa170f2ab3599660a62074ff5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6afefbf44a302fccb251658f203f80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b86c34b86980d67108c8c9c4aecde5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf337ddc8942d50f2ef5454050fe07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3654a04a55a077a77e4db1af99b14c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3433cf781f6950604a442753ffbec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0a70445dc8c86a80b6320cd7947fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc741413f7bcf47dddcf8fb29f7b3876554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c2ca52751afcc927b420c44e219c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecd5e115ab1b9946874d57b0fd9a2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3671d08ba8131c49af925e39721d28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd610b8a183a4811a71ab7981d8483558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c21bfcda12bc03db04ee2b6dfc5769559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745741ddcb8d23514f869d697f7549560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db4ff667d95c6b7d825c8b0516895561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fffe53ae0b5aaaa0d9f8c7c68813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5176bae7cf1727ff8de0f7658ea8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfb909ac1d176db543de98ba7de3e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db41aeb1f5ea42555700ce085d9c40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d8bfc6aa852c78d8f9f9564bf4a04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac0b1200863ba935f7745d3c954bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3aceb55a308a7a1c5012a53a6020568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d22efdf13d14a4c13efff4fb19b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd8fa9d4fa34ea35aa077edf864d20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c64ddd69f67d6260ee2ddbbb8e9d9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0260298647b17c993281ddb080b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64536f836e42dcea345d163c00a55e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5888b13bdd711df4351dcca2316462a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220d279d60998c3a4e38ef107cea9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c8ca9c93c815233a77ca646c6f04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93888675962ba0ab7fb4ca775fbac7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465a9649ce9f61be8db08cc0363607578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5574fbece04e70833276e4c78ad8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8bdfc56dd9f199dfb0e71d117995f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f5da9d5221ceb7ba406fb880c8b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020cf07e05bd94aca3f97212a69a6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e7cfd3d1d4c3cedb5a1cede99c0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fdde56023272b73930f0180491cdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3342d321fdc0f7abe0097113ac77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9797efd519684cd8042d8bf8f1fb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760fef1a884b693ba9b770035b5cffd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e8fef92dc6d6d3180d88e9b531404588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fe4ee4dc3bccbf6c967d76100b6c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59205c518b66ae6e98593fd61b4aca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daea742a0ef26ee87ba0b8ed153f47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eee129d4515bc18546bef2ff1b01e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575bcec35dd99744dfeeaa99955d96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d965365912c70677b10e6b201e9483594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd986d94f59d6e8e5487f3588173f21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8be4c8bac080963bfc1b40c9d67ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74766c58e8a035c70f6b58b47780585597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a597e725a26a5a4ea05d3bfefa095e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83985cdbbd04235041938ea27504a7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b32a6f8a7fd57080ecf6c655c0798600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d536ac048905c3807c4477b996582601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f85fb87250587a8662e8d86a0285602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb04f5f8601f164fd6b0393e30028e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764959470f463229e2cda09c188a247e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415ef8f281ee4d8fcf9773269a3654605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ed1cec1691c3426a63cefea5f038b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c196a0668063bb792b1c14c4f5e6a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec5003a847f7875ce340c16c106e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0492a098ff8393171dad53a46507b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6e5d87dfd64ac2c8df81546ff9fd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774dd4dc5209d34239ac38bed090001611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73073ef4af4bf6562bd807a6718f601b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc94bb66135ba548f16d9dd44338b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f800a84571e12006529774a09c3442614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad876559e18f150d70f787633d4707615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19898cf40d08cbc5f351601d9b3b8b7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da80304b113289ea71955de8c8f55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d489e91b08dd691b13711d1ca3d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9cb023d8179854cd3fe40bf0f355619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d6bb9387f3d9ca31254dd66b4a81b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa4bc2789e1aed3ff1e5fb54a0437b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29fdeb4c1e8f2a6541f3a823fcdd1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129e7145f4a3950196e92d213738db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d67d67cba84a89b8187a8f9decf4e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d2d745a4bb4e75572636f9fa5d50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca10b461661f6ccf17bd7049f97862d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae72fdd97965121dff76252d30482c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642a954230dca30d84cbdcd2c923d04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271da4bd6966afae1f2b45c0012c5fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2479a0363e2d995f981a6fa1a5ea2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2d139618aadfa0b941ca79263438631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e6ef6ac10ffd6054c06b5b8e1519632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e705eab2ca47ee289375f5fbf98f6c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab44bce280a91ae379b5e4cfb15ebc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88b04706f35309528ad414df310a76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a6c74188e43e0143db522d9b8bc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a1c23084aca43a6b8785172c7e50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ac54a1b996a9d2e370dc83583edc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea040fe86ba6c4b7eeeb9c07424f54ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e234d0dca03c818e9cb3f0f8f5a7ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424416d1c22444585f95f9113d93c809641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0d7a8e2bc3252279d9aa59cb25f7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37d65bf59bca908b1b5c9e51dadfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97285524a782fa34eae3f672428b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760185f7c84944d0d8ae92a1f51db979645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a43c7868173cccfcd4721cc76627b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe3b615c6f958bca9b3853ef95858647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f1c8fddcf82ff12bba0d9c15fc91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b89db115fa43a500c3e47155e717e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7fd963b2860de8d486fcaf085d185650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970f190df9d27d8eff57e4c429730a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d65c422bdf98f9115d7d90bd9160652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade5610f3ef2bc48de5b0bd50f79e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6d8195469fc554332633bef2d1f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ee15321f28babe08c69778f65e1b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c95306d6a05e9585d112dde977c56d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0447f1432293b806edfdb1e551eec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd93d08aa9d969e1005452ffe18487658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3330057e69c14ed6e69b01aab0a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74956423745d88a127436ba704895660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a7a8a6ee0524cb3b955c5e37a28cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8716e5b586ab1948eac9887958e08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5de435cb1f2ec26efb234e824fb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3294af53ce5518a0ecc3d1260636b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea51ab23d978303f5f404d888778b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adb1f0152dc230716e0db6b091be4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517cce7f35e5e7ad735e1e93a783f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd8b04000b2945bae029c11ab9407668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89ee6bbc1239489f30fc288c07c9f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d94ced4959e5e4979ea1a6527392f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d0b2d4e3387265880b5960855259e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d471c305986eedfd0c2643edb518672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73917c7f4652ff94890b7698923bb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab88ffa3d600f054e37f3222a8720f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80900c38c6f9a87ae31850109d3e8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971df9e4ee20657339744492a9390b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a3f9ffc0b82e406df3ec4ab645b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04555cf379587867a2ea54fb94e4aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eaeeb17a13b5ffc3dffd56d9ba74f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c609140de09a263a3eebf5fbae6aa7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999bb63144c5b25d7e61adea5ab42f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c641a71785694d7311e98f6175448f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe6203684e4a6fc5c837a0e68a280683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42350858f4dc34ac4b27912354c3f28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ac433f5ec29a464a999d3c1089d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d6476c4957e3e424d190084275c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dc2c6f5accb654401f8f7fd690c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f8c89fd7ec02284a0e6acf1c4db35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71181014c62a87bacfc20c801d24bc0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a888ad17eaa4b01e40d976c13220cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb0051f3f7bd8b7f268a210b5a1bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897bfe38b9dff11cb1b1df5da2d8b35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191728a35ddd0f0dcdf3ec43d9bfff37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f327efa3f98e2fb348bbc8443fe07d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f4ba771bf4ce4ca46d423cbc5c011695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a3d3ed0f4e9821eb446553d408b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822312df98796b7424ff44734e11459697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5605e9e48f8ac72b8808f23ba878e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ec61f01b7922eb2cefd7b9745b568699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67819fd737b977f46cd39026e78acf7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1d9d95cee0451262b502c46f7d17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fd74c48e04e3af148d9a2542ea26b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f64715889973f7abf325901877aaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705e5ab9c67cd8620744ed33fa75a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c2aa2b7b04ce53e727579192c1fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c99d7def7931291b36745e3f1644706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd9c62f3db91171de43ab3180f53ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03c7b0191805e14463a360449e13ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d254e22016c5b87289a43a981824709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee096a77c5d436c40f8858fe2bad46c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a022461af4e98cd0fcabf8b9534f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d5e940df8cf1fbc24e8a689c57292712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3d293a2624dc56502cb5f64678b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdecc718b835e65aa3793592d0a50fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a175cd5398e68e780ae97e137683c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c903e1cf41ca49883bb5f36a6b82a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d6b078abecc3e440bb9ed4512391717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fb78c8829f73c7d3d3aa1d2101a76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228941f5fcdf93521dc0bd8ebd465e37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba9efb3d29551e57bee5419ec878b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee6b50522db0ec1874830c6b41022721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fc9f8f1d560cc90d15b2533dd746722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef773d521bb1c7101d6b100846996fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd18c463cdeb63399b8dc6943ac1b5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a19af170e34d4601d70e70985783725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921868b07da7776e01454b9ef51aeee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3732d5b037270b63f4428774d8d264727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77105dc187006683f3d97a0db8a1ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394377c2c57c1f4329b9cc326db806f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b061505094c90149d5c5d44349b50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9e32c13000a56a33ec5b4d8f5e883731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab863d291983e725c90f89a96873d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06580cdcff9dfd4f89204f299afdb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11df4f4c7472c895931f51c15b158c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b409bba7f7f9d127d514fd9f1851f74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a3e67f0b732bfd5b9779abc835deb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf819f4e982cdfd811afa943e12daa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e153070fb84d108b7b45fe7ef9cb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bb14b4eb0443dd47c71b5f75c72b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208f88fc6a73ca6320e5befa7149e6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10033f78fadb73669ddd86e3e4a476e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436dbe1b3fe40b2600bbf87761576d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09512c803e4c12fe49790d9a5fa7182e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74907a6110ac5544317e59dd2e1c25de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeeac36a8a57f859de30142d0ea388745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db42e510e65787d5c98f247567540bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254531b1560d9f8934ce9b131b91d31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9e3703711788153b940476060c56f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a0fdffe9ecbffc7c65c03283dc33b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda3390ae96fe38be5bc9e08d912a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569899bf25511dc109cc3041aebc1e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e78b172305bf318b3651bdc00f85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c61b8549c5c06bec90c7424dde1b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f255edfc2841d509489ebd4eb439754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6731e6f88bc8de40b5e3cad0fc0325755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248545f66276d4492283da1c0ee20a88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2811d6f1b0cb198beea6a57a7f5289757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c14293db476ef58f27f6ac90a6ae01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b020583f9d45787edea900f01f0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d1d56ef84bc0b211a4986f44d61f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bb83ec696a148bc4f7cdfdd052c88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279609727f87139c2ccea0ca9bff89762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08a83ec3636488e3c8dcbc140a73f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366162a9b93d4b4908cda6169f18f4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b572337d8ef7b7b4678d85329b130d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a04a0d63351882cf61ecba965088d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a886196559e8060d13dc8c250d3713767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>