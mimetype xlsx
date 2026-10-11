--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72283609fbae4388e1b8898d30399211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dacc82849ab8b1dbb38cabccac2cf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3c49bdda284ef253d9c21d66cea43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014d40987c893acda2d658aca05ca944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d181ac1b0165c54b7312a3d2b73245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e25be4e6bda9172d6bb05049b76b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e5edca98137d7d55e79fab10498467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0d309741f11a8f4963e48517ac848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570d1ae67cd38f03c03a56e0b5a13da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480b53eb7ca3727b387dadaa7dc3bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0aa7d27f24ebc489e9f9dfe3a5cdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aec42b5251e43a0fed30baaaa149f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b076c2be1d8cf7e1d8d61ff43b0ded513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b932fb19e35ccac15dbdd6723a6de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033eb4e9b4988e68ea405d7471abc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad00ca784f815cdfa37329aac1e66716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ffe761e0195a011031bed561de1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee15a774800686293772d704387d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaaedd41914d4c9f98874af20e622519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c100c7626881374abd252a64cee1c1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f74aea2fd2c46f19509bf637212621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301fe3f7bdea31ec903f833edd7350122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e2becf81537c8eadaba74f9f628723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea28606ff850240bd67f8b046c8f9f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5f0612aeed7406a9d1bb12578d65125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1d38563d8538f64b7e700a7f21b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1805ef2e4d563d3abda8a7d61e2b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e0b1e9a27bb69468c48c3b253add28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7fba65810f7e224c396031a97855b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c635e5cfb590d796be846f9e268c5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deef7cbe95a84d5debe4e6ef4df92431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08676ef2d087173c55f34b7c2f35c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce47c43278af03f5c467754fa5794d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280f668fb964084569826dab63aee634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d945d82897b0330cd6db0309796035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637885113eab51c5633f8f0b06461ec336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f50ca386171b4f9a5860a0c4839e6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfda3cdd501efee5c8dcd499f0625938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059af451f685918d7b0561208e51d3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391730834b92b4bfdef8bd74cd5940340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11ec2f34d6746cf45b960ce10f325b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681e27e181bcd3fd2cda6e268cb31742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d0ed3552be93326e7c4c392e6578b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26efdc11ede69208be34f53c4a9bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4280968779e8a6a32b83909d4f0f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7198213fa700b83541c67ad7024d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1086eed3826ffabdc5e71025c73ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087e0ee771e55d0827dc47329f9acb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d210b7d3b0199b10eebc87ec0ecd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b80a80b0be299b5e8eb4f145026450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aad71fab818d3984898ba3e020ac751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dbbaed526d2c1a857726d55a65b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d172f471d406c2f888cc58da78b9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281318e6c560fc2b238ba6051cf5cf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58482d595aca7c9ab43b4035c6c94455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b2914136d326180e9933fbff141956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc27ab80e9be4019b7a7622ecee86757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0bdbd3f3c8fdfb930a3acbc491ec158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba15a459c560f001d669c7fb0ec409059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851c77a7a60f24a16e67ea6db0db0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc988b53c3f4c5c535d0cdcb1816361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac59c03b844411668d6b12f52f6afee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03535f1a9eba5938cb51938120a766a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe33befec6ab89317ee356f7e0e319e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe0d21024c7e0b380bf24c8701bc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6109737d9de3038cf523a551b99c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5dd66aab0322f96c3d4bc602380c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf230b7675b9a13dee51c625ece952068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df9d94697cabf95206cf085a7bd8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556705a896b85dbb182e8f0a7233430770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4a94c543b496503722437fe17d2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881efab432b6577c1755d6c0a48c89b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b8a54527c4e46f68d1bbe71744d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c23544e9b7293b66941dba099347874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b841c67b18ef071da48ad2f0e81a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d036570607b57c12eaa679d3c627176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7cac307f500c6e0530ba8dffa427077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0f9d26bde542ef6abfafee3ef95d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb032e3437bd4a4873a30bd43d44b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8cda5438a66ac16cde1bb7f4e6db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda58231e8bde929b2657ce151078f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e8316b32e7e7aad693137f31669b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2487d4156828860ebf48f700f81c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dead4224a4b6993038544344f2745a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c54a339041287edbadfbba62f92585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a7912ce1201180a5f798a22e5c56386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1056687c64b46259fb91057603bf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cff7da3563eab73347502cfa4781688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e877611a6236c9e6e6f8b9f9c654c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad784fdcd511297e69bb70951265e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042eccca4677ec8566d1627914446fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c0651b01a918684d09c37004f6c3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43802c1dd75cdc80672426e3dec1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f7c6b5f7a9a953ed496a1950d09894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf046b49893b628418980bd485a949a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f723a2ae29a15512bf5f3062bd5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deedee0cf492ea6a23b98d9700927b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f734cadb6045718f60ac48a9074aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac26527837e38a31637490c3149dba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd8929bcf947a8809a4bad5467f0a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf28f2224e9e09036e6e9355f05e57c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca42cf79ddba17c3058ef46fe343b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e03500dfd008762cc760bb505a16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbad6dce6ff9c8fb532eedcf0560bd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b7ad43d050d70deee6f7122f4a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39055bc342fe10d682db7aa1aa9e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6521c45aa5855b5c9dc38564443d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a084bbe26b8de8cef9a23fcb1553a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41873bfd70cbc23aa1f296b43e59035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76d5c93ab4736896afb1a914e8a1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b87be23d0010ede79528dc8acf601e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884e1266a458ecb763aad3465e1d6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757f16928c7d9efee6da4e8084a1aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515356d1c64d3c1ba6116c714b20911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d83c2bbdefdd0f28f7246abb09e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284438067ce9bfab1f08dc26272917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3363ddcbeac37bf810e88941e8161117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f4f981de808fa103baf9897ad8135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb696fe04347f327c0feb18bfe33b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bfd707809c56f15a0bba02ded2a70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40576272c6e33ac77f3d39e80cd399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323109a8ea82b3e8d3c996f0192537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78c3cd33777ee9943304b463c07a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed727aa8cd147a390ca0e0455069e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174b9eac596234f76104f8bb8e30f7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870068338a0f2532d1a5792bcb5ccdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0f14828b812b5349850977705fdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6aae37cb80abaa336e52d67665be8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca91f685f53be7c9dfaafd464f585129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d68d02b9661c3871eea5f6fb4971130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c731c13f4c75340e8b9e832bbe6a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bbfd963a381f4ae116dda2275ca5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a20d4560023db1f009fd24271108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb26cb9fc85daed6b53f8439de34b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82216c5dfb930aba6575b2faf4a408135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaea5ed126d264404e91c352187a56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33608380992f5ebfd89c5d8cc653a5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d56fdcb4a7bb91b77d65cfa76428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff9d8ac9d50d228754336db0f5bcc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068c076355235c07d07473e9ef0046140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d543630fe6235eaef72043ab8fcd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0da09a9ff8f447583155d47057ace8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0168ce5c4726a14c831d32a78a42b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a62751397ded195aafc6b2712fad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a708949afb548fb9d9542c83b7a207145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeaa5dd10be64f13ccfac2b78a9f65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6904e946f72719043143af4eecaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c739772285f8f700a9fe9a3bd5e5f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8b181ce6094c175c9d383be7ffd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60227fc4c5a57504a45aa4cc99f6f45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac17bad6c391f30fc2d565c3dd3368151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd287a53ac4307eeb75aace7f5f60a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97ee45e35e536a4cd78987ad63f447153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b823456df5da1e5a1e55d3e6286e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b487b1cd5f95b453dbac84d1c516a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7329ca67f7b7fd73227d710fcd05b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c3b0577c1229059657f7639c3883157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0ea23116b5a17af83fd613d6deed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1f92edd850f907a348ffaf1011e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f68ad8ea8556cb2e59ffc91da2c40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd72f63fa8e9c7bda44e000330d3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050319ca5346cd25a3d67b9ebc6a9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6df7dd08251eaa929c6ca4fbe8bfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5bbd520b4fce9daa8e47824773e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de1ec6a2195379d20fa28b702367e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b762d3b43ae9895bbf7169d67933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652f53d9c10d14ca192f21fa93b387167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8faed8d06964c2d5a2a5954bd179bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6f1a5a822cc9fc649759a47a886a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ee5c8213b59e948eb749f069a963170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a89212abb73c63a23c43109f9072171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d98854ea75e5ac5bc63d43773ee36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbf883ce4e34cb091f69778b0f682173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790974dc47818dcb457d845b32523fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d25275d44cde6e16b22ae6fe62a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb4e54b9e5eed68fc6521bd764a25f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64491c0db9872a2be5de641cc79ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270e3916c6a590a42a73ffd10ccea8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598c35aad48260108b138af10c4f2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3042cb6c89bdbbaffa2ecfb74c3f6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e44906fccbdcf38223d6b9791ed4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4e2ea15db3bafe1b7160ab3dda98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f9606064920ec989b85b3c1936646183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f257a66c4ed5a0da90070f1f42597184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3046596da364aa88c8cba3008690185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd06054d5023aa5aa961cd4e6e98f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b223341e0cd6f4547dc1c6108cb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583fed8b001fcf45fb6e1f97f1cf98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02174478ae0b83d3d7214e782f30c157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c46889f3df316042853ac528dea5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d939f8d345d6a648e2737f8c807529191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b3d77ff538db7a09083983ad53b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ad9658395fb50851a9e31d41ef0d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd0139caffd3567164f6d06158c85f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8147535fff6717b0b21f92fe8bb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1579059a3584519b80d397c2ae46f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe20ff2e0939e1c60f7e8f5f58b740d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30a07731f99198c69c42d578e3a410198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285454c5a5b6038d4d46ee7f325e5a43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78a5b224d401e7e1c2e6cde5f56310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160fcc2f3d8dcd7e67e8b63a45f79f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ad3af71eaab0d1a4d17751b02528202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be096305f90d6bc4e9c3f9562e7bf08e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93771230e85e4edf3b92e04c09bd6ab8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a630a81940fdbe73e88a30697c1216e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c51e7a0bc67c10aa8b44feb36bcd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889df76153fdbaa9109044775eb884e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e1ac759b262afe2c64d20d757b5e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb3871c6d7cd843b0b1fc84ec5a46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904443de6debbf19953de75bd2c0a7ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129a30d232d2be2cd34c22bd6923020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57edea686bc2b7fa66eb5c8f8af9453212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43222ce86b1c556a663a9bc0ca91b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478854ec4f87dcff0298d1ce4639aaa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e0f9de9448b40e8205199e2ca691215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f764c44707e993b8aa5f03f682893216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6013aab7b79fdf9ad1f564e313c3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033a6ffb9b11c8661353837584846ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc6d520351bb2e7da32554aded8d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3860b38468d9e3034eb732a94da7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab36b81b26a0a84269029d49296f23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38385ed13d2d2ed3dcdddddb39c390f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e57a69dbf16b6a75f9c7cf20e7934223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9337a0a72483ccbbece424a64d6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae16b63e69d40fad17472b4ad08e98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a5bc8e8c587713247b9985daa8dbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9339f4ff393763ebe14d6a09688d76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795055796c650625d7c5db16ddc89e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44564af0c7d7c08c7718ca137d27329229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34eede0744fb2b3d6366a6f039ed2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b3f4498b3b93ded6528144d05cb7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3677cbe56351c0c130493669394a607232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e55a106f05b283d10b776c5ccd1a50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026eef0677072b295ef5b8d1ac340d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579659a9048dac9bfe19cfd1ad14d678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8407f6fab2479c0d961943721b06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8166f612cfc7675a452689c4392f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce5648cef94a9682113e5f5deec267238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc6326f96b443e4beb4dae6c59228a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c978188271c62eb4e9f2f775ac8eb52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecdc41dbdd088f71a70645dd94f74c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91eb2837cfa40265cee0557ea8025242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b52818e5efc3f54982fa70af110af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33afd44a48d7c8789893cd881de219e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613a6b140a13685080366625ee13ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23cb23b308dd65902cc21964d332c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb1de4a58201d4049fc71f1605698247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916338bb4e0c4198772992dfbebd2c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf56c25ea7743992f8f9b7d68a1138249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd2f12c6ca5d82dec18a1451e86ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900650152e19bf63d1c57ae043499ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733cdc152817bf1c5c8d0909364ebdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cdf7b521552e22d755f6c485fa80b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76563d502baaa790f74ef10559fb0466254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f687b1df355e6a612bf08e08bc9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c9b9ddbe74bd70bf4ee1424fe99d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec78c7df83a6dec311f819e9981436257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbecf1d55b7234d8344ed4fc658e35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb242a4a65babaa3594badeb0225c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a38c3c559e118dd565efc5e780a9d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c68b26d95eb4f38c7e14fa9bf3c4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14bdf3067fffa1028c2ec6cf69c2f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eace208f52a60e0ea83c224c465634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bb36030fdfda1a0d62544b9b98722264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64f5f41765e0bf0ff260440fb9d6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43323cf5a4d10616222a06b85ea1fb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601ee3fdb4ffdbd4ac20c06ac8f7f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833831c19c89d2d6eafe532e9fb1aaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100f52e8d2ec5f6fcb699cf1cfe32f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3ca8c315e3c8034e4070f36fb17aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e0467a23b947d8199e257f105686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535e52c1d519ab1129287045ed7f0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3d9996124a8f14be2cae97270ff20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eeb035bc6d8e34a399d4287a11d56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98ba04f600efa33e630719f9806fb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04852968f45594a36b95954e81f21fb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d112d55f0c674c8d6f220ecf334484277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab444b0aa6eca1161c29ab045ab4f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618bd65920a142e729e3a3c8258bcc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08971f3e661fb3d9d157dfd3e799f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d8bdc3763fcee4981e90f81e980fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624efca2b7b751ad0f819e9915427a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2301a96ac0073a1748900bb893a1be6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e477eb7161dd13b8ea555f7d4dbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79addd4a59b7667cb4bba755e341e529285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f909dd2631deba4f1a28aabbf4c069286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52891aa434f1f556c2a771c8d85dbd35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6cd09afd2cac730efb9d9f180e1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e892878df187f3be5047c623dd4c627289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273bd5255c4ecbd7e0707a9820f42d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92898e626ee80c12cda71d145c3064f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1f947b37f28f90e43576924e7736f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b1a05bee6a25547910b78f5702a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f53ca3e9ea6463f74e0bbbac7edc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb549faf7f4676bb5d6ecb0caad11688295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece85ec2f272b3de561f4e99d4b90e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504d07c0d6495e39b03e23ffb12f726297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116435b096375be2cca399518e0780e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e3e20796e38d49382a09aeacfab0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931346a53723713990a1373e285836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6210ab2d4dba956fc89b36cd74a2cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a77a0bf6e35b269bfd09d6bd72b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c175f6966595a973bf05ffb81c9b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c8a0a96b31f76ce7ac3f274d1662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e6eca958dc2f3e6d4ff0f2b5d6cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c69e056c1ac958704daf292638d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c7e7ad46658b405b9e0706ff491e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295f8fdba098870229bda800da44b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c66e679d532049c63b43508e14eb6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febef55545f1fc9a8bdcdf9db9448f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74887fbbda94c11dffb5b1f91628e42e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621003c5f91c05696dbe12b4eb46d22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52644578d5387a7824db93ff6e526ca3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4d81922f94e7336e443c7206060c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504f7d2a21ef8b03db0d8693269b28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8054e72219a016022f7c2094d84f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99d2a0fe52e82cd77a14d76a8bf795317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff214f0fb8082c2fafa32fde2215950318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76252d3a9962a3c4a0dcdc7cf0dc36e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06cf87910cc493552f2e34d250c44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9e494c48e74343f0bdb547490be3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12023f2f9badcdaadf4a83fc47e054ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe24570cf92e3eaa30aa8e1ce04c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aca9116b5033d38d521f8722d7537324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50d6f784c790b4a2d00e1fe67d877325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b18824e41623beb6c85db2797fdbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841682530e9f453cf227d5bf76639398327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e404ba3cf69671dd7edb693a3864328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24a66146410935a6c2c7613b988d9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df7aa5e56d43f6fb5c2159a6c1b13f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c8adfbb52907b173ffcd6ccf3efd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec95ff422a8a56afb24e72dbc325ba3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac05cacfc72207d0755ff28638775e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ae9a04af3db33a8ce9aa63a97e05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5cd4f4bc784ccef01410cf3b70776335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5f4203f0d9b58c4f5cfeb21d8152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bceab54941e76c513efc75ee9ead5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11ec55704d7b56b9d434f7be7dd660338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b23772a31231b3c24c2836d4110af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cbe6ce670943a72eaa7165ed822c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aa16432c9b07919655060c6b5661c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34122ac45bb2a4bf013fec56f8d8356f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857af6e4c6fb4a237af6e3e1dd8353d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816686d5f702c734fe7d0fcf80ee294344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec940d564a666a9b5ee6d4d9d4bd2cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfde6286b4740a0b1ef9a333507bdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807856f31aab48f893617684ba78a00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894237603120d498a09027b47b4a2d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c80816eb034bfb408c126f3ea4ad73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf728e5533332064a37f67d929e7d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45ffeef61f5054e48538885eef203f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c546981d1e795d17a9f38b9d4f3df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd6762c600c3e1e2ca4ad82e6f9244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d919a710627f20c4b818d6d2594e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c68f8c1a86e90da411c5c5346cd95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee375a6320c99b9d3f0ab4370ea30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597f2da61e01a7ef898b50424d4130b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87182de9378d2bd51db03f2821bd5dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547953f02122bca800a2f259e9519d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a96e454d994b388e02ccc3dde4c49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acd36cc64428288659961c0fe97d1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888bd2d1535c477afe6e953525f89fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32b7a077ac3af8ecdc00c8720bc53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7317fe652eb4395f98443926c0d18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e401682c463c401c56b179ed5d41e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7751e718db8ba5425e5f615db30572366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933256cbdee897d871feae6077b7fa99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46deef78a80b1320978944094bf8c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63822bf60a82de587aa5b3d370d31e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea8808297781923ad26a91b917559370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc605b5d7525075ab72e3ed4b30a31ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db494ea7b25c46f45fc478694944a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106f109d1c171ed3c86381f37c683a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d584e1ab0a6579d57404dc0f4eefc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a135054ebcea67a515520a0e6d01b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf280c9c597431eccbf5c7ef1e076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eca13cc99f0f8f4b57b8ddb3cb851d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1677641889502442d42d0c8a9360378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c7f71988bfe1541964ce16a932d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09fe6658bc0515e5b79f149f10299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790dd22fa56e9b731385427d88d06e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b18d973050a99508db10369506fc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2351cd3688cc8d1900cac4bb36f76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4eda1164b1e7daad8b4bb117a2ea2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd29175afb8d7effb6cf71ea12ae9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19d64743a3007550f85056f5e60fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332bde259e3a9901fb685b1fd4fab07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c5ff640b1023c0424d8980b779c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac570bf8dfd321e02bfe67c7715ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef3be2818c7c92877a2e90e21d8f96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e8004f3cabc062c24d042139fec9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767760807c1be2da1c72632a45f8be16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d9c4ce9050faea02810e1a8ac64d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d5561dfc1d4f3cac760c9d977d55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f45764b4307db2f5ab723306e4a34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3fdbc0acf8c5bda5ec835f8531b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e3fd5b0bab431813c3d07ac05be0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170c6029cb6c5fabdd50337888c145398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f438cc5590daa146680b89cf83dec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1447e07bede08ac2b3fceb25eb4511400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881700eed1c9518b789b7a85398e6fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d24943f0601d14a3edf21e60b44b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8ba401ee7cb949f6528e491d6315403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1149979ceb499571ed1a505ea59c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba196ccf9b83d23d2a7c5fcb2d263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb204a745f06c31e1e99928e3d6df0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509482f0fc3365a451fc23c4b8e1ac30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bdf92de703038a6d6e9b1c31d9abd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d013531f697c85c292c1c886caf06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03aaa15471c5e6a9fc5a9daa81274410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c6f182aecb17dc2ab02b432b3298c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3db8dcef7b5c405006f8ec9777980412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639510aa87420cfed7b1b3cdbc2a872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36535abf3748f971e7b78bc2f28abf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00ea16c45d3b3efc07bcb85da12b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8874e5ba4ec9c0f1431141cdadb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe9466c825aaaf3fe46edb4e263a73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65256168132f1f84b8c98a59391e1bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec7fefe50284f6b1ee30036cce059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d80944f58195a0b4828dae468ceba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec740341c51e7dd10ca2e910c7b3d3b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba66815a9aed9310b022ac4907c58c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a63a47dd79d6a8ce56321b4fc2e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ecda3257c2472b9ea7e12e76300b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265a161b1aa5bc12086374557b43621425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd77f7d3deae34fcc9e727553a75f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73165eb85c4e93413a45abd572f618b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85afe3c5e90ae7641f8d0686150715428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94af442eb3d5ca681d7c418ea9d7ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944072e200eb7ca0af2f62c3beacfdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960dfd8f7ec01eb660be9b87fb6e57b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e995b1fe0b06813d8483f8acd8c91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540827990b8912925b0c10ebc4d14e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20dab10de4c180643c9ea3e4959be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2d116599839b4737e8f48aeabc56e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b73aece572b5ba337055e825fa90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5818b9a48f961fcf1708dc48b0aa4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb166d8a69c1d27ead8b639eb97cf4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec6fffa6ef0dd0030ebf10881098e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874f47f72dc06ab4c0eba1fc168565f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7d4eecad91ddeeb1c09a514abf79a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f444b7debf7df9062453071316b16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2eefc362680b4aca0657dee5685c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c63efd32d31670e3e77078fbed39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b538da6848766ca2747f867041a43f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71863c025d24becf292f155379dddb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4d6ca80d925c964d29f21e8feb405447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d5e2cc37af5bb0577901b984d055448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270c1c439c9d2ceb368852b0d2c91b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710bce88722a17455e7e34d27f0f8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702bc1e900a0d1c184dc56eac38814b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cc5eee586ccc24bb2ce310786323e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca028fc6242bfa98b71a6d2649f6d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dc7d648a26b6d9442b353195bdde4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb12068059865c0b498e03c3d38fd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600e1d97e7d75a754c8dbf7f902f155456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c79f0ce4cca4d4be8c45fcfcdb10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ed43b17ae57fe21afdc003daa07e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c05b4c3dba57280518570a2229da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c04ab9c296ea9665877e2f0fe6f720460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e60393da08d357ce1ce3db4a19dde1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe65d22834dddc6a95298636c8caf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe46671792aa4bb17538edf74a7998463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843d3b247e0165bb9826811fff438b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89009566c8fae2629f93d32a3ebcfb4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f8cadbe0627250b0a76f817d24e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d82cd54985c4d2cda9becafdd8d600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9c6dd3a2fb537f8c59450dbc6aed0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f4746f91369bcf53a96010819c276469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b097e51a2f2d554a2cd7a35c7259b05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991f1d13a0f2664c8dcc11a62f323e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df388e3434f9e895e9aca7a155809c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c699af45cdcef9ece4789d36f59b30b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc9615a6f789febee0c0dd29d91a16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03d68b78d670e0691318029dba0b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab47febf216bec4fe10e1468e2c9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e48e8542988a81873810fd5ebe2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c001ee3d1b834524bbcaf658a9b56d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea973dd25224ce3af7ec0d59c16f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925d139bf21e1939584bc9f773956a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0aaa28dec5c6ea0dcc1b68b812fb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304b1a537baa74dfeda2b66cbada18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac1011e7c4edf720f7d0e9783d8897483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc035322478ef8240da424bcfc8f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191ab4b1f01d6ba7cba34f7701e480485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306fb828e08499fcd714b4274bab459486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04931b7ac758344942b72e182dd2486487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca338ece20db3405d517046d9fa4cdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cac7c25fccf5d40754e346b54ffc0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026883624e61334265e85973f62e004490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8275a88628163a2e79a85b8bebdba1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282cde9851acff87a34820ace030229492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4663f903c596878a39dfd23577430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b359a810a90f2e0b262a3db14349b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c34835529bc84957a375e27404894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914607abe0112416d05711d3339eb2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2650e5b255e950ef148eb5f7bf1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6e5a2ba4a05362a9abdeb3d76296f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db38c453ae73f0613c67a89d9eb428499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c85da0a566a36003ed90d364d368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449d855f2241e54a51781ee8d7b9c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56bc1a768a7737d27383998b04c490502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d3d5766c28d9c03373620820c420503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507619cb28169c06bf66c203741f3150504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc04e948c4f897773c3e631537748505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be980af55f8a26971027032fc127e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c6223b220a6b9eef9de5b4188c36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c890932f11a43d556845d657356c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6955dcf8e0b6bfe87415e48e0d17fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778cb2f97e9436aa0b4ca602d7b8d89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba94da2a8327f8e949629901b66f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaba5c566f442aa91c603f2a672388512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac546d1f5da980e0a5b46edefd7d374513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6d93e4bab6439c3de6d52034eeb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d63d68e92c6d2e116be7a4f3d5b95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024942d7bbdb2e2506aa68a1af0600516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016302e3266239b1b4d8ff99c8e5dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87dd67aad838343406a752a62d3b59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaacbb5b16418abf7392a681f8335f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cb228ccd88e557b30e15758c508a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a8bb70506709cd3ad7f15563c3d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac772d3a57fb6bdc20c9bed50d11c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b0de696fe5fb1ad4fe2fd2f160eeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a942eb997ccbc191737cdd260c79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d2557729a40cc6fd01326e68d140525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0a31a0e182422e4ebccd976ceadc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c696191afd6a58cb3f070a9a6e14289527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2723f1d6a43719847e39584afd807528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee77d4269e7ad9aef8a3084eec3ecc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf33071260b3e05d8e3b9acf2435c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606db5d717b6aaacb4132fc93c913c98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d208ca612bb9adde0f25b38c99daf3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8d0d138069dfc363412bf96b2ba5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10174e006ef14a066bd2648d56bc89c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2dc1a06baa05fbdb4bf659a946b3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7bf839402b7e9fc5e5c0f7bd7518536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8624a10ffc846889bff9ee1fccc693537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59fb8d54cf630b5288e205769745b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ef6fed4fc6de269fb5d71a89c1dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24d12974460d29813ec175be5703c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fab42597136ea462fb3ee616942d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473d9f7000781c294dcaee61edc2f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58062c3fbba4c11083c9cd6b7408246543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6209a834b94f9067d2c910bd3ad2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887b88709f986b645e1122c3cc974b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a838c4dab6806c63105f848471fe6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308f7e1e416d80e7d3524a476926e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e517766915c4d5551b7b27b6128f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d35dfa1971b5f76ef9b4326f69bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625bc128b7a35a216cb92e85f4607ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ddd0d50d3b0a974167390f896447c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fabf7762e3ebd9c4c5d2786797093552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d846bcd03b52ce9c39766f3f85bfeba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c550e6558561dc002d8b8f2a2d532554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128fb37556c8763d1739e44f3e76111555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984abe5a92918307ec0eaecfede8325556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461be035d9baf94e55fa8d052681789b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4ae15da96a8de76572e6c7427a9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0a51bc72196a9812750c31c4db11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea7b1c333dda16a0e2df5a2f49a85f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d34ad3455c9b2720581587d9e0062561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f1410dc79fda90fc1bc013765375b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786cb20a4bdc3549972d1858c5a4c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3fc692fde43947a312c764187c94b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fb4add59771e6a31a93f0a4987fb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429814d313b5420be57f69b88b492fc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55da09f4db1e19d822aae4779edec7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58cde66e7435a0e3f80b78b720e122568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485398ec720e653b63dbf94e630fe78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b72b28222b94513c0a76b3ebba447570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0753618f7ae55104e372cebe79e19d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce558a8ddd8ddd8a7fd05dc45577771572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f46dc1cd9fc304a5dcc43a3e657898573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187628ea8842e8b11f2ab6c8cdd9a35d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bcbd865730a08e507c941bc5568cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d27502f79e252d4a021924a29221576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934041df6c11b3315bf8a66f2109d2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc023344bba26161dad5c97594215578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723bef34d1be1a8abf4ba01e8f9dd1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37375e8fe419cb391c5a0941f07a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80a9cc8b9c808007e3bed97cc2a830581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae3a243829c58bce243d89398865f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86620dabcb00c0052252a7dc5233b459583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4349532d3462a980c6f7c816085a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cb970306287f78764e245785ab6b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e99a619933bc030298a8e0b272ff7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fbcf01b3222c63c0879c8645505bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9136508c11bc2cf45d6db9ba2b669588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd49301545fc4808c00e40b465de3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde2f1fff613d24bac7297b9019758590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21cd1a0c2198722b7a40674645902591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fbb8245120258d923d29ff3146daf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e282f70d71193c6eef44ee2a2a21e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98448e785c739f2bfe8651face0c651594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf501748d38425d033b0a57b648887595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35193f45ce483f3de1adf05405a56a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cfefde5c67a8697c12c59b9bcf722597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc155b6726bcd9b4f9edcd6a394e0538598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fac5577914675f2cdfd32f2ebe592599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29cd7ba83a76eaa3472c8c4fdd606600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66a5b9592f147bf1eaa347270291c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688226fbd67a2423da63ee2dc5ae89d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a90ecbdf629f17a0dd5756a7a425603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95903740571fe468dced4932f72579604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249834b1b475b3a3ca599049c805100605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394206c09f15d66ebd1ed5b6a38fce9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba80438bccdf7225168a5dbe78fb00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b393a3087d2065d179415f00544cd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c30c6fffecc8e49c8cb935db7b9e63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c0c7a121b42ae80b1e3f49e4f654610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea393a51e233c07e0d15179a3789c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b97b5c3695ac50ecbcad3b0d0bb91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972185c23532875f8b93182bc89bee37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302de48bc7087cd6552fe78e6fadb7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65dc8afb52d9a8fa2d3ac63a32186d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e53656fc6caffd3e40edf8bbded0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf87239cba321cf387945d71134908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bf600fa267203c35f5b989303959c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff565775d7fe36ce28576471595f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998649a121fb3f0da2ff633b4a99150620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f139190d043cc8aed9a63fb8c44b89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230179550155512bc835019fa6398a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9405c46ce882a79b67c9238fe50f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7ba0d1dde866a348adff10a752fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4978a8a38cb32b81b07dabe4091eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b391e7b335cfb92bf04d83c0eb3ae3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b5ae4ef0532847fa2736c57224850627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f86b04eaed32a054a7d8cdc58b3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dddcd8150aa2104326a647b28738a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d2d3a2fafde599b4178f862f4c91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d9e5c306567414cc306ac64d3178631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713c2cffc8e8b897bb742e5ce02e97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec052b0d9428e481154395003a1058633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6359bd488ce4a2ee22f27a5b64108634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a66bb8e1f5c932bd11a3378edee59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac080fe09698de5a14544622c55336636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e9501ad4f60bb58b6f0a84f0c303637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922695f9eb44af06577dd08b340ab70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0f7fecccfcc3e85c5126c1049016639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86da1397af0d6b868c254b5e9c8a31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e73e437cd9795d9c402be2f397d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfde365c185bbc462961bed949cb59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5c5ba7bfce547b61532400f0ffdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ee0c8a0efaf6dd52ea9ec4deb357f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130019dd83311b07f5e3d89a8081a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860e19c5d8adbee750e9a445485ea2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23494fde7270ea3b6e92bea17d58ec4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4531bd687b37492e4d49605f97175d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38171be0be694774d1fc4762daccf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547e15aaa3a7a8bfac0c6b99c2f34f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d370fc2d6cf9d5b45c4d9acd711031651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a5a65cb67d35324603317d5f9f6ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e30ac455ecd8eee9c451ee01f7575653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70c85af616e1200cbdf7bb0dbc7e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609ba7c8746ebbabf98f75433d9107655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f71395841e5672f76a970fa303e909656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9779073d36531ad07bf46ec279ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417e5e41e7cf9ac56db7716d0dfc925658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3166ccebddf10d8f87c59f2eb2ccc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb224a6bbb98745c16a10da95e6930c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e85a6ba45319ad99de9f57506c80e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cd73aebe900840f3589b0a3aaf88f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a68d180a030e1c354ff868e2b489a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3aa8002ab262da0cf0c07ff6f53fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e451c1263b5f40f1030d3c77a4619665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e93300204dca25d28b62fcb3510ef4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27747590fa6e0ab6b8f11d67581e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea254d46c5c419f7313ff8c8cff1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f357e0fb12b0cad9b993ecaa03518669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7352eeac6828777af65a133c042d036670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f7dea730f9185f239150e8d5bef2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e20ed9edad9afa1281d1dd94f81561672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb11d24aefa88084c04202e60dad41e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f126b8fa47ec96b13ae61f73490d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18915a00bb62b4a8fb09f0545ef33c88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1aa4a1fd55ef0d4d87bd827f21610676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a94c903bff63a2d32c65231234e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569eea30fc155c57a4c291cb111169678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612fc774852097fd1c2bea3a4e8344679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c797379ac1a81a6098fa6d6a0e2a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c3e5bd643ea0a38899164fefebc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d74f740e5dd442900fa938ced5cd64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32954f2d2ab89537b77ab216f38b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f1916fac7301fd2ccc0c0179ef14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e90a04bed76c88cebf39394ad19fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80ed26f5ed56bd300767fc6f329c94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed2e8ebfa01394a098c369d4213070687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42e2945aeaddfdbdb2080b03f763b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816d90b40eca9a09fc9d751b1e400ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093363535e8b9246b73c54693e5b6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2cc50460de115e801cf71937f64ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8b6870400a2136f754f2a14d2358692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea3b4f03f5685d1acac7d6f0a72d7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee6dff177fc3e7d8d1fa4dfe26cf04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f62b713af96e7d8a82ab6c9cb465695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a729a915e5cf2072c88750c75930e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2651768293a9e05555307a97837b31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746c4520f58e2d10acc680413a7efd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078902f291955982a649dcffe4ef8a1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849984a7a8062fbe9764ffd3a923c8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c6c6910780ca7762dce42dc2e90e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac181f014d1683471865e4695ca4a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2aaaaed02245a2c9c343677501c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242341c0761f079366d658408d45ea2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16d2f7961f2c55d8392e99c19164f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bbcdfad2c86b35e2994b42dad6be6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf90980554dbb1f7c832046a6c24cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c8dfe6667def3256aacf6645ba29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36d0d19bfacc639c2e33d65ee4d401709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c8a1e53e1cdc25ce0282f537a43d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743af4c76c48aa51f0f9b9012d72170711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aac6f358b246df752c1da1a231401c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64626f9d5dab1832956e7832951f69d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b841bb59f20df6e59ded5ffdfe550714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae03e61862503376296a0e53c2adac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0410b5ee3c997e10f20b4a3e81301716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a3aeb61db0d881f6db2c5a050120717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654038ae31d0bc97b1886663d2423d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6338dec20b617ea3a5383c617e3c03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc767ee1f79ffb6baef66d3260f1aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfecf8b8a92ca82451ef9d4d223c7dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1bf28b72a9ee6b02e32964294311722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440452f9cb0479f2d7902cfa11b7dc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c496e07b136635cd135876c8843ac6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e918e8060a899d2d212ca2d6a8b44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6eda3c9205211143030daa4fbd27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b78d1bdf9f936ac0cb55a24437db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775351477815e62daa5a24bef1383e6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767e2f2e525b1dc3b8d3e102fd09e84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea4ddf4d7dc7b09047ed2bf63a1ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c3e635d0c3029c36fc4b32a98666b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5e08909371f0f31dec29ce62e971732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aad53b6b065d18b96198d468ac535733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96856c363f63bea16d0f02442ca2425e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dde40665c6bd69a4fa20a4ae345d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3962ccf19a6ca159c1975b1b5499736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d55a3d95092fbb597f9cc89089e9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639f11c3f26a2de1ff2f67e4e4bb938738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b566ed8b35c53b4ba879ca0d67c7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17f16a41a9693fd23211c1838f7952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226470cc5e8db04ad4f2899c7f20af93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd91ec4cca020c315e1ac1fe87cfaed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb392cb04340d897dd98178c72e1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6512a79dc641f4b1c11788a66fe58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471072039b269f1fe29a42e2f681910745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344771ea9fb339752f7509c64984e5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e247b91951c6f6b6c2ccd64b38e82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9cce75ae79d4aec9468563c1fbbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768ff592d350ce237398e511d3d508749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acc7f3ec82d9c05098d33f486c040b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033e323a4b16f5ed8461e2a3e285d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961aa065736ecf5dfa49d3232962558752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef63720fd33a784810aec7fb75dfd86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc36ae7744bd1d75ccf0d28d55770754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb2da668a4de981ce4b166ed092d37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd227958373fd932dc2a275fac85f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055c13849190cf1a20b6aa9f5cbe6bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517133741331cff06232a2b0e88b15ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cbca397a4015880299058383a42f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41671bdeb609eaec741bb0a5ec023c6c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95843aecc77bc65f6ac903baadbe20761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ba8741772119112ce5fa4fd14b65762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1db999806abe7c13aab6b9341dd238763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b3fce0ca26ea1619b4fb68ac215d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8b91384a39064721362f55af1533765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751673667fc22c2c59022c7bf2625247766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86a78482a7b905510a1dd9e1e6a18767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce6b7f257b61b3091559f194e3642768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b09463e9f4a834ff89ab0efceabf8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010ea3c0c50c56c5d68bc41f6303edf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aff92ee1f24a18686fcf28742d5ba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4802e8d7530b841ecac7c02aed58ff6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6311c4eb13cdc20e71465524c2145773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df2f8fcfa93a8c6fef9606b41d730e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ed284bed06b355bfad1b3ee77f91775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1e43cb258fa1ad23456dcbad83e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb457284c9253fd3638f158392929777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31408317f502547cb52ac3e7a0692a4c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1f4eb6446e7a15ee1a61eb5def6f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13dfc95f8ae6b523885f1779c25b2e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e449f67a04b50cc177aa3a10d4b46a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b60f1dd027af7cd166afed17abbf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40097cbc520fa4d0e2937e15b90874783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d71ee8a51132c7d33fc6f2a8e43e4e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd36ab65708a7ecf6837d97140dc25b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d87fc67c45de0624f87ef8e95da512786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8559228d64e7cbef0396da552b4da5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de709f00e00802229d811a686f926cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e416e560b6bb2d272da1f304d4e04789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730ccb6bb1756f9fceb2178ab95b7a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248217c2441b3cc03b0d685e02a51e08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90440cd0e397b138473776b614c678ae792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386438e5a1e502594bd670e1bf60e286793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1c9ebc6be5a5e6f1c055724af0b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a94e64ede4023d9d7146fb6a93c24795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c927147e7ea4b53e12291e4648e43796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cf81d3e58ae8b20eced497d9c0e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cbb7607007b4ad94d8cd81c0f3811798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37825be5fc3f093ce3ff0e4aa2ac4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816df1b80723fd6f0371b7ac323637b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2252ff4f809dab4516f70ff76cf97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192821df977621ded3f3bcfe46d5ed1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa5605279ddccdbfd2576d668ffe7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031cc514a3b3bd0c7cc692a765e3dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566832ba61d7dbec10fc5090ad283b7d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb11fd1c17ecc742774f0a7a41fdce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31834b0717724ff5c8acb7f1b8195807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9345f0bdd8e531f99254790ba99cb5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690ea91ff961e657b2181489f9bae7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f5e37fe620dc7b6cb7c10bdd5dc0f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca3d826d978f38c2d2932dd58e1b5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9051bf164a8b7caabc4c2cdd95db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b989f7ed489873837ae43202522b11813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f6f36cbce8198262f58026eef34f6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52797144c87bf5cd2cd503034367fe85815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced6110fde7dad73748a3698a67e5a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79b7d0101351a396aa3fbd5fffe83817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a178303a3ebd1a9569c5e4ee988db5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6264dbb400d78c27478892df392a56819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d4bea9876be2f6539c4481a3ea23820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c875de6ab0400658866be556f7a405821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa857ff5a59f6187f65bdb86751d52f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65ada02641a80805e47b82a1efade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e51dda6ec31bf878b65388f32ec2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dca7a53238f3ef1e33c3db6659f4eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcca30eba112f4da3d08dc8ba8ebb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243aa9744df61e23fd0b47b177e2286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797510b60c33a97cd413837b89385117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c64a3f3e7b914f582d24b2e9b3628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb33de3935d2b5975f4a715fb5bc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db9c7c56c8e51be68e19fbd0c67e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25ae9ac424a0fbca9bd4466f2a9f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7581f072e0edce6db76c2ef04838d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a72cb660f54ddca1a5441616460213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc943ad1c46be7992584a82f9e3ce1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4562b1d830081d971bbc0d916433c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65791697e3916d11569073ca4b27e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74cc063e12fcde3920a3d552711aa217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab0580b7f2065055b0ee8b6e03b91718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b11a3b0f384876ba9a37325dd78d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a57153661f7dec8ea1e00a81970920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97e213572878abd960f78a78c896de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f5d7608ecf3d113cb69068176f7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1875ec9d9ab38ae88679fa5afb9121823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9f2d9acb82cc6bce53403d9cbfe1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc69d20a9235d443664ebe5fab6c5de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d8351bc078c0d3bdecc75427c2a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d6159099aed66ffcca860090b448927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0b97717f2e032a840eaaf8740e54628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1e4d287050f2af1f6817a02211d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead27b75a30cccef5bcfa3606e2155930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25208f34bf201398510ec84412992931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ba5422af5579dc8e23133f0d554a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7eb78ee7ae21dd097ac0e1f631ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c84ef3fa35ed156df99d7a10d7f2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d664aa9329a2317ffc31d84635644735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944cab5829a34afde644c72a93833336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423366b35bef3e85323d016895b1425e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cc137a2366bfb61d1af579fc362f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5251c9617dc6c2363559fd8adf0ac8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a468d588f5cf891f1d8cd6bcf94e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a32e33599964b5529b93fdaf86b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f022881282151a18a7ae7695af6e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478be5d377c3b656f59c3def99f97e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edede54ca5730d81fb7d1857f2b699244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7adb19942009d92a5a4622dbc5a1b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866185ff4bc68fb43f745438a56008546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba3d3e991a9e8e8b9e3bbd85b47a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dac1af0760b2706a422375defd9c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7e67ee8382861b7a6b52f5edccc6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613dc3f469846910a112592d70285e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82056245ba39527d7ace764b89cc6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c87754ea0ba481eca41ede2bcd16452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee4bd10484e62fd8eecd6282afaad653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e1a900f358e928a1bdff191458b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312af3d2472810bbd19cd202a6de2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244824d34034006726da2d48d84a3acd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003393b9f89500ea8bbe61e0e2b34c2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e28a1bb18a8d3f38aebe9b4ad90a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552381dbc3009fc7f367083972913bf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ab1f665fc6c110002643f6128042d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558377b2d0bf54a4f38c1785d3c0cb1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3c2dd4c047ab7aef0cbdb096bcbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c846cfe76e03edfefb5f1042d80ca863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07bba437a066cf5189b7bc63bb42a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d1be4d53404487bc1b1e9e76ddd7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08fba92c93b650637c9f6d9f1917fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cacc870ac24b4709190683a01823f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37539a3dd4bc88adc39479e1eff0b1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe360b93eda0154d530a861077964e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc036cc0cf9c8a6c6bcb447a796cf7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17e80551d32bc8332dc028f921411671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7fd84ea8f9e69e0f5f2ed29ddbf9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15312d9946fabe719792255b6b11873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef50f763014ade09e5848cbace26fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94cfa871fae7f209a796e430ea304d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce30f31bc19c9b67a8420090c491876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb1dffc38fc1ff25bf0896cf16b4fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fce52b2d682390b7368e0e6eccdb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84300389c8c1555875b803d9b13986b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb0a46799d4c331a2f8b76ac3da6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f20200c3f3da4673b54d35f354d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933969163a745e0714878bc9f580ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3641d6adc5618106afac90408eb0b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea7eef7a21235f9bc45535b1641f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216210be140b7cf130850b69ccd4825c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4c4623261bd6f30496249e86486986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958177e66109b5985572b9150c58db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50927a5a7c4eb597c5a64ee5e501eedc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3350e632b8ad6a6e00d605cb72d02b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ded745e7b0e7df7a839533e285fbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff59642ece407c00c58288b80c855b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371618bc57a2ba2b04cd605fee4041d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e6ec6e3793b4ac9cbd975a3f9f92393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726a506edb415d936cb9ac8b7379b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d00b62eef2f3c77aec7d732bea66495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5e9661783131212786177454cf9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09f0b20fc46979b97b7d5c8bce857997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030342a962ba13cdd27ffa8057c36398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dca68c2e0a566bcb286534013a91f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf2a1f86abbfe72338778c185f7538100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b67e3e6ca8bee197af87cde73ac0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ddcbaa8297ff49b2b4b3eed689e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2f3896cab2791ed83ae1fdc93daa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c900d7963d21e6c2cd10602788f24f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac9b25af20a292e57f71c1a7b10943105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184989b5ebab70144c7ccbdc33cb27c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a23def12a43bf3ebad646e35fa8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dcddd5bb7a04f31444c769febbc11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835360f74e4d477f742cf174ae85bad4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da6941d36d15bfbb0651267c49489d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d74895867e56b5519e3c57b2714a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326099cccbefe592503a6f89c5e966ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852628809e337aa20a69bb1eb3a3d8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0165b0e6cfe4d990379d9bdc078c0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280f2aa1179ba0eb1327f847cc2a80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ad9b6248b935ddf7b0af83cd7982c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec23c4a3db9d5e29ebdb9a9a5ca172117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5bfefeb1480b6b7ff19051dd390c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5ee0106a2f574a2ebd662be42e2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dec88392aaa11c411971960c52a4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf11341f4642b4da1869471f22781a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f69f7410371f07a7d038de26746e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6ce280d1d68f5ff307c9bee00bcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1d4ee5d0cac20b4683d4733ef2d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189102758525a5122018caf18c406292125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fa90d53f03d1012e62b6865ba1c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826702839a8053b879596d558b40c302127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1da01e44ebf6e923c989f37b69cb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f684f66ac9014ad487e360c305554129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c42935b68319d1428f0b7daf2ea0a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343294e6ca80fedc8e0113338ea94f95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e34b7d2bdaf7bee4685e83536fbcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bee16c09a45b04dc54c615666cac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f11e3c9a5ce2ed8f7760adf6e179134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5b5e81fe82d62ff4c2033e266e93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fbafe8df19612b69ecaf15dd7027136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c49dac4ebf0bdcf5cee311c2f3f09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b5c97b4866e747fb2f7461ec72d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa263f8146a9190d68f071c4a3b00b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81182a6a3abe91e02861b1808eb1da6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3b2ca7abb7d6f94256f1129865ca0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba3655495243c728d091ca47988c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45540cd975b2322d16904fe6386d61d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b37ec8399c939325726b8c8f648e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929c4dd9c46cfb818d640d5131208d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109e377c347cd3f9fbc977d5cae2ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cc6277b95b79cfee571e225d999af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c6a2c6e286b07b07f41dd13145c7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f602e546d8ffa252ccad91ab813df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80afeda5f58b3cd11f897f44b3d19f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064a7e06066e9ccb06f5b270cc2656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9946dfd3e961f4edba05a8009915966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4e19d1d68aefb59c8357bcfd47da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ccafb23df0da5a976c47f085a97e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1aedbca518bb0f5f7a239dce01652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da8640be0e9bc0021fe51c46407b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd5786f9d0806f90b0a2809bc86a1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da8ad85de0c8c84ff653f45b44b19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b7e63adfaedf6bd066ba91b269f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7a4b24edafca3f964ccabf7b5e605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7563443deaeb03de19e6f47f915ec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac3c87c4069b347731372537fcd4d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722faece2034d1d04a875d25b69554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736647089d7e70f93956b10f2cafe4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fd696ee5c7e0c502670fd56eb352165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e6e40e3bcf790c6d6d3ec485b8a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0266bf3b974508385d2575365370c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e9276b44f382d227aad8e26f83e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ab68e2aff552ef694c29e2850ecc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f142a8ebc0490f31f3dee9b209d927170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6702a7253df2312a7ab83f3800f667171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cfb6b32db85f41a8e04b18844534e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391faa0a7155e9575e6b6e376e16d1b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e519477d765468b8ce916fe0df68b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ba133e21c616d7f85af59c94299e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038f9eed04f3e1166815c1e2c38333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b81ab61ae570db66cf2819e32195b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f10ffeb1d1e15dc2b1afa48515899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f89645ec80d85e2d6cda9091bce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb017c845e79a8b53ff2f10910bc18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456a4b136f6f8de2e3b55c16abe485181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e37cd8415778eb1dffaaf9c37f7b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d6f03642411100ce4693ff19c2045183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d34b24ad58d0b65706f894b826449184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd57ba09d944e977018e03c409e2752185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e7dd671a2764fcda588b3b03d87e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f721d662f73bf6448ec8d0890709187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f99405f14a64cca6cc8a7f54cd728188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc879362f37177d21706d0423e71a04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a240fecf9a18d94b044adc756d0343190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee66a6fc547a7681b4fea7dbc5a662191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12174ff1e6fd2134fd7fc42a7bcb2a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681291e34688ab27c51b19f3b07351a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657838ce1cc6f8244870d3c9ef60560194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93914425aaa25c3e70edcc3d3d5ed0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f869dac874dd6991a765cba2fad5d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be59726266b0da67c8a87a21eee6ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56feb18fa1534cf5fc100c94b1f7164198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22176dddef8e458192d882120e1bb816199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4af78b2a550e5fd43fb95cfdce9f2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1061491c193afca5f79a9bb0347fcd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a46edc43cf82f98fa3b6f0325eabd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564003c02cc09d990796ce3ca0d8e6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2dd067b0434ead345433aae45449204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918aa19550530f6d24f3afb420040f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb249af74814c7d3a3cd0df221ff193206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709af9a575daf812bbfa78d790483d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eade175cb7f2ff101bd34c87f2dbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9914dd447ed7d4c2d0974cc21af1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dc5eb7ced51f61b2cbd157be0ad30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33a7829a6ab9cc72555effba4abad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beae8f2ba25851233ddd50c9857a45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e730d7db20dab902f745a78880d40f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a52dabe476ecadf68d3d5f8c3fab5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b99f7e37d79bc1bbb999103ea46a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc72dca9b276fc5e85897d3a36ed90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76e0991db08a65c8f4749e0c5faa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff69057738b1b5ef2a61d71176fe7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff5566dc616cb0ac360eecf5ec1c24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ac90ddd7199d4c6a0d6123e0a382220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3f2b369ed8de228bd025308f3eaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9093794443b0962566be8af28370222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2ad3022de1ec20279594c03e2377223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de738d0fcf55e18c8e7f83301d065d65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a9fed6b1492e7168b5f0cd7ff233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ba9da989721bd2669c8ba634dfeac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bafea8201587b6fedbfb966013c4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27e7ff6832519036baa677c545f6bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ddcb1b6e9f4a985decfc125958ef8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2787137c08ed4bc985c3e13f0e0a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31182ced62794ded8a5e13e88eea2196231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ffecada3c7f7ec581945e65ad6c5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2469af39160c2e516696305e4555bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac92abd0b4a20166d34cb275c8b0651234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e73783e7f13ec5d25fc795f36f0965235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de8a2e893d775f7c11fa750e05b9cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32dcae46ec9a5316db4e00a8f2357f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297fa0c087811534545722eea98a3e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69865afe482560949e5381c2dcaef9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24551fb6999fbdc713eb20375ab2f49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84ff8865f0cabefd2e7c810bbfe87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a402a11b9ac9c34a15062cedbae9665242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6eb1105ef0b75e40974b40e29026243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299bee49f0d35a6e42bd24c0b3fabee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c9097e2ecbe18dae70132019cb285245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a97681ace7064819f1717706aa59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda457b2a55feeba74b75501b027d851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8a49bdac2cde7057801c59d8a794248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a4cdbfd8c2aa7a1241f7efa420d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11a48b7af5e15b8ae60c126f857492250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e867bb5362fbcd56703c25fdb7f66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048221133cfabf1216096a6f1bc200ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dd1c5cad8d6ff162bed8f58eab5c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc53356d35b72a7619bcc2dfa506c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448fd9f899e2f221dbff22ad77d70e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b09c25ca12057b45ceb3e6c267756256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8136909a6f68f64d6a5db63b009f4c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeeb410db584edba10b2204338d3c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad19dbbd6c7553d73e0309f63d77f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f894868bfa208d371d940b74398e6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69453a081358339d9bec8ce5c5557261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad606bf4e00fe4b17f5108bb922b1f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644208337fdbb65b027364c1fefe0d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6af2942e55f321e6f22f6c8150437264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc36a16ce73fabe90f0d415ac065c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30444c206d619969c708df9425ca47a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b2838f262a7936a2aff22fe78be2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f5e35dccb6f612956bd2da0a81fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68c9c356ae4bbccc61fcd46bfcf8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea523ed70b93f26b53c856f137b82b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca04b9843b1b0605568ca0eafc0c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae31a4c15449530d9206e7450f317c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c6bb2637414ceeb8806c8fdb5b07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340eae5dcb880b02db5445d4085841d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0082934bb9f74b2c828bc4a78dc56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21e7b9281413e021d998fb9d6a48c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ab79183d341adecc151798434d4db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f92892d1b40de11d1991a038bd87d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9990cc9b12e80f32495c96d503ac26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea2e1673aa4643cd95d1c18f77ad04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd06cfa58dba1a56a11090cb3606a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f73ee8b5891179dc06ddc5c2fd2e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb3b2188b09888fe67d1afdd67ccd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408dde526fdbd65449b513b51d647ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f78ed827fd3bd475368b79c85d09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc249ef462ad78de2016af270654c4e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b18f772cedb3d6f3b7927167b698287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485d8e249ff5ed841940754856d012288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137c8e6229b9c5d5678b8b8e27789b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2f9d75bb4057baf7c3f8635c7aa3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e113b0d80ec293958f303d6e5b924291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5270dfdf1f5ecee2cee5f43e90268d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001b7d2d32808049e925a6c46ad00f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a354fb1e959c84af50dcda37718e5f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9208f8c556b031b4b9e9320fdfe9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657518183bbc4e82b2ed054a9f2611d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad59f24cd0c0767cf6caf473f8072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3db2ff2e1e218d381bf42b3e47cc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d47c1d28431b1f2274ac8a863383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50b883e67ef7763abb7b417a128436300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030702a980c91106b1289d6c1d0f0553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30a704bf7b42f6f877730b0e211c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878c0642078fd6dac8adfc8fd3f434303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372232830e2805e61489f2fccd4997cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf58d1be8c0782c4a46adcc6f271b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035eaa7fae72b28cee923135d327aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1e0b998f9866d1269513ae777b95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad53f8430c8e8065fef650f90c02f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ce6302ce155b82b3c627ac85982c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cba5ace0bb180dfa8ef0e64238954310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be0d20638507aabdde7ce44ebf157311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1093c2adf3274383080e00639ffc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfab7bfd00538b6b717ff1467d730c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38981b908b487bbef5159eadc683ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d52afb546c4e314be0d8b8d52a44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c2b476d9ccbd6953a1f8f57c1571c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be98a76a40e40e3a2fa2a9716f0c3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641af9c4394db6b0f4632ba1407c2514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6860270f127a34bf098c6c7a7c74e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2e0bf021445cd6a2889ba1ba0d47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7e45b0797ac71f5849ed556ec5813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce945d92009cb93365bbdf1f8370faab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560921dafe99ed2a3319f6d43adebb6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc973f675ab400228af92efc1bbf64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecdcbb4d50ff6ad7f75218f0aadd75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c94021ba9bae4244c2deca94e8f60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e5ce28ba2cfc038b0c4811d396aaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec4733f03081704a49515960828ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28f6782d20fc2645af3ea6299018d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4eb8223b8b515e10b5bc4e4f6b0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc38e4f41aa0c24acdb0a1794d04f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2f7fc38f3b7ddbd0c5051776a5b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae63a50c956cd34c474102a3a16518333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c78fa9f8e1426899c214912c6cfbad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31268fdc0d4ff5da29b0f05fb9e914335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2acdb07a55efa6ddae987070b30f88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af01157697d95a4483e863291c1f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c3d282d1bb28f646eafc69601a8d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def256eff1a082d8315c104e88459e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1772b1df111ec7c3b9d9d9caedbac9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5b1a0b4fc34610ba207cf7badf07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e25679e0eb3ac83d3d2052c633b07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a175702919900991f2338a7ad9212343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf83a47acae121d409003e6ef83a5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b59e505e43b192c388eae06a75230345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcf1f18ef8da0b2b93f979bd341399346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b80cc520d82193707beaf0269124347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c59c0ac9a8d9d0bbc9f0eec66500b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed67994ef4bc5d6b7caccafefc97d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd88e19bd0346cf32fbd2f9f9a57e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f461ccdc9fe1fb791e0b6e9b8b839351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b91adcf3176b7b9eb06684ec9f2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcec0781e57b252513b1d34d3aeb4c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7147cd70e0ec1f74fa7a316023ce4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59eee12345ac139517cdbcdd8f1702355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7693f5e29661c3fb56d169c75a535b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13e4c4db78165ae8f184116ccf52a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a6719799c3efb5b9ad08fc46c1ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb45d21ec73870861ce82c75b1594f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bcc8b2fac83fe7d552d2ba74e388360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5eb4f2cdc57f078be23136ce0b803361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8467b46b4cc43cdb1bb7755296ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e946d85f9965f6e687129f088d3bad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807d01934ac74a437a8cff3047ce66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439d97448f9a5fd04a67d64f2165b43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc15f167227391f587c9c5161b9515366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f4f75a898dbec161e61a587397a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c168dbdd244b5a7b59ed0e0ffd6314368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e454242a914d18ac8232aab9438bb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125eabf41b5561d9dde1df1a95a0aa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c058c10382285e2590d3a5d70424677371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1b0779eb78f45b147d922ef644a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8f197c9e85ff6978aad265ce11cb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e1c28cc723f2eac2cc4c16b6ca23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efeb22e2390a4b4579b99d01025302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58d9d70e27a780fa5bad794e6a8a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8027cb6416fff921167a1cb7f221e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfecce8c098e315850502fd962c995378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374caa43b1f59a2561f0416a6244d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1dadcbfa37544edcaf6a2517ae8b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e2a9602ccc39e845dc348aab68a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a886f7691860ffd1b2de6555380993f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c75559aafaebbca35fee37e2509d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c47923ffd43dda17c83164214695384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7082c015b0a84e3472eb6e8fa0f33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763148ed727858dc36b4764329e49861386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922270f2a4b504e522f31ffff1a20b9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9ce82426e091f23d852a40d75be1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa9b59edcdfc8afc7ddd1a7bd8a66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b58bb14c74e63f2ff43d47b0e38dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf311bbe922893133f500e5b0decdc8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3727f9706c20c427a45d83fd73a82a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e5bd5106ffccf438fe74f75eed151393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa59e78d00ba28c79dc1d5b66f654d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db978cdabf4a1e0b5bd7ac1e768a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaffb415d0f79c9e30568d2e4053fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb95f7978801caaec600acf970518b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321ceb74ffbcd9d1a5fad600a835cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d4d37f1b3177431f577fa65a10c63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbd08bada869b79ec5c2ce9806ec76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8644119dfe3a67b83daa1ede39e44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7acdfa397d6e9b53f97e5b8d737378402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ecb889ca1abd4b2f5aed81fed2c39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7978282882504856181f2813992bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a70715b591c50c2e690db2395ab551405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871016fa14dacd35c077349e882617ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0848ea47e9377faf34fface9b02e069407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4c0c6076f2effe92f9c0f7c8d68a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1516fd62c45b6439114a37719fe6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a41f8b15b6757d7f07c780a3b45a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6619f0cd44762429e28b01ddf0980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52f47e571fbb9215812d4a34c791f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d6d308c2d906d638d8ea9f39d8967413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200b9f582a6a9eeaeb9238c8adf9df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe904e13789e8e56a68adfdd7ff3c34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11402f7c1cb0562e04ee594145abe3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d2d05d1954883053ab4d9ecd8104b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f547042654f9efc419e3f8ed660f265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8777ec3b031c0be1e5742d585efcc28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4267ef0684fb6ab8345c077384017420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731fe73febca95651f8cbcf980b4273421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20818738c31925d754f821776a7a4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a781a9c4d95b6aa86f55dad9e5c098e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4200a247905d07ef4674f4ed33a4e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297d270bc19a73e9a125e4ca9ea9c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f1d0d3202b2e480d3259cc68a1e89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358d3e557849f82162d8eac3de3db2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8f37ff1f14b1146bd55b4231bb5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ed5333212ff13c9f089dda124945429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442781f326657a5460c195573dd7ff7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adf1840d06748701a3877262953b83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26242a0e9ac8ec572b57084f2662e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9c4faf466ecf6f3f840e0de02dd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb0b66c767203f4a46f223cfa91aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e02c427c3e2d4ca3d4e7702aafbc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906365023ca022b599b37e14e1e84755436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6face4dd2f5fa0501b657aaf30a8cf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cabffd25ccd82f2c43e758f502759438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d8e4a09510408efc1e048b40d098d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129cf3afd926217e413da4329539eee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d650f2072a8ac266303f503939e0f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d83edf56e553deb610cb628ac92f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39771eed92d4736a7b397a96e170b9c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dc562820fc3793bc78e8ab5e5f363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac8cf179e0030c2e6d8c326b71f41e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2ee13b1216079119de259223b09b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f88e57637d0cac896b5d538d23a16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de0a2d3e9b8f82d993d493429606c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaa3b5de6ae9440036a818f54a4823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb01daf825a6882bc9c4672176fc80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debaf631f96f03e1cca0f26992d1a87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284ecc544d82201b4cd2d22013dbac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3befcf25960e7a752a918a44623a9dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9fe35937271468baa8947fc67d8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1475a0599cc38a589e10220ab2d50f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e67bf9cf536ee89597fd3b562742456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e638141609ee3fd8f2f6fd1ab541c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f7c6d56d0c6a5ff8fcc3773cec78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038cbe93e09e13fa551557abf75cc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38854f8e793bc03bdcc2f1962b371093460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796b453a4ea797fc18be688c0914ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e202f879279648190e66f328e7a5d77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141479a42b1e165631dfdfa5ac60084a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175f03d1fb1f94448d987c6edbcb8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fa76cd357ef9d790d9feb374c8242465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f377c060f6a68419a654cd5d9c2bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460f1a74b5d11cbec251d52f4c9fa4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5e075b7ac94712dca01f7542b169c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a0b656faac3b9ccf55c0e3263495469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a9c89b22e02f701f05a6243d99e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170dbc402911b6fe88db261ad27a60c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdee67442b0c12e5c3a8d797cbe3701472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aebb88348609f1ce45cf9030b0b5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89de69f5d57cba4c30b3ad6f17b9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd413ccd09731cea69386b09b1a02f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5498498942275498072c0bd0147c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e21723a11739386e1f939a8c1b18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab405f58527bf641555a05d3f2e47f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96441d3d65cc2a7436ce07ba86a812479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020274d6d31f0b2b9f6e971be491e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5317eda7f7ac2ba181137445f19310481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999552b5077a8e62b43e8e65678ba135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ee8d18c6b0a510ec78dae79837c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506627d00397766763f54a89e60ff20f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4f72c237e8d909647c6ac7918b39c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422aa03994f2d9d9245ca6566e952f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffedeed8ffa4705b40eaf6a38a704b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae3936a64b963a6770bf7008f8c8eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab4966e483b1ba35149a76f5b42164489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95afe6f73f5f8173b68a4afe4d89138490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e53c6fea57bc689135890e0f0650c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805214ebc156a7d915426affe106b66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883424f8fbd79f05cfd730c63cf454c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f01b109e09ad97cb30eb0749171ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba077c5384972a2ca696b739ec1d31d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad92e3ec105bae8dbde065f2967f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a4be83488b1793497220d78463b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59f4711ecda39c9b1cbf8e64ef52c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb43856a6899081f3da1488d1d8e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d6b74e8fc61f5841194f2c0445a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c178e6e6c39a1654cb5fe74fe71f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f00505e7d8fdbb6d6e91bfaf28c2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ee1ea2f72ddfbd8b3435cbcba6500503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948286b4065f523ed60360d2caedac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9708d83ccc041a6ab0f45292317c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1018efee7a0b4cd5eb72f7a1afaef7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb056b6aa1d2f35d04856c0e9eff1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d25f0471c8f1932cb5774d1e3d4f64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f91306df4444f22b6383d5e1d431509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14f8dd21fd20052428f60a3dbe0a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af76689f63aa6ff10c921412ed636511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95889a45bd48a6549434806027a2a5c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133c01799e062e4c35889bb6072cd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abebe687f9da5debf2681726ee715ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0db60ab24b78ad91645a3f637848a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11aecbf2710c2fec77e6930316619a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56934734c7845d1de193a1c9169353c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80dc8f9fb8f57b97c4a28c4c28eff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d07fbe62d06ceb816312e60203db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5b11e552c8bf1c42c5fc931baf59a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727ed1a0ac229da49a425a165b6eb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1bdefdeff60e0c0d583bd5e7cb48e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3edada9f868bb4779a3a57855724523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c48ba5b73662d9442cef6aad89a06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4c5223494b8e08ed68069f0004236525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c895064f5788e8072d7d6d2a1fe4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf645083ed77ee1bac21ad5b0df89906527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74085e91f9e8c3f41f4476e21e5e68b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d7b59e908bd09eb280fb89ccabc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916755d28743c3c61003f359079d89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7501769cb4b767d412f112534bbc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036bf395f096996271028ab7f8ec9bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a489318768abb3e7bece3c2533134c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc9c434e1a37951961a9cf4fa1a2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff53d26278f7d3a5653186337378d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29403accbca9c477209eaaa7c03e2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f196854e0e1f225fbd6f9a29f44031537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc0ef1bfaf9420c1fc40b50aeff533538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb44a37758f4ec9975ab35521c4b09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ad3eae4aff0792c647a2173002dc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6e512de8535fa62df787aac7d822d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c166b3452420a90c01184341c4aee7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e942f7d4330a2bee7710d45af690543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3c09419b08a776874d14c0e0e347544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb4e067c2dbc6fb743f9e671c6292b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15247c3a17ca7f2d6b2f9dd120eda26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76756bc0652cd2b02f9c2c271ac8c084547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c1106d31f157f3cac9a8e6390e97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078820529a854261cad56c6f3b4f61e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb594064dc75c32457c1b85aed1aeae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d27e17ed7b6d57df04d787cbe426551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1739eeda7b2e8d24668152959ad1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba59c9c737f3d465f18b2d85d05e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b67938bff6817a70a122c8856a88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5452ba0ffbf9e25c885e7c1f5a969555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c16ed96b63d1bad9d2b887fe9b3af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187083466c1985407dc45ee7f9b4cae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33d18c2e43bb78d787ede55b2b32c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3458402edb8b7d17ed167cdd747b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7f504d4b505eeda964e3dcf02287c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa60dad92488835fc070f4ebcb6c7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2564fc8ec11b94b5bcc3acecc0eba2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c1172332e01bce6089672d0c2d6b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50216da25d324046cec5f66fef7d12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c96083395897634aede32d311d302565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1068ee39447732071b3eb9bc9e954566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02790098a06d2253db65faeb447a81a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d033bd9d9c43707f089da42a5fa7ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f8b9b239626a40e98393e7d5b9f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2c9b3dc8b11c9f2380506fc7d1b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f424583854fd0019b6825a633b47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb033a7e5e23169734d4f6e2dbd5900572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86cbbc93445508d65fd6a9a2e05f74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb43fc0c49b8d7df6abfbe0eea78f71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875212ed9a36a689a9f5185d8096084f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d67f113f073751a07429a7b7017c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d600c9d3cfd65eb7a7033ec6dbc5a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c4af03a339b275f261674c7e45a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04403745aee280e8145599a54d24d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950141d009ab3045d67e1937aae6222d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770b1d1347547953f227bada0c60b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e6323babfd12ee4edb98e9e7ed08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f98e2cdeb55eb760fe9fd4d26fec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be9393fe8739d1b83affae4ffe085584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798c62b6af358175df4f72e84ffecc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0efd1162f117654d4faec8bfce3157586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50da34ec64f97340b2f19c6c56be3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909e03e056a7d98ce008dc7a995be34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9f6f67ab8ed92cf6e5ac1032e8df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd719e0cddef35ec1774a00646c3ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741434fd3fe5079869ec3426c97da7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa36167f124b4792a9bb6e0da1ccbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbd41e7abad28fbf879e4e180cc8b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fcf3d28453284fa3a0219fa18d192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a751983c03bacd338263deda930ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb5e08aa3c11ddf4569e02db21b49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64fc6c7a914ecbe1e32be7b467dc88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88501bdbbc1490c573485ef027db6ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808abc2c815c078869bebbe5072042599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0e656afbd805309a9ce99db8c9f47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c34c7296264b47810bef4fa2c8d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4115e345dfe1457724a6360bf215602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2e7fa5c8019a385b25c784a8aae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c82d1ba002625325e6eee93eeb9a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5157de6ec5beaa9cd0c180bf7a2e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6574318563a05a90d51a897a8f8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2044d1138d06ac69f92e597a91adf0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076128d5f8fdf462290c267e5aec45f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632781affdab72be1385ac2ddcfb8ed4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91109dead06df7139e8a236297e166a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7397ccbe4a8c67fffdb6e2aa1107362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff499eb60f9274a6b2efc7e8959b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc605533a169894e3fe7ad81d7f1ee1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bbd6ec4ac89a2c19290cec45e4754614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d482a71928ebb2db800f2ce0c12f7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0a5849f3333cf96850792f74a2329616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559d034820042e1a4de4dbf6a23c8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e34c2e868e1b3cd5fff6ae4eb032618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a7496a93f6ba5f9cd3803711ad756619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20825543f4946764b663df2c7995dc18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec52d7485dc49ae589d4c6b258a5a38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ef585a99ff5541184bbc37aee627622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47730067fff113561f82660a9b34dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc48e44a0c5f00e46e21a9aaba9cc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609521175df8d8ed8de32e00a9e34f2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083b1c4c906b4af6169a6d0b93619e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8338f0430b8847afb91b564a9a9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8809fa990b384bc388f9baf78005c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c48470368cfcc0dcbd3b5399692c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44414f91527822a0978fe57ab8b263c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c675576e2bffe3ff1f95a51c4038631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1d1fbb270bf4215441cd55ee4e46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff4f5b80d9215c4b89f4abc1055d76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877b0af8e7877cde4c0ca0d867354b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f706d220afc7eb0843cf5b3ac3e1fba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6971ddec638de195099b683a2f9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56076a707fa3034f518d366051f30d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba33efb188f78005d37ca504375ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8b3e520f38c53bc566f040699b98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bde26b5bd48d927fa93df7c333871640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01c3e346e0206f429a08535278c2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf2018912588e1600161db1acdf7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238479379c6aa66ded18a0bb6800fc00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc75d53c5bb42584b1bd2eb412beb11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a7631a7c97359f9ae43a2b4988d64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8e5e85ee056dc44e0746a293a2a97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef6187d5ac4b2ac923fdaeca9120d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83972a5aa81cc5827d382ab19946a21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55993c97a832f5d4584a429b22c8dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b6479694ea94d27b387ea2dbc10d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545911712a5a8f10fc2bbb310b78e2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415affd7bfc40039fb0c7e4bbf56bb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74487f4e12feb3919e64d8af0641778f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb04cb41faa09ef3d728f9bd6e198654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff1a0cbee6c342ec933823975e249655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36647c0fd699d52b9a56c3d9c70841d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b024a6ed34cc5a150827956abea5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1068633eb71f0da5a32b7f8ca66cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52697e239168731c82d2be7b16bfcf0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366cad4eb823bd6ebc316ca3d6b0c48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de577fe9886fb61cee8e5a8ec1946661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad63ebf990598c059c6fd5eb6d574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e81df7ecd6009a0bee5cec47d785f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee7294dfefb30c650356c0d85d478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69b26bdd2c838049de70a9009748e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1fc596faba43f4df19163caf16dbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ad84cf08882937e8370ea81cfdbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb62723c93ccc482ba468e458b489cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbec3709fa71ebb96391302e79475a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00770c6c41b3bae23ae3d4caa404b0c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc70027820d51a5aa63a49aec618d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac395cfa944ce1ecce24e407aff65a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b9f414cf9eec48a7815abd6a38de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140645ec6c23b43af8d7748b58629903674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c42b653723fd83a4e137463f2bb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576993b959d6fd4651c8e4fd7db5c118676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb17a22cfe0e51a3b174c0a90b970e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cbb5ff2785d7bca597dbbbb6359e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958c68e5688d5dc4d72df589b25cba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255792d35a86a1b6119036eae8ece3ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbba8c6b7eee2edb486dd20194de22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9701e3f5bb87e0fd7b349397458c162682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2204eb7959d79aefe22155576fa82a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992b5f27ba9d3c2a1d6433d93855bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4541d94491e3025027d9441a90e3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524029a7fd803f29ceb9e982508d6ce1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622882834bf0645c7273727a7ee51061687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a97716cdc3d88553fe753a854a1c8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b48aa5ae0275b13eff7f85ca5e7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca3487317913f93848fa8927742d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4fa18f3c0836b2292108fffa2167691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b9f1f2ac268d361d5a7a947ba17c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf30fa06114df59fc6a49c81bd33b67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416d246319d827035959a435231c91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e5cf74335887f79d86476ce3f07bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cada8ec202147f8dcde0621e3130d23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9694fadcc5df7e1369699df1326648697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b863db40b81d5edf3b1a1360c90fd3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c27a0f316cb4c08ae035f51633ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e3fa760b2dd1f76066fe82ebd322700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf09554d209e6572110b93194761c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef7ee23f44d98b3ec222bbddb6024702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a164ad2aa8d4e853e16c8bf0e0327ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f588e7a48da36134eb1047b813bfaf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd12dd7d2d4eff6f0c67a06e7259e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6de1a7ac1cf24a950bbd2ac22e8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344144010a698f1c50d9c0395bc138ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a946e9cfc5681ec1c784ece734831e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1b7da580910afad179b7bef35490709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046cd7d81b46ef40d05b866f98e3ece710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad960415adf912353f34be793fcc10b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44edc196f01b3cff9444f2275245c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895279d64fae57796880a8f06be612af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04b5e1968649b43d618a01dd5cd3e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac9b0b12d493a67e0fa85eded632f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d71244b299f1b9237e59a655f0e9cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ad7f31b30a868d3a4628b3d835de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f791379f20bb2d2bea2faae7c9b7f41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c69b2dd55ba9a6b9d3052918e73b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38965107dc2c1c2ee40d99314c218720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4da93609c6e8601894821f072121721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25aeb2dee208d2b75eb4e52d4e4009722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96ba3c63223953c2d6e945d55b8483723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f81727c91da00abe49c647b7c6c36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750fbe2a5eb7abdbb971c97994179f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205650d096da6f0b7ea5aa83970de9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1957f39bef76403669966f4be6131727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512909d68a8e0b3f03346d472ce10e0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc9ce5d9a5790c5531543a582f4c6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d3a810127038b8bf7414d99d12c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff675fe1cda58dee1208318181561c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5bbfea0e0b014c94388b4df57476732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2f36d8b0d1fef1e90e93fd2418316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16c9fe27a85b0e85be50543990a108734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425323d931b55d3e8347f2d0532336c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dbd1845a45e77c80c2ab6baf8e6db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ad94ff5a2fde4c8a1ba5dc923cb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54195be2ecc99a7612c277506e119d83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d2ab619ebc16dfd6eb2d698337d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6bb15406803ec510c43624b937b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98423a1452a6135faf07d9371bc5125d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec7f8008c6b69dc8b2e12eeb6d685742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfc819cd74071f53551ef1a4a5c7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b8a516979c7b7a9379695bbffede744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c335c94c3d827629ceed069c84cd46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b50a011948a880905e520ddd02e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce47a85bb4f0acb7a18b85e8ba8588747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95624dcfa0f2d9da1369b0ba129fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e66c679bc74f7713696b8200d758a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1bf17fa7ec3bce5aa4a92a1a0c9b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499fb4fddbb2f4c1eeb623736d420f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e675f30d66da3e485fdadbf68eae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1a5518b0ea05329d1b24cb51bf941753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064b9300c0ad3396f2422dbb360146754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935e982dbdc968b4fb0c7892278e8b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b2eb5d868d80e69d7d22e063cbe1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b310d8fe1a9d449279b23e3e640b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45c9c38ad43cf7aab006c0331626b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2e0cbd72938d311b7d3848aa053a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468681d01c94a6584584a79baada111d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc273758378e979305210718bfcf670761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5951f4820b13ec29eec3c87ab4f47a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85a7788b355c6ae64602b27aeb0f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64d4d507004338b682fec953908c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e83682521d4627aa9f5fc4ae0aa99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d36dd1bfcdd376d44b9aaf4c92804766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ee9c535ea298b0b6f9b3f31bef63767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>