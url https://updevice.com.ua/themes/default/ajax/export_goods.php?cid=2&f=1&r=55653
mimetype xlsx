--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942d4788f683930384f447366c1bd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0df173761c04df2230a2b80b452232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece634697a86bc2a520761c9ddded563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb16cbd40abeb174d5d91ebb3bf8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517559a3081900f19b056f275684265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d280318caa8aa0caaceeb7c3bd4d736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29e6fcbcde2e5a8382ad60f7478d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e33b71b54f1b0fa06ca97863055cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebe7c8b139d26489f917ad9948af089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ffe957a18f01399057632272874510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219c4d97cc2a2fbaa2cbec80afcab6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d0c3fb308d720f7399e24c58a759612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d599906f5c9d73c30c4710cc8f52d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927464d60b6739aeb11196ac5ad63e3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36881e8e3b2abccb5fb9c8274726c9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3103843c02c6bb1190999d1dc9617016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64019c819ef98eb7a6cff0cb0e23037c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6161237def3ed58bc1b78b2f4695218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba622af72827552194f701886b9a7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4d0e1fdeee88dda293e6d981e7a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbe2b6d9ba482ef60029b7ec390ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0d51da7c10d062beca7c5b48c80922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207912a795d39476dd437e2f8dd5a2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e20abfab16ea735ab9b4e2aee4cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7325382dd8aa093b1683bace6993f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80abf73072693eb4225ab3970a2de626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8b73ef17a40782c4b979bb1a60e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8af031609328100ef77ef3e1ad7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff15ffc4a55ad5f71c4f79e2433f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b81216f43213709a8fc081e94304530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc185d6a37dc67a8b5d76152baaae8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d14ef357808e2d9a977ad754de5ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4feb3faae6539417274dfd64c6ce9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1e0fe8e8f79829c945ca1842de8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec0594ca5ccab04e36c2fcc8ef5e5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8c5348fc96e6291001c166546a2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ae1c3c5381dc43352f3a8b3a145b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f395bd93fd4e2a443f9d63237ca4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc874b5c679ffc4683ee653291bfea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ad28bb500a0710d2d0d039e729d7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9423b1ef902cfedd0b1ea5de097e3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96153f9e1771b9410aff289cdaf8ca742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d37ee1594c3bdb725b68bf8755867f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7280fa895a9e78b75ba92194cc15944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10236c8a8bf12095b4f2f99359ece40045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46b13ec91e3f7a7883167cf633535e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e02694124b609d0eba6128aaac775d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfe6d787e30bf0113c36115ffa184948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc256a625cd50001ef1024e2461aa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a5c2f59ebb2a8071545f77e1fd1b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5242843f2fdcbd7dfe3a8d444d0d0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0bcc0047c12f52d21dd3df71f6a2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c386d04e531a21fc9b7a4adff02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21b4f6ab610687cd4361249b1e7c0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b35cd1e74cf550e305c4d1a989ebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a22c7ffe3234beadf9ae53db6cef1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e9c78f699e8bd40c7e3481b04e5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a67dbbe5b89ec5a8ee87071bfa2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5920e5be75b6df85625a0e26007059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b9cddd360ee14c833684f41b920860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a6eceb4d6cda26ba80571242844b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f78fdc358ba08f9698e759dccc0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453280de5b26cd9d9453d6a7eed35b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4aa576c714e10d2b4a13e9e911ac464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef28707694699817a6ec2d3bebc5bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315fcf3615b53bad8c97f786adcdc3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebb2d7552f8529c95b65da65b758a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8d01516135c004318a5f314ca97968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c920a40905d38a1653faf9410aaff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ff666a8989a7edc772838775e63c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b5040827b4bd99cf2e20784df2ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4b79c0b7d8f946a58978d09c162572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6046525b4d03685a5d82f90c533ed8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710508ada7899f69296e733d8592c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ef8333d6052407e8492c408add0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701aabc27ddfd5340f1996586734eb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c71ab45e4c4641c2df7c2bf81c6cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b452f8089c84492eda8b94c498bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e326ecd0741c9e8f1772cde3d0d0a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ccece20608bdd747b207b73bf94180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052d373bc16a426bb9f45594cfa346b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc63e8e7313f58b02b6d66f52591e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d7283e93d24dfb8fa08126cea4f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b0d3a261e49c93bf0334ea07d6d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db6df0409634cc653e2db7c5fc1e0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840385951673d8c72a5305cf4f1aa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c44a2071d4ab0916a51273f9be805887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127850380a66878009baf3421c1381ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2108fb4ded98489620a7c589e36310789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba3376bb924b98c87563b281b8889190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b8e3fb55ad9de64945b6f677eab591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db58211b4b4b2180f46f741ec5751c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11673d4138db5a0c01e54496f0b1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263585bfa117c47bc359ab6698fec2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e887dde2070eca92935bbb0dd730995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f64252576bfea584ec8d3515f7f8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb5b7fd3751a10b1b3813909033f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8d4a6117194b6a80e30107c3779f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc252bbf93f80cbe29a4b08ec717999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9e760a4fe0928a37ccd1c8553c3e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcddd149a69b359b82954514c3b191101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d174c513457a870af55320662904d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927931d352dc490834dfe5fc74db221103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc4487ffc2173d8b976459e9f8fec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918683789903d0a9ff2c9a0b9ce5e98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a333acbd215906419b698038cf8f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c572557a6327982d201d5acd603a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf8795e5ecbf348fb611921cf8af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b21ea8d9c19945c3d61d1ee7eb7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c15f1a3f0b28ef01708daffdf75954110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4eee3435d718a0ece70548be2a61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc79fdef482a2fba4189c3dfe1453112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6217ee548e58189a3f470a0292b2b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783bd859c5d11c0dd7ddb8431eb4acc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b845d1dd65fd427e226e6601c208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8910c4a8037b23b5413328b876b3f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc7469eb0f43b625ca7bf07317c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d001e533f632a208ada8f08a4387992118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786568fb5c3381f33877c85e6dbd1ad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63034d6eee9d645d5984adb41d2b83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f7809e7c6af3d71d0e80ed84a55d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380d312ab48b756ad8d15c3b8921f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d0e49ce4bd4a8e01a0bd6f65b4a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c87ad2d1084a0b12db0bf2fdde27ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699553473541acc5b36391d52aee7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274a65214bc5891ffa9fa16a259b5a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e23c809565acebf722da493f4c1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fe38e4ec6382dcc9c7e5baa7c4aba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4361459dfae6cd4851774cb420b15d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396973b57df631c120d8307daf334c28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a65a05471ee43da1180a9c550fa7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634dbc64497d4a7542cbee3c6f8599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045efa4cc0250a5aa3796eb2c1b6218133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554c5509a70762038f2a7503e9ba3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b475a79a487c46b247046679c004f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67952092d393fc4645d2f900f580a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae989bea6e873f1bb9c2c37968c02b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec584934184f2a7ec0df570faf78e9e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04b9174afa4657310be7f3d840325139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ef82bddb059c5d372e6be92a3fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ad51f4b48dea7fb2f65858d98f07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d8db35fc8257a25a343c9aa6ad48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea621acbef6976f0f85da8fad7f15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbd129179ca625e98e3edf08d24ac2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5954e8fef10cdbcee8f04bce01fff9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd83234b8f4b4bc9948f7e6661752c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd602fca4f0a0a4cc6f037a54840f3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eba37a7f1db2dd9fd5ddefd16f11ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79cd1074fcb663e2b75e3fcf50adeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f98a503786da03314dd62727d951f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5350f6782bf459c54eb7d3ee84050151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa1ce59d6cfd7605ab019ebf035c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bc013c02f36f88242623a980b4909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfbed1d465b384149a0cec5c8bec3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ab4bb8b1e303eebc9d67a5e53b6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d3742c913045061a17738dc8bf72a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dd321a7ff48efa16ba8b25f7b9065157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4622d116bb66dd3ee36167d20cd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9315b78984784cf846c88676e9f4d1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a5c55171890c1ea1eec6d94945c4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02039887a0e03af7310c1b6601bf7e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c47cab539991de51fd3b151fa17d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c0e4e5b44b0c4f5eb9a40efe258b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6864490d3e3ecd61d479434b1b80f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428311f32680b464b74513966591189c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317cd095f3dd140d936cf46ee57b1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed5459158814dd9d902e548fc6f6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f5b474edc52110f8297a0509132b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea03279366f302717582fbfc34bad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b36e2a45b86e59a56b72daba6849d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce022a23119378cfdd6ceadb31d07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e4321f31d5927be435a88f20ddc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de2cae59898336a8e433b6889b8ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d6c6d16aaa796b31d9710092cd509174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc3d403b03a5f48649e100678cce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f553da18a87ecf31c251993e0dc846176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ecf205ea2c518a12d9db75713f4c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7d254ebcc3a8b3a287d86675bd1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ffbf218336d1d85b3a2593970e4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e8a80b731a973a0bfb94572de157180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5860ef9e838b5d2ffe9cf053faa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb586ec6bb188ede3f709a43f6637182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5359649b7cffd54a075ca102b4a7ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8facdd1634ad47a989ab4ac12fcaae9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea96e846d70eaac9797c017784ce3de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ab2c7cc8d7f2795b1dbc3bd6430fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544686e4f800c275e1689c84330a8a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff8e9b577a9096f45b9c912e708e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3798e91e231c8694ad3d69d3a02f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400dbc7616ce1e3c7a6031fdcd412a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4094453342e17b67f25ac8b0cd65f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754e7d532b788244de9b928c849212192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc86281c9d4de51b1e87ff7b5b212193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f2c89ea9f984bef2407efc1d567c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ac6245ea633ccb92b0a6405bdc069195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489735c5092356647446bf6b5130f2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e593f01e697339483bc6b5277cbb3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d6620f1f2045c000b8ee2c806a07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4e9aa5e9d471df227d11c8f65721d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ddce1509954ade903432bf124d39d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca6a128682a116c96bb3fa8ea18ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a92eb675664829fd29d53c27f918202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9734197d67076bbf68e28455df1af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed002ca27faf159c14aae6aa7d8ba43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651f88256f05817bb3b3078cf4e4c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184f041f02cdb6ba2fcf1fbbb30967206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf583cb774a6c4544498ed10e2d6568207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d482b56e6a0a71401de485627407350208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ea04946ab5767f2df295e2f246c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af971ec407a5753968e603d31efbd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd40d4c03f9713cd383b8a60679b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d549e04f0e9294e10e8f8154f595589212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed321ed9b18c3196909060baad6ddeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd06ceef483b92164fe0aa847e9f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2d28ed4f6a794fd13452a47d520b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045980c803ecea81238b6beb204f213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec4edc2e03c3f78f7909dc476da543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3eee9ea2ddbec812254303e2e137218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc4487bc21b4e7f46bda2bbed66b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18daf9e04d523d8ca0cc753af0f7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d57fe6e753d0e94658506746ca4f2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec40bf511e072fd50c2d7821bb51786222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d178ef3f8cc1373c19b425ddc0935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8127a200df5954f9efa65b59cccb69b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e75de7ba44f7f46a656235e4313b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3ee37a95cb04c8b667f3b0068865226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb62df1578615117abf761b667b71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7192e9ee74e43e1e1bf0320f1f3388228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f289df51382117a310d9df924b7d19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f337556f29dfba6731b0fbfddd92e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f412d4d97717dec45a17159f66743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163da782022be5b1fa829684319465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d3fc538a88a70f34f23c2bde018a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08931006ec59a5719001ea05dd3c5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0120ef17b6dc8a599ef897009c4c3e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc4f6f6554057287dedcde027cfb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd13b2980db9e6609e88fac94f8aab0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31d7c0f69f39d547f3e6b5d91732e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c04baaf468e51affd22afcc170121239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c70750f8e2bb47f18177eb65d802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c5bf1c645a9a74a47d0559eb13a07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e73c20855cc41c0558c3ad083d92d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b284b8254b2495d3a5ba835e28b22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e337865ed405b1c833547eb8183b11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649651c0da3cf0aaae9122027a6eea01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104d8a3e80c33c57f12f457b416739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185fbbfb48e5eb0f524b181b1dbd47f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada44ca74f4b925d66631ee6ed981ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf723e03fa162eb29884800f9780cd39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8086a2d952212895ed59f1503106250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f0e4ed8347af85c615c43e45dd43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650691fa2e643509ee56f04b6876a79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea82bf16c75097bcae0892bd59a6f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870931509836faeebcb239526163f2b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ff8015049c4a88de7b6e4c04a6c94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a3d5ec5a13582f8c1a6d7ca9ab15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa61a85d7f217a81cd39c6762bd9d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5180955e4fe93b548b66f071ddc04f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cbac3dd40cfb23affa0f7ffd85120259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b08e269b7983a0c10af112df4f8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0427aef66a863621dbf493884e46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce96ee1c75ee7643ac25a1d1c2e5d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefee89c4c25b47b878d5b4979824824263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa295c4adc8ecadb8e32789f3dc9ace5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5bd1b0f9447132564dd9915bd0136265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c24eead910297051b3aaeffdcbbfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae71dbbd2ac14bf21514863803793267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad69c8acaa47742e84624df6b41460268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb9590da5ac7b4598513d23045446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d163ac7f81f2461f8f617bc80b95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e289df914970c89272bfef8f414c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07b439398e1e2623eaf032e66ee0bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4adbd2e77bff5666cd2e746d2de4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93d9b04e6206bf715fd4bc23f7e09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046771cc2c1143fc623cb05bbfa29d29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c2fc4452cfafe95c2893e173b956b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c85b26ed4c211f333ce8daf81857277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb0a856cd1e57421595c3f9f69366278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a57a99b2b2fd7e047aa0e13f5891279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de2c3aab1114b9c5414fe43f16bed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98bda494172990d05153ee6360fe31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fba628f97e54de4e388cca26fea080282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b060812685876d9458e43a7152ab4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce004a81bfc8c66508a34a60c4cf9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3d204eb088eb769bd1caa562cad56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd92de334a2c7e9e80e8c6e3a3a76b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88018c5f75eb6f372867beb3d72168d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4001eb80dc868583d3ee0d0fd578f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565427b1be0a4312c536d4236db113a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc4d467dfb85f8cadd2ee42ce99424290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386117ec8ee011aedaf7a911319d4171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d896b5002bbd6eed3656a5c07aff6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cf03dbed4191d857a9d21330cedbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb3afdb76fef37067be79e6fb3d530294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ee3fdf005d5fbc4a6a52c79bd799295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914d67613efa33023608f99af33717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f781f5eadaee2adad5b306ad0e284297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779ef69d08bd71fa489348869e9a18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806e0c4a69839361a1f7d8b9df668a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b88d792de4f519f5bc0a75f65a99a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f9a628841286ffedf35c5c4cda277301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b123e8ce36b3f865e884a043f30517302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ccf83386dfd87a2e75c8909a57ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028852d71cce7ed38597ab0fc519712d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c94275e812f01f9cbc26dce557f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b15568a4bed0607ef918798159b845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254913e325b59b8cbb788a55852629b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347cf85746e73ffe583849ec23f608d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769da87f69a93d57db733b5d941e9a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8e94de50da96c3ea3dd5adebe50cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f822cfd7984db2cf6dd73c46d87317311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1055ff5eaed6b1ebba8ff58754871312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429b379b34bbe8172f834d1ff3ecb28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c11c7da8ff5520c5379c298562670314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a89374789545b6bd44785fddd6d75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde1016526351921a0e6b799cd215f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2227130b33454bc903ef371a7a9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996b7eebe0c00a1ba122085fd23300b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e31436a0baeb6d7f8c5cc08718e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351c7c89738096ae0c9607ffba7822320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a816d173818fdbfd5d6a2fa15bd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a0f4cfb821f0e342054eee7543532322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2ded1201eaa2d42ca9187621c8e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69f357cf5861fd596c6f807f839a9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48293e3d99fb6a1db2146705e5fb6bac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5140456a91d3c35db1675b9435252326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1384cb842a4b9f3291103f11cf35a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9782e7812b23a18daacb6650b368c2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db928bde9e777c5de1038346d87fc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae4225be94b024e9a9a3587488bef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd53977796ff714620dd2edc22e521331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c1b61235a23988c5fc7b3614353d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7737e47f9ecc0db8755d59d96ef6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9f0a4740b21b969a05f17c70c515334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278efb6631f949dfd5156ece81d0ba0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbd466de198ccd9f8c302ee7563bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e22ea05b2c7f0c26d0a0c63a25e263337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df66e65828ab1c27d9519c6fc9043338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796167f58ccd574201f0c36c6e46a84e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a4b2f269914318280bf7077cd95a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a797d49de0f43b2fbd567559f9b36a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca4662327b73cdc3b557faa382e85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23741ff731d0fa29cf2460ed506976b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965a04c55265a33f884a8bd01bb5a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bebb135492ff49178ea379f108e80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d802f167eb78fb30fdcef3fc77cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b694c54813b0c23b644b319db3b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d2438526da30d08f765cf7a245b51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce5247840a7aadd6417371fc6ef949349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295e36c6c56003cd44f0b184b3e8bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725744fce55f15e84e4b571e5db23855351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1147b01da4a8936ca33a2898a4dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b23167375b92b23413843aa10c0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58bce78969090c7aa9be77a1edf6c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2965e4d4e8ed8f74e5d2a2fc94ae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c46ec5fcd8f4e0a2cd8b806cc8f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1d8d64d6bb7ad959834062de468d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac117efa8d69ec97c8f90735015b8b8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00686db104fe71e290c9b80abff050f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd6d6573ca24c55d0f9cb2ff8ec53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354513663c12cba7569aeb5e92b65e47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f32ea557fe3a383b9d2f2ccc2dacb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3a4f42a5e06ad00a19267e6af180363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ea3febc9fb188870845da068430bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858397098b2c80bf717356d1d65b0153365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061e19606f9c003f4972ccf780c05f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f390380deaf31812b48f4e67cd50c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aab7992fdf11dfeaa3877afefb539368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165eca9d775e7d9fa9cef15fb1f2f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97543b8e25b40dbacc81bd69cb321370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba96a33c46465b1d5f34a93a622bff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6ca2fcef78815ed93dbdf71e14a66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32f60f047ff7ff6a885eff89376f1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8314d5ca5b477555a6ef508eb9cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e2940c5b85e4e207f8e990f49b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73d6c20a1626d92e341572afb46d2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c414ae9287d26923b9afca7ff106377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed910b8fc558fee7868171bd79c53d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1765255b2d63e467b4acf9b3c38388b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43498456803db882426df86112afa3d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0d2f4186bdcf2357c2d4430a4afa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ae565aed99a24d21620d4bae8748b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a86d83fcb666727da89e49514bb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78baaac4c36ecc4158e88afee5ad5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd7e9ae6b132f2366fc69971f4b5b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d590dfaaa3835ec418b855faf5cf8c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b68e9e36ef3fdb6150a6fc8ceba19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32048d0212e414511c3c502e3d58594388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678f153cfeb390ef8dbb29ec18ae8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34642e40270db25b9734b4bfeda7f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd17d2de62d2f9797be4b6b9618ce0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481784c7b3c6412735baad74e91bdaf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b5e37477e871c95e56269b5322f45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50cc15abffba2ff89de93216b099bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865072251e3f48a4894973c810d2d48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af2de317cb801c25fd7fe6470f3eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724878edc33632870768d70883429c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb617ec7e05774bcc13fc458cc10d5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2200cb51ed4e0eddbd375850e5a0d35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5bcea1e5f5f37c9d80e1db84abf55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17948251933af8eee5db3a0c02b65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b31913702db34187c63f22439fcc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061a630cefe0d7440832897821425b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418675380e5e65cc5727bbcc639aa9f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e5b42b823dd6330aa2c06943dfe65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7aac4fdf4886bac7ba282c8e9a299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948c692ea79bd3832f1ee963548d0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51057b35fcf60a459bd15b439b142e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b209511113927842d879968f1a7c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3defa97eeaebd961569b728d44f26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f7e7a65cafeb3dd36e691e639acf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037685254730bfc85eeb49cc582fbd94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f228fa53105b632c67dc2acf06bba4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535bb354d6168ebedf115d6e3467bf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d015f208c17678cec6dfbd811e638415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac15d7f8e88eb7577e1b392f148196416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d027d1c430fd304504ecc5299935a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc7a4aced54476b43c3436e69ab33f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919959ab25154f640fcfb36cfd6f702419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26253b099c7fbf3988db656ad96d17c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe4478ad263c8d335fe1b09aad194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214a630070a2fc39151e119bfb54cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34938a7b04472950a7a8b0e291e11268423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f50a44a97cff26ad3486c2521b825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2fea602e4dc426e18c1ee9c4be449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b05b77bb36d302597dc7bb6332b445426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02795b7e0a5682c5f75830231e40b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d903ed7d273df4efb1a0bdaa4b6efeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669869018fe380c67cde8a27434613429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e302f72c6fc3654c1b729bbe0332d6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c1a68d5b56239fc2aca502aba91a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7539b24b663f537052c5954374c973432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00236e790d1d2bc989713967943e406433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6781d83d0242bc2fdc3f3d88f3fd20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153fa7d1d0c43c6657e95549a215aeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d800386f5ef470a13c842ced2517436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0b17e18f31848573db3558f65b6ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722a4784979a1ceaa719fb33a3516f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c84aa7cb23c682f1f8b14b33d05dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96963ee3135c76e390359f9fa8a8cf49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54de7c6e31132576a976504de907a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5e7ddd66918e5e608a44d9d89fc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96313389f7e6678b9848b2fc6b6f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b929f25bfc272885099cbc4851da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fdac4d110ff97db114aa0fa3f55c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515132a8afa333b3ef665ae2c72e423446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af464b9c01d521f517c1da52a54f230447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95fafc663def2f9cce76948674c13a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124094b3670bb69e90740d4a577bfd32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4db521bab93944092081389abdab00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5ba62a2d30ff51028bdf5404ac242451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563457018137b72ec5d9af63eb4faa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a3e38b7b177c29bd0f6bcd65c790453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd786c23c665f19e051041b607982a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229b6babb311b4d35db607b5f5f0f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c9b37f3a6a339a9817489ffa8f5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9385becb69c7b9ddbaf5cda95dc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7de2c2856f01753e18476dc7cf0b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92438fdd9842d8cef78c0cb4e1fad59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3792ce3422bfffb20165bb60c26321460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793951ae7c91054fc7c24b05dfd83411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159f36b9af861f27256807c03c7beb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f47803c63cc18cc658f03815466d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c3e8f0ed68f461f619521b08181da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e04d82e8e059e0705ee98a4577ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989a7a560828e567497a09d6a5b3018466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6beb6055e1d2fdb31261cf379e4a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cd27c4f26742aa84b302222b8a64b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bfa4bdf095829987e6e1897ab621f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c10442e147f17d0cdbb4207ec6c22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd938495012b7a158e11fddbba3f1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1316f92a6144c5c50517cee7facf2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b8e8a4dfafa24458459fc619386cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14995a295ca4b155abe96ee3ea492474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932015f132943da8c2730d3c7e5174c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3db4a72f6e8a2e7f0daa2e7fb095a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ca8b24df47ce2f31305647cb3913477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bbeb3d6c131ebbf9e93034770d306478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01119935a2eb73dd1a73293647ca580479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bc45daea174cf16313826a7050d82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b8be0779cd55a9415dbe8358e8de3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0daf11ab52253e83278cec1cb2223482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a024df68d4c6b8f5bf5fa5747234d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d78f26c6acaad63a49249627a4c49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b679dd3a44848a1b280ddfbf06523485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963ccc2b6bf27b7ccb77409a0cc565486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86cec3f4271bfcb1f2761e1fa49ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca27994d95fce57561803e372a368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daded64f95383b29ef4a9e51aadd9026489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11dfde2a1e9f9c20e7dbc9676a80b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75e197def6cc80a18e1d612042c1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a8b5710f4a557a2fb559919ed592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf5709234d72e5786601805371ce4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08669a5f09f3712eee3d266cbac2a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d388b91dd706fed4b92876cc83f384495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64df6038af64437de20e7ea8798fbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d568bf11f7fd7fa8bced32762997497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adce6e1c2720d56745ecc23892c036498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458486de7d5a2d9d29a96d178bfc7e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e483b92d40e2fb340b5d9b9db5e9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72d5420b09ffd3cd1c469054871e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcde8fb80b62a98da4facff6259a6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d281e4effd52f55771b5a15bf942503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed56324e753e682291c4a42533defb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6dbad736082f756a23e13552219a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf13bab7282ff8abdff62fb56679b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26dd7e5799abc5cc4d9b3daf1fe7d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c21a9a5af4c7e2d9ae4705d4d0f75f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d547117296195bc113cb0e173af5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd78f7cbfaab50c55bb67722ff3a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44aa56f4668a079d0f840ce54e34e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e3bb65fa35f6ee1ef5a46b3dbcd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b7fdf7457e83d8554da28fb56be7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42cf2fcc2e124fa93898afcc790c37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b483c610b6a6e4e39084b2d83f021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1c435f9332de573321f1f591b5ba9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1ca14d68d623fe332702ed8ff631517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e578e7e76d290cf40ac6526a2d20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f62a2a1f4948507b92779fa2df60d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e87f38ed2db30df7989604a3e792520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffc025f48f459e20d94ea22a9815e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72a4f6d3180245800cbfe6ac559cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0f2f418abedd1141657deabf4c784523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e9d24a97151e378f9c12dd802781524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774fdc1f47309a1eabae5b419ae8a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61996d456cd9580281b77a9768acbcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa4e2b015918a1b3049bc36b7c9f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb89e5d97a87d61a282ebdaec5bc24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09864bc0b54e5a18e409c5a93a18982529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe4925f97246f85351c4c4ad142b3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386549c13a3ae018ed925555ed4c82bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6837394aa8525bcec085fc85f2689532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb23dad4ec3c954c9b2d7817412643533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1c46b136803f76c638b4dc7c9b1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e22759b05b34dbf9d940680a9477c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706f11283acc2cbb52d2f8af4964f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd7125598c78fdeaf0308303fda9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcfd039f2c94517194d13197418d60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983db3a4a8c787a5c773af020284e5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af37452c6e3b64e692762a7523bdc11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af06c9bfe24edc734862804c8ad56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab13aa14a18a122c6ee070cd4a125542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302b49575066c6fd4e135bce779f68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e1012d2b80fbe2c03877ae467f1e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec45d3f8c98fe61dcd76617a699749e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de407ea1ec8aa412808793c6c914a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b5558a9f900e99f2b7cdd2e5ecfe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5f570d7f7ad5338f127fe0139ba41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092706a5bf369d2a46bf481f9dc93541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149c4c9dafcaee9e8b40a483b29860550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb10795b2d9e48bff1d62349825d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596c5de4fe3fea6ef0be9f0454c9f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd421654b5181bfc1d3598c3812553553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1f054d61990b078ff774be2f2521554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec2326849b81f16d770dae457ebc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c29e34555cbcdfae9f273711181d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3c49d56d4f18a04e5d03ff2c6b0c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be1d93c5d11332d2c22e2bdb91405b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf336616b65565229c008896eec4579e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ed6fac55ebf88b7d194ffa898e18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e35795f241561688635fed50147e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac3ad9e41f78559d92e333b2764975562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b1ecd130102ae1bab0fea1228b70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d1f682c312d631dbca082a9a522d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd61eb96ed8bbd2e1f74acfab4d75b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c71c42d853354eef5f534a03ea107566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2808fc7ab1ee9ed7c3dda6db253497d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02141cc737885d0cdb3f431bcee828568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed844c5c4ff31565037332b23d0a791569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a1c5b0145a0847f47a09b9f7df435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bafdc95ff0a238c27795b689aee1d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478a77310708b6a3c7f43fe14cb7ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b52e5d18ceb38e0c1d48a065ee6edd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3669285ac2f9b70359c50b2717f41a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b57164e82cc41fc03428fd18c4d2fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352111febac7a0ac0cb4e1c0c42b351576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c338fec92d9511ddd041d6b496633577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34716dd128e68dff7ee281f97b54fb14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdcbb48e0c2d80183e0afdbf51e1cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea9ba8e6e9f13fe4965631bd4d79ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c85583894a38d0de79efd3b87739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c1841639fb0dbc612597446afe3f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3878395fa362e6026f861d445e18a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e07f19950e8d66eaae4d79e5b99c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18932ee3e5f6d2edf0e7d83b4d4b67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76552957c64c8dcce9b654b539cb2c68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f5f5ba8074172b9bc663819063d7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbe732e358b6c5ba272b3656bf6109588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a785bc0b4d49da1ed20eda9fc6161589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb51a11fe634e2fa89d3b5136f8b660590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6e4d464a1968d941edd4147e6bd55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c756860b7728a404bb7b606071d21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806d379511e02b399dacf9e268b7f63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b11d955a08f05a262a73769bbbef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430755733ecc0f454f9e28d32cc5d458595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd0025b990fd706e03b0d9a6615c0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e297e01656f7bdad74fcdbe87a5a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426af614f44d1c9a297ffbf793ea77c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f01f5d646a3291f4fbe27f3f46314599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8edd90ff297abdfad9c8aa9a972a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cb8cd37b8d58a7b2233ef39f0b5d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0819eabb72d640ad1d68642ca2de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe3e7a7290b3143a96a68ea1b1ef9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202952a27cefbd219d8bc53740765f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1435a5a2320f0910ac44d2683232c5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25db902af64e96f21582c05e14d75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553884901b0bd20bb8fd447b1301d816607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4a0dc4e9b27383e3e692fbbf4f8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910020e5124980b16ea48448ec08f47f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33130752d6ed82832de87d93308ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c50f42a6851d6a41deb43cf54ba2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f5e5a0b11ca94abe4a8acf8c8180612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54922565ddce6d09cc79b6638451e6f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28b5b4d109dd1b66c37792373f815614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4b44f158357757a785ff7987a872615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efa5b55e9a4dceb71eeabcefba7f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e98dfdedf5f728232e83d62928bd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36602accd04e59abbb79fe2c91a525618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f1b639794aa907de8242a4ef985a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7f42c39c0f8985fd2ef1af90ed7cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307f3e37b330edeaa40044283dd206621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247aa49dad1625cdafa77c23320ca0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833debb9eb24f215f63bf3f683e2b7e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f858d0cf64b6669083c73af172b576e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e4163a656f0371c4d276f0138fd1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5079924866e9a6d89e813547ab08f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993ebf88e7bd0736d0c78421fc996c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee883fadd9d2b0b6bacaa2e08d31c36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb865695f6c0b3cc0a4f5687400d01d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727219cbfcda4b8ca1d6261a462a1263630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6776dabd7be024e7d870db7c1bf6e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d395771444cedf9b4b882f24074c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc2fb5960f357171be9035622526e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be613e311ce143729496e4016425c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949c30d905357ea0d96c8b7c60522fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a269a9952b421e68de520d465d118c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872252e796fd48df5aae51c33b29bb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b526e0871e0d89c4f3ec72ef891d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0f032c35602e7377f803fb3c07ea9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9cc072dadbdd820a5e81b0dbfabf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf6f51f65b6d0dee4ac03e7b072aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc55211b640b972e8b20a91a60541642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaed8116459e5d4366deb61c8ef547643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b1036037feaaa5db664f7b876d50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92316862e6cb069bafbd559c680d98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4a816e5479503f7cc36b6415569a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502e071d683c259c203f7c8e631c95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b636c79a372a287450f34b327a4dd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721cbed735567aed3778ed26289bcfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd606185984407246c83faefa1628f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66852093bf5237ea045264860f933af4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f9ed7c674baf3bbfb63d4482644b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7b5d966d88e1e0f4b75f08746dce5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0903ab13472009c0d271052938a79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b97a7094a706058e85be828b7ca34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca0dffa32e9d2275cec1d1b4e15db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb0dd39878fab3046e58be201fe322657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde79314001dca0a1d4276c88f4c123658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f60aefc35cb64d755fd9228bdf47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91815490082e7d26e471995cda2791cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137deafb8afd345c07a5b1f7a41ccd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6678754fdf819696b92e60891d54ee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4075f15af4871574b6ea0d4ac5320663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1256cb03239746e709de739f5bed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528b4d2f1e8591a778a7255afdb0280665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de863c0167f0e14c737c57db74c46ef5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a8f80f10e2759ac6608499d3fa3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffaa715a3e965716faf40108326a95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468b87a07c5f359de66270eea84a94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400c8a7c344c2c3169f59ed7081e7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b59291c5abbd7a6c5f082d640c651c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e872d0cec228f7a6ca63b276325f13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca976c052f469553869874911fac92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83a575725eba9e7406d20e60685057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c525d84263d6eee421ef9ae0d27dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c58dbb735ba8d9e7275dfcff3ee0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5633606182c578bcfadf9c4e87c8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a9c43f8b3961a135a1dbe8ab456fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e228fd34f309592e9e240ecce8b0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b5247872a875987ec3d5eaf4edaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd03d5d1e6c5f315173abaf96bede1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beb00172826b8b16d752d2197d7a43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84bb7e505afb739b72e2b315b7b7ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9665f617b8bcdc07a747567312710684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab7e2222e937aef3bef01d190afaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9e99b67d1d4410c8afc8ee0b9eceb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ceef3781f05eaa7dfcbcd92125055687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3fc1cf7c757df8f8c16aa3b6aff4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a83247793027b78eb9c55afa95e06a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2e60088bf705f6a66c97b54747b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9071aafdc36cf4211c603ee3bd803a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c68d955f075e4aa3850f0fbb58bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef77334858463cc58adcd252bba8d38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4651bc1764a5ac3d60e33d55e1bfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148f4b302e16f29fda5e8f311436c31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd5edfc2864929c185398f7e3466b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eecc0982dd50524ec1acecc8a97c6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884adcc505c04a84fdcf4a9b9186bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738bd0905b78edb1b1477c7572a9d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c1f158e48efec4d8711673017336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98015fcfea984f924440703b538357701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126520a73f691bd584045dc620388656702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ca3176b6227c8dfa01c631804bd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad6208b27f77720a9c0db67e6c7e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014d2cbc5345fd861c92256938de6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff523dbf936abae8d33f24cf0c562467706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74e2fc1938cc691ffe6a99516bd98d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928378a3a3eb865bed7b0372ac6f794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb596dbdefd0eb5c4ed58bf9b09ba6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0ee4549fd352fc24e8cc81082a5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef520e311d93f04576de4114cbead711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc0369e979440e0b4ca911090db57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59d1e38c01591b8f87f951ec131fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e1e8b2d9dd177fda2945fbc6e9352714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6fb253d179a24d0e6781b32e53f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8929e248380ab60e87e79a8c51d13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaece5dfbc02b612cd0852739ee9d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc3d6554973ede8075467f347b423718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc6a6b768a149fec5663d144e1f16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2770e413382a447711a5cc78f561ff2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1ef846ef2333e6b762c6ab4b995ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97571e6d4fb9b6ccc23f37b3230571722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b2cedda42c8e27b930ef278ba874723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58041dfc78ef2b92381ba87e9de4dac0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac643c30a55f94a96f100494c020add725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c0e14293b5adda580a3fc5393e399726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56966acb268944305d3aad8ea18a99b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b607c5e2788489732d58e8bfd9467728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137fe7a30f94eef703eab19d1c1306729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04529cc9ccddd93c4c9fbf6e66a415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7cfbe614ce16d907b6a79faf40f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8697fa57bf22e75e87a397111047e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119049dbd8da02f75abd95ff41012197733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790185a3e9cfdf17228deacf41e2e574734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f543c8ca08007638eafe8cd37bca28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233cd6bb3cf4faff1641265e3f53c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697db7a57e3d2e9c018cb29e0aa06b30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde444b811ee62bc1fe5c8be053372a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f14bd023625a4c563ccd25299859739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56fd4db5cf227ea487da9c3ee10105740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e84aa773dbbbc07eb568fcb2a3554741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c956a372814afcfb4c386d4581e39d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643faf0de395ce058b7dabe7ddf0278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be194b903e5af5897d7eac2d64944ed6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c780826c5329f7dfb66ef25643ae34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f5afe86e4d62e323e3204553dc40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f1523fb013cfb329a93321eb0cbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be8ef8b07d62906df805c2dc526d53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9082d784c6b9261196a0641a452d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8a1352418c5ccc6fa651cbac15c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bb6040f78dfd5734cd3376c73c4c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afacb9b88e6f6b04da04aebce335d54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b34d2fc70b74a547c290b52d6ddf1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1b53cda5bd0f52ae9dd15a17c926e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281931ebfb1ea28becd96944131a45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7e561c7a3cffa4486f4d9a94135e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da5272d9e0d18a4f253e2ede1bd18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e40ca9a5c9e364fd27c2bdd0398de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9db3ce18ef9230e4ea9ed3bd3fef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad9b7da5bc68cfa755129e9e0ad38760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124bd129084c1f1551dc66b6cfe5ad5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f062eef2687e6d6bd800ba1151e28762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777dadc9d0a7a35e34847e04c98549763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dcb7f09d7c6349b3545c834d2fad8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7c65f9a94d5a9cac828f126b7dc48765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b53825364a1d437e125d435c685c71766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940676b4dcb0160e754d043099492f2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b0a5e2a9612c61742dc204885e9b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700540d7682214ef47c78df53e79fde4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb58be89502f63d398cd0fd163932770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d276ee1a0f4115c308bbc48ec223c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599af7d217a2351e68312661fbbec5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0332c18b1b28ab722910c5c26bbde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61de2ccda66cf79ac066d77a9c9bb7d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3d89b85572550af91b0d9aee9e86775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27528cdab5532dd93ba5350b638ac0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d6833d5ff724f36f4bb8bb7f1bec2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e66d6f04cb1dfacccaa065324a85778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844bb3bb610d247dd8dd5819e866a2b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eb56e3283cc267a837baf121ad879780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1232da51680423b04201e5275752a1d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69b1e6f980ae186c9468c00efffcd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8890a3a2a6c5cb35c6fa64c51ef4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e33cc018b9b55cb27ad66f44fff90784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d2298a6bd8fa0442cc189edf5688785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5bd0ef168deb8417d72736390b927786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e6ea2e21c1385788f99352db2182787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1bd6cde8382c55eff0cd869e1890788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d7d01843dd4fe54ffea12838d274f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693775daa54937dadb42dff5f8de5a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83884964f03402b1c8fc2c492d7022791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef3e88bc9b7497139f1cf3d35cd66a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d81093c77a6c4fba4c74b435a46f73793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10033a1c235061b7b1d531854af5b9d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad612307d770d264ddd09e900d4b2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec680e663347705be09208c4e574b3e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27b4549676a7426de4a36ad1bd0df5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb033ae11a7116447994cc25c11a0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ef68a78f213a4a8e9be8e745ddaf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26158bfa33b3e740b5f29481f1781f85800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec0dbc15f504299a3657f9a1c01c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dee6643ab011c7c87d774b410150f5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc98c16eaa7077ab09b11d122af95a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0530d43b172951055e032a04de9ef4d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad915466a0846b6eb6e73ad89d5f5e6c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe78412ae11d29d8ab627a0b793cd5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b206cbe9558757d742e5c13f3ab4a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e23421f57d5b9518efe039a378319808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e179799f8d0b6db501aa1f957a9c79d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7201f6c8620708dedbacdd127976e15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412ee223d0712e0e4c2a4c4ec187b3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535b90ad5630ed2546e4404c50845a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0600463c62dc26f02031935b16d86813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d788a10a5dfb2788b45ff1e77725ec814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74414322e2db916834edc77cb003c83815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d62be9a039c392585c8455986d5e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a04dcae1fbbffbb45bbdce2f62acf8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9620baef04235c587c4cb3f5cf3646818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e057e2e0c231c6527992ae1e7a2593819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af8f2ba5cd6d02e49ff1b08bfc2290820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae20a46d429ddc07452c9e36d16cab1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9f2bd0b3cb50ed806a6be5e379311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd0ac6675ba908af5213cd7f955952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1442803cd9a26d4912d133bfd8593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a05b5f2318d1fd1a5f4e8532fe484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e040af660d76a93e2419949eba9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b81808d6a5bdb68b3b490ba0f3dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c2d351ae13c8478617d35baa40337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49fc17dcdfe65bc5b95c6b47d650948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda906a8f5007c21dccaa3feb02d2b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e06e81660996e89552d451a432fbe210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada80afa013ee0cf59aef33072031e9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea1fc6e3a17784ce33e419fa4e3c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316fdb1c97811253cc9207c8ee27a9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c354e5eef1ef200760135e8ce6f1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b91213b2aaf6d6f2704df74d07efe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc218eab6586f08fe294e555314ec5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa62729a619f625b21252a239c88417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5216869c0416d9b806ca079ded4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdaac6cf8b5e201f857023a04159c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ce221fdb014dbe5260754e60366b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625d8b1064423b46d312e135d33fe921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b200bacc66b55d7ddff766785b7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdca77568d57e8ca51b0ad59171c94223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d98fe22d8819a5f41709e9bc5466924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ea18bbb9ffca33cf7562e1e1045225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb1a34eeb9c3501ed3bb4675278c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814542758f50dac47b8c9678fb29334d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d106e23a29cc544a91a717bbbc67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aecb9d2bfa846d01eccf9745b830729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1088e5661a504c2f99751710acf2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29022c2951d9fdabf08340ab11f531631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e7556af284d9b4a138df5dc79dda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689071f89e395a4b586bc1d52ca8d2ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9f87b65b1663d5980c3270a288de334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ba98a4101573d4329dce93b4d778d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fbcfb55fda3a3bb90069484f5f54d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a348852e44f6726d861ffd8b96590c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c2196fe15278a36105a74b5eec2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b804dbf337db376ab4ca701b1e8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436e58c5f484e7a8cf71dd7e353679940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098d6569bd2d2dffa58e84d03ededb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76f6cab15393738cc5829533bb11342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d7e1227e65ad67a2d171ca1bd0c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a8a237fde773c8c8c1f1a8db713a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e92f86f252a61de93c214dfbf342c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251d788d43348640e75521f7c2a5bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846f2dc9bb89dc58b671633e539819e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffaaa8af85f635333d70304e67847448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bbff0b6be0de4bfc39340123cf13549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b513e60d877a276c324381503854050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2848383406712fc079ce36947b19d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4486c1386735e543c72071df987f4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fa9d6fb10b71350ec82efe092852753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dddf2c6498621fc7ba9e1eccd287f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91a2d4d48b1a053599587617de9a4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc23cac6cde47fd302f688912c92556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884996c49f8f313f88ca96086a69699357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599178f05c99cde3bf747006b85c7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532e77102233f87c9792e7eec444e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28ee29e9880193dc8aeb520be4e05160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507a28aa655ad9b02ff321c27bffdc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad648d8961a9eaae5ccd5dbe2b55f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ab2818be798124e783f78f4ea79363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcebd587071ba952a6743fc0c007b4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f92e7ad1e25a94d0cc5a4569f210165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c26fb590d39bcf404b658b4fe0f5e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bfedf1c63b873b2ce38d60b2c2ce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b904e7e8e632904d0c8ba1dea0bedc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442715bba72249504b951e0607ab6a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b3198e4ab3ac14327d7960af11d8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03085494ebbb0a307882a972d081657071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c294caf71e1182a564cde3d46c6e85b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ad0c738b2cef0aa3421d5903f83773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7739d4fbc82a7a327cc75e74c1a6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794df8ca14fdc24708368e1c8984f5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dff08b286cabe8113df0a7d876cdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35434086fc614c2679be2e158e9334a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4de27fe5ca0ae5d167fa52c28fc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f52027ed7f6db2000fe53880feb1d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921669a2e370148ae99f7b5ccb61f74480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b967897e25cd5a10326f6f99deed681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a9312196973754b6aa0b3f8204e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d40f1c49f470f11567dbc0f28f9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84052b7f7222fcf9aca6ccec66a3730b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ef0d875b060f360c449a42824f05c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0114ef73bb85cb3e5fcf07a2b99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95405a18cdb2e3a088e434d82e1d30287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e739a8c154ba81865706b6853ddc91a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2936cb7ab6f641144cbd6f628511d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe001d36c6de98a82af29cb7c193d6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd7a27caa1a5b6b0b158eddb3549d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3d9f06e08eae54f02e10952435be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf443bf615c523e3f37f2ed272afbb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce6a61bc1a816a497074ca23137b1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4931744998a6849e339ca2e2bb98695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb465f2766a17b1ee7b01bcfc601f1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e020fad00736877f47f3cb652160797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9cee900439718c92d8f87de2cdb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897e9f472e008c25162c483207899f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434329aaa94205ce34de5623ca14fcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0afb282f228828dab15da93dd55a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34adaae34b3374dae0884a09d5c5297102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23904085cb7cbff8d82a250fa0650de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641f935bf8f33e2df9f817e6cc9e66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54b11d2877b35e6fb5048fe3a2a51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e4d56038a07277bf5357f3a4c4c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5586a37323934f4dfb7952987c8797107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba65a0730c9eabe8b4d3a4ebe272f24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f14996f0b3210c1afaf4fe535e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c7031198e1677dc5c2b72493d6f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bb8ae151f3b6c477658f592c8cb16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60350c6aac78bd70077c82ac1c61a4d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f289895861bb2cf49547fa3d2e9e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973370e37862f1fe38876eb6e2d11f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc44e2e0b881d5df26563fe0692ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f64e1f355e6bd8ea18b040ebfae2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b1d4106fa352e5658d19b100e831b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07a8db6d50fed8cf96ce8711691f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378308791074c42743be9cbacf8846e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55399af240f884e9d382f9ebefd68ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c65ebbf45c04d67068a9aac5dd18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea7936acfab3cc1c9c8a4ef2343878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff9f5dbcfc910f0128145aaae019f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715084d6a3292fccc9cb7fd746c89a3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8242c01cc6eef1b4890c5f13d6b20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c895e64381ba89b97c3dc7949848fec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56265c9df72a6b57aba89bce18b04519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60bed3dc39ca1dbc0b0e8739f0de2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03cf4022dee54a27fee433ba94c86d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ae6d1512f9bd889d5b00fb0933e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b98bf80e36cffc67cb7399b9c241131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4893d52a0541b86dd4978c465b5ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be5883fb878d4b60a6cd7951f4fe9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09aee5b181081a3c0b2e0aebc2a6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc539dcbd9107d25380f562465af9e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5ca5489c04b85e747cc58a6431bce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5221dbe140511653ab45b97923cec7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4330d2364b8a6e338569680c883f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde9b759e7a04e3eed47bc5d87fbda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549ec6fbc5405bc59836039a4d01a2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2b5b8e0a1f938f0e2aa2264762fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe873204a33c2217d553cd6d19698142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb54c71608bc9a1902bd188e31632143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358ea3351e5167ac9f4b877d7ea59c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54a2ff8dad238adb7266cf69b02a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437474e650f308830c1d10c824b74c0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0e62717c066c53063a864303a1d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163839f2a8bec603f89ad7ad540cbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e89111d3554ad54d994eab5d947e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75acbacbe79344223bf291ec24436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e0009f1a1eb7ad9b5ae133e53ebea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da6f41710d10dac66e828c484d797152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc50e76b4fa3373ec68f60ddbf86ebc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652524fae80c47cd007806022019761154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c27936503b2565dd63103c8ba55df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63622b3cce4ebfb90ff37a7bf22079e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918244a355d6bab6a85f4b80a0717650157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc13a727a26c580f8ae6960bcfa76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef696c533f57ab7f08aca278c0034868159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb01bb4907339703172cb6d63ed6f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb61ba780ab64eee56390b02ed8615161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03423bceff5ad407a671ba32bb73c0e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01928b0b0ab0ba440f1f95b952d3b2c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560750ba7e64082a5ccd24237a4d69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c4a676e37546905aaa31fd74c53b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f996d4dd0aed00308e11f57177bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4be5e1c1980f33efaf7fe38e537d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26972cd2c942f0d3696e70dd795a6690168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1de40cda2bd4d1a1f1d437b21a19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84cd6426b913e6f2197caf416455b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f5618be9599513bb6bb5de8374c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fca508e3f5304391ca56151bc36e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee803ae3eff4afa0854fadad008b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe964b04f2228d12e830698a45201174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e64483ba19c67bd7e6f0cb36837b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d58c58abb2e51ebd6505baf2bad8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eadf304afa3498cc0e80edcff9d62b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82509f3fce0d20427fb7aebf906b8d44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ebf491ec1e289faf367bf466a083179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca3bf3e6928623008a339771bc8c2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8755de810a15983f6f90c62115a9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd158a3d6cf2d0f2eb0a90e3175d3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed7a0f137173add63b9269891f69a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67862633db5a5a3ff3ce9a2c6473fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5127e3d65cea22673359defa91a650185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38778cf295ccc3cb098f375d0b05bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbb7575ec9619612d4bcff0e0a530f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3479879d915f860cde89a179b5a0d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b664e13108fe10b55aad3baed661c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd4428a78137af54f330e72aa0f59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dca25a46637cb55a150e6e2d17521191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47df279196a886f62dd420fddd15b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4fce6748b707ee2aecade8e2e064193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805302bd021adcde21744131fb8fc75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef02090b74a2dedbadae29aadb162bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b704c0534b3e6edcdd467b75384082c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ce06ed6126115cfb4f9f52dd595f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d621dffea7da541b37eb61b4e22b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c07622f0c9f3be2859f371d4763c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7fa2682740afbf2b239cc2ad5caf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626870bd45937f0310f341b7cf06badc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7609e3eba2c964b60927d96115c9950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22432237a3937924ee3fcff718dd81e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5cbc9ae4426e165fd3497d29cc96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37fb8acf81551bd8834b1d68c2dda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6ec274181a65edbb9c21ed399e75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f610cfa55540b434edafb311bf2df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e922dda1aef085917067413e85b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbea0e3067766f1f184a59eca267546209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3296956448a0b4bafb7079500a61d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39228ed9f356e99ac228ae900cc2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b734f8d0277a833a6bf1d1323f7d8bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265c7d46d2f45d9f9023e43eca9fd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ffe9b40e4647646bbb69ad8ef9936214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee296e08f80f8d58fec0829bb66ab8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7feb0defd06c47a54c885f3ff6b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5b5fac2436733777dfba1ee700b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237963028c199528d2407ea6a2df01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a049f75744b05c8fed02e9e473079219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab4760c6861cc03eb9434e71d0bd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61e996edf02aeb13f2d8ab6276fe0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a999b9aaa826c7c4623941aeddb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd073518446ec42461a9510bfc6c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8575df0ba4c49f82c74f0a35285b8ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9bb7cde17354fa9784305c174a2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a197419ede4ddb7710de45c98e89df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0541862f5c4aa208f250802827c2190227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941acb920fa147cf0e2dc1c713f6184228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599c36110573b0733616e984b8c7cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36756175a19345b8e75cb243d22450c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3d4a3f14630320f378df85c42961c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90958823ea367633642ff5026eba68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86bb58601eea7acaef0ce78264a10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365fd28231052369f9b949b8b2fbc30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b90709d7314873509cf7a1ef8eceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610704c053bf2a81c3f9fb90c9a3c9b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83869f46ecb2d1bbc699a15902073eee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7175bf0540cfe906f8c4f56aecf586238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6447fffd5a1e17b51a7dd65666fc11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259486edd4909c57852918a7abcfcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb4654d949d6ae55f6607e115d60e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d93f805cc10916470d712bfb92a99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f94078fb052e0a826e3ebeaf0cb3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e266564356819ced68ee29dc9475cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376ea9f09ad1eb9c770778f9a1a82e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074fa7c73f936cd5f5c8403425fe28d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee7b1b463604e9eda25870673f24d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd83b6e7bcc6e39106cb80180eba8aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df6dfb61c20b342c001e4c45e0fed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a7f5f7483cbf6a5f5e79c4622f2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02411db1d047ab856390ab9d3df80fe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366926f48f45d3f9bf89c976c8adaef2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eaa30a7b06832be756a59427beaf2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2085f647e09a26d6099294e46e0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343cc0d729c6baa01d6bd0ddd55cee1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054dd9c979f4d451ab23635fe8a7e75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad07ea717455fb80327570919c02365257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ace1f393c67e323f862ddc98352b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a0c490a86139b8fd4846c3fbc5dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e664a67948f324dd0e879a79124c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640dc871bf7d6e666c57480f1c41236261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a2f2ce17d2bcdb9b7ff5af95eaf26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29281ca95581e11f349f1fd55aedf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b12784ca5c1272d7d4818dd556b47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d5cd29daa76f0f3998f86af1b2e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397fb59c7419fd97d8257c1c633e80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859b85fc621314ea4aa54325761d41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87081ae5854297c1a0d89d5fd8786e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d0b505d8bec751100ef50f03705d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78fe650adf99c791198d725592c95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e31a8414e228328b598e0e9b611b60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc74cca4900d956649377206d2ae45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1545d8cc7c560ff94571b96b52b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc2850cc88c7c8a8dfedaa8f297c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e3d4be07a86053c20d9b36f0e6fb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d7dfbad3813fdad17f7342e57631276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df454b73bd8611e0e22c4f6f16889c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853805a9755c2cc60a8782b36804be2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9419d0bb008cb334360b2ed09ed50e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77b2af7fcba157bcb76553a3eda16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901a678a363c6fbebe14c702889fe3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878271a6c60572c8b081c782e2633f03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a90f3724ef62a35b8bbebfed88da9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe5d1a77186a3e7e6005c4fcf4e3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e961626e99335505fa005700f38e208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e025578401c2f331e73a59247853f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960083bd79900979f404e3ac538b3d40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae575a94dba8b7c6dea3796a0ef276288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896ff7ecaeb7ae81c47d1da4c047e36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b988c8509524fa022c74b441c405290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29f1667d445520902026bf8ca1e97e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaf7293c24341c3c1f4954918fb3f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6575171c54dc3d7065364425334e87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404194ea2680b89100589010b9c5590294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634f88ffcd10b71e1634c6efee8c92b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811dc3f927c73c7b6f622375933820296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ef3337d2dacc5ed227e6f1ef01e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86739fe7b314c0d74e520e8fc1272f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d919d85c3661bdccc9e9f24828a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b036aa39e18b745c5d26a0c33511903300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d5ed27754dc614a9e40d8674beeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7507161442b46814ac01c866e85cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce34e2e85152569bee51f7eb8b1feac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be32a683439e06a88798e95c005b5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff41175e4d733518b1fdd177bd8a2e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ed4c718d7f154a95ea0534f05fe2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298d2ab650f3968778372c2a1eaf5e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dfada02486feaec681114d6edcae9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759c66a676a6e5f6dd64258d89702b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee258bb00f92acadfc95d5c2cab4508310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077d018f1b5a39e22cacbbf53dc854311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dedc6158f3185e667d6a4a95ac55a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712101231ad4b5e6256f38437c59ce1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c820a22aeb29fa1684f6d3d0d61a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de961833eb474a07a5affe4db771449315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accba5923228488efd12ef55350855b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42da6310b4e7d92831f7578745bbd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61c7d15ce161d5826267caa13ef91d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0a16b436347d6c0d9592b0e9ae13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796540f94283946de7dd749c8d07a26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cca9026e21ff585e8c48d19271e8ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5321c21f2b0cb502e8d307084ba0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbe85f02a6fa12974595611ac60ddc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15302e830a2720df286b0cc8155261324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22af2764fd781eba4728c4123f8dcba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc111ff43eee0f6605db1ff800999b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663be3afee5c164e264b8f9d8cba0c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8df1657c5620ae6b53f1ec86c8a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac01350f386790ceaa05e43a3b814329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840bfa32aa1d55ba26840e655709a38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54ae1ac5213d7b81dd68fd7f71264e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622477fbc5854cbe35a0f4d66a916871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8374f2a91574bf8d0c3f98356bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc901577c7e868d74564c2f843d7bba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dde6d844259a8a1ac95e92f4d922c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0459f738e94b3764cf413ebaa212336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca4be4909ca8bc7d480ba8ac37b6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32b078cb787f68b038ebba6711339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830904e60bcb1dce8eca374a94946ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1012d6cb89e785211d2754b1500815340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9283f0f818e4c6287085d08d08a90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea772768bd0e48a58094c886a1294379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b714bc49b737572c4d6ad169d7e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9e28997061d278459693b3b85915e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdd12475a3c1fc98587fe66ee56853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864fa9877c8071eb3147577825ea1a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f260dd2c8c37d11607331215e50b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac2963b582310dc52c30634f00bb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c852ca014d55f4005bec962fd71f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c53f33be4f4204bca907412eb07f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a088ac222e0de16c1c0a3ce906b39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932fdd30440397a68500b180d663a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292eb3ad5495438169bd22515b8b694353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f73150d6fb0bafeb0586b6d603a9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa1e731cb0343043cbd8666cfa8fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668249ecb2cb5c3446a27d1db7a88e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723bb4aaf1eee32a38a1a32c6d53586357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46dc6c270756bed6b20e514a315a6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e8c43efe49d50bd8281d4cf32a171359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ae17bd94fa0aee4de38e54ef3291360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b08914ba404fe2859fca35da8b99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978c4551563da41b650fe24ff1c3b51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409eff67c62550352cc7c89a23baadb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813164ae27b7750af597cfff41bf14a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba3d05061ab0de7e248b731faba804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c70f77b1bf39db093741ef3d2214366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c529351e3938ea7d2bdc34db692f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bcda5d6edb6c262f799e368f0f5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa644d04b1254b98f5a5c02a760efa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72467f6cbef91b46fd13ebee002e735c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3a3a1bd5523cd0dc47327f284135371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710911d65f4eda3e19ebaac39ee5b55f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a823dead908e9550818cb5b8d7987d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366b5e73ee2a03c3fdd5dd31cacb7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a05b8f1922bccaa90cceb72ad32d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee0854c958b311ef59fb3f6df8982a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ca3421409209c747f9dc2ea0d25c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228023675280ba246cda865ceb3a620378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19991ed5c4de46c269c217cfc12a96f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd58b18c89ac56d012d179375c95e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163257036f42977aa1c79c063c664b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a90e3470798f3939351ae04562e8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb669f87b99755330b9819bf2a85c38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a9c77f0eec5cef06beb3237e0b3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca5dc1bad433e3ce779569ce3b53b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0623387693d15320b3e5ee58518e7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3b4b3a53c0dd920408db63f8c3b44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167086b4c8c4abedaf13d2b419d6e29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e386d418eb3bd6837aff90de2662fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b9e81ad379fa817ce655013a73b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec06e0d8604a53e684ab17fa6cf24d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef7c766ceaef9812fdb82d31fcaf77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa3110731394d2db3a1a16953d05e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c805f47661542518b8a8a129ddd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd11d6dd27aaf9dc2ef052315d90d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f8afe1e9b2ec3acfd84e0e68cf594396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9838ea7c6ea39cffdff8a5b7726f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63aef3a0588107e218fad250e98196398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b822adee64523dae5c5e37051199ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96c363f2dc86640e823c7c54296856400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdbe29279e7cb669c67b21a5770cbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f89ef0e95abd84da9c7ecacc799e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37defe9275c267f7cba9710b3b4a775403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067175276c39584cd3cf3490ee0f01c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d45efec5a2b6d4a7b900a1caeaeb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eed8cc3ed8f794ffb443f6777760b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d02e960e751e480bb1ac304535c65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff7f322e7bcf14a0d1e67e6bb3240408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6641749f6b97cbd92cf430cc725f29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9f95698de3ae9b738a0a510f4874e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4488537a815bd2ff5ced14954af28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f82b61777526dd3734604a751ef609412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af670e856adbd8232c7b0dc9643bd40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f56e9b021141ebc376315d07557f7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e152b7573dbcab6405bbdf967b7f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72ef5d3cdaee83b6342cf224f7e32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18d717e381c291615d5bddb5405df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36013be3c2773295f360f0c12c6a8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9fa230a26b6fe731e7b235680a8a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa54b4ab6300828297fe058c30bf6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf27f55ce86ac2f89c017d6b0515e35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f08ef989f920365790c809f707aee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5748c8aefc411b24400d954f06532db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c2fb000e16757dc2e87ec40de72f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9cf9d727800913a55b487ba07e08f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb378922f26107a3038b00d190fc398426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a4543a0848213d7bc4079355cb864427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27fd9500fc06c1cef0056e886170e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6f3e17cd921b73770ad387f21ad5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab116c7602a6072805768a023a899eb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619100dbe2f0ce1b3f7d38ebbb4bd13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1bca040ec1030c3a23ca9f6a9cab7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b33e383a1cb0af4ef6d0c93e38c26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374160efc2d747b4a01ffe92b38cf2c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb229c81d6198e012d7daf0b3b0d40a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f056d119bf8327f0040b85a696ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c366169e8f88926cded3289bf8943bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f82f7b1a57dc4ac4c058316ddf0095438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416b5c698bf7931764e79ace238dcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db411a9bf7a32ac09c540f4a96623512440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574b0b4e06ea90b1a4cad64680c66c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa55a8a1cf3f4c24027518e5c982b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0338e5b158c0e7e107cff78f69abad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e9f82fe057e6434518772325ff32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094368419122ce90300552368a1e536445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3cbef6412d4886dcd579e41b3b19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0309cfb66a067a5390b6862251983447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2a357771a81a6d6c38299a017470448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c88d2fbf124bceb8a0174f324e8cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950787c9ff5663c2803bd88d9e0596f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08173e9855a9235cdcfee9582a4779451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f76a058c4d7099ece5beab68b15c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a43605c36ef4a2354667966535a155453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96843b91c5a28d7d3d2ba69ec7d318454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d8fdc0507dc1d1ce4167d7e17efd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c77f6bd2f534059b0de5dd3eed32b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c8c537893052f8fcb4d20a84df1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006c3152811cd9de5289aefc05677dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c26595cc397a3de9d05be35715131f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18475d9cbd81335506437cc503503460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d3411bde7cc3af16701e424857ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1dce8d2e4f21c997df789b99d5fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd756905266f678985ba9107d5caef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d9068ed8ce209d20592cb293ce7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990193009a9d280f30eb1db4a18bc5dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfbd8f88fc89e797add4e0ce795902466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ea0ee03a08c5691559f67e35a61d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73a958a247192366fd5a49294d40f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b7672f9b2729ac65d8a242e13be1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2b1d31c218f384c72b4f4ad4c3a26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6d7ad6051eb0689b0907bed1ec1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e73403200c689f3e4c4cdfb8626f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35732317c2e2fd016e8484c60ed2058473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331fbbb296edc5e4b6f66e5d1f6090474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93a727c59987142c21ea7d374b77b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69f4bad7df29b2f24fae9c0aad740476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147448d71c63b24e8e5e3f81c054f4ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52645d0bed1cd8daf585f1e304e385a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3cc8dc9f7d4da2c38719daee46a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b2988973a16e18d3951c696b0d76f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f2d08cbda7ed97c35eeee4e1de24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1212c91d4eb12f1d91bcb7df4c0a20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f6da13f5ca8a1371fa14fe3f2aa0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba6559cd4145529d327a907059b15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d5a5968b165e213a0e546ac19732f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeee920f36e4959c93217517a3c1fbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500196414abc2362df1c10013ed1a4ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3bc539afe9c59351d9bd31fde778f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938d636000fa51c1acf7a8eda45a4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ade910995207535876393b6a6cff1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ffd0cf9eda0f8cc7bd744c041ec8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d3efdecfe583d3dcb889130ee58f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017a66f2f6af96aa3edb7de45206f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370bf68c15fc5b809d6eddcc03b42f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e626079eb3f0e1a2228c7b78e0b86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cee704ed2eacce974a1412d4b5556496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6703b28c5d3ebaaedb39d5321de74a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bf29bc1e8aae65549634739a6205498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74abbbed7c2dca7536d777c0251f69e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8db1a2df51c8eb05f35055fdde83c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edda3146b5e2cd83e20402b54e81d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3622941928b43169d8db9aeec586b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ccb6333126c669125e37c3fbd44e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed685706e88837fbb626a94cce04e0be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb221ff8de540246169a43e13d578a73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78fcdea14e3f533d298a25a7f9eb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24808ad5922b50fcbae8c1129c9912507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ec7b1dc237a99b5ef2fd5c7463da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aa92417375519720613d99f116bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fcedd96c777fa70d846ffe687c23b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc219c05bdf0c0c134338228fe5831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948154a8dbc564fb68fc1a4a2def79cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861809023d5f5e99860b98110f418c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cad2144cd6e076f115a86b9e0683f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f1bd5595c864bee5c9564c541358a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615cd2dca5ef344252b67e0c12515e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bab8af43d15c6382bfd3ccd4e6edc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b4a2582ffc9b0602c636d173d2d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf24ead4e167b0d2cc0c79a376a55cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b91ef19ecb16ef481c47c41df487a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3873a2027393597f56bf6d268acdb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d869c9f81ddc7d8f17e632f2e484522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c422a4bd9303edf8e7087d6f3c183523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bf7cc006fdb6acfa0e24e0cdcfa20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f2c3d49fda2dd7322e7b43aaebfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be4bcfb4ea659ba09b7e7f7779341526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89634197a632d51115337656e6201d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de20066089740a2088db47034170a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e99445be2677a62f21f98891e8030a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab98eabef1d1c86ca4c457c56a80d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc17b1a715b4155ec9dd7cf21799f69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8465abd99224626954521fa018e685e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d2ac494e2a2543564c2d704a3f0d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7374c20bcca0afe0c09b6ef755b391534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e697c1cd98072f65b72a0058d835f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380042f91afd60b90b00ed24cf45cb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a8a997145f6bb43af6ec78ea6a26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ef94df5b226e96696e4a774bae5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b8a22b59e2cb829f0cabe862b87d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ef16d9151aca05f599955de0e7fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee980b745c47915a71617ee303d96677541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80cad7deb7af5536798a40bc855b76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ecadce439c037a73127cde21ec99f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ef2115e556495edf3d98a3390b28e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99258141d24f2630ebd0d60dc95df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d494d072557e2847dfdc9b4eae60a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165dc2d12c7b9684cf7735eee7ef791547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a568d1da4a93888246bc23bb21f36c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15138b91722d1787e9c4f07f7214490f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb5a0db074579804152560237cf63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6cb402e6834520400a5e8a7716c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facbb868497de5d5e1e7ee3671fe44b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90499aef4c1836ebb9310599a68aec31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c48fd461e4aecb3b1a3cfdc6dfff3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e150109b47f48af5047dd1ec725d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadaa470a509c82f7aac53eb6b7a487556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddca3f353ff7edc0061b4b734ae3d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e926c4aa11afbc47e76b56a4083517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76289af77d8fc65e4b3b08875710a9a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f0de3a898357da6a9be8b3613ee0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6fffd3c88e384fbcc19490ebe7a0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb28a422478e309b580829ee8be74a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e73bb0907d2b83816904d0d96f8c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebbb24663113404edd08e98ef1ebcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b98a3c1895646b84269b736c986c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd7c7c6798b2b6228b0797518a5526566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907632c9a938ef64e180f3ad71d35f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a635c7dff3e808243b145998eca35b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f1be1210357e8ecb5c9ca3a69390569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8569b7a8f5de73f9fa85c36652e0bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910229485f8b78273a0f17cdaee9c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b37004177e8737322037157cac2ea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60df625abb5a73e36e861b7ba8504c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f775826cc6fcab6865e52ff10745ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df1a2f7714ff37aec76f0fb0ad333575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85b45a35ccf46f52a628070e65626576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898c09cd55297b7b01dbc493eb299b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914d0b6df4a40e4bc11456b979bace578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86abb9f1eef9e9e3bdfe439453640b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f02abec7b6a6612f8adaab50aab4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2b9e8b6c13e67cbcd0ecd9e29f49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3cb22b1a904204eaff9f2e6838182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd5fe20fda1a956a9bf30af93bc3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72552b2af8c111448581ab371bdc96a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfb2ce61f8ae02ed145290a54cfed4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20574b0694eabf1c6f1a6d0a14997a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7219e91c395868588b9f77e1f42230587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806491b832f8db80ceb87494ba65f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206114a14b4bcdc57b4708be672e835589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bc0f82fc8f1e83e50a244a1bbf0c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb3b941c150b9c07ba922ebb650e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40836d0202dccfb1b1db898eaa71141592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6977d313fa7e7539f18edb746b582593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24fb45c06f7c28e257c535508e741594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23656165159d8fccc2652f0c6237433595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd877165296a2369655aaa85479b27b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be41c088ef6052820b05ffb9165b063597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206aa2c5f7350a1aa48bb7153381ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfc15e154b4dfd519686b1f15121c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f5381245eb2b934e6bebafe841e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90c47fd855c00b8be4f71f9c8eb8fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf241af29ac183d55bdf8c008a17df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df09fa3a81bde1f14e8381b21ed540603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60181d7acab02d8509bcdfdf14d1fe48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947cb46e2d675e6095607227302d3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e58dcd80c891ccff89eacaf3bd00f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfcc5fe8fab43186aa231eb99539d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d618b6a5312724c74827b352e586608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abf66ed23e4dba6ff2a7f88c37a558609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0657bed077f7999e4b4ed556524e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd819cab8663104ea445c29c70da13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c8e75c196321716c02f2fe43d6a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad466dd69d6ca40dbc9bb9d284b54e94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f358158320097610bd9ce7f00370614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acf5050febbdf8a8be89865b225bde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1403078644c539913d91dd2a756c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c43b01cda1428d0fb3ed93a1d760fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08268f4131b0c618b68c26f74aa2a9ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f95999873bc785f3d0aa630247a441619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb5b31d855e9e5fa399a1e5da0d473620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a816101d3320e33ee72ca30a93410c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d73e1047709566c1e12b051834a23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8415aef93ed2ba09751a61cf62ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef1e844b0767958b5cc839aa1a330624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeae254766e985f1fc5fa524aeb2ac4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f5eac3e15816ce8d7c5d40fd846a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3991a2084a696feacde1ef1ebafd34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e659dac11e48b480c930b3879831628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59832943e9a222d3ab9a0333ff6d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bdd7c85e67a40fb8e60a79242f88a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770735afd29ceaf6900ab334d33fa593631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4288f09adca46bfb95bfabd342b1e4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b5a84f52eeced9b1b6048e3c62b46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41be5b007751969dcfa501e5f006b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d897058b50f2a1b203056939f58b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163f0ddb6c3e160f1981483596f6a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa1216921534f0d6ac039597b4ab24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b9435de718c268d71a4fa657a42a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034e7e14889a137c095423c4311426639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cce3c59ffdc84c42a7b6ef830f111640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148cb888e54839df6743b874d333aa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a668f2e3e59358ce7ad51bb13639642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7a2d49a36b64961b31889457cbc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e75f1f9db43463fb91266b5789c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ddd2455ffec8d28cb0ae0de0df56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a56a01749a1215d427b731e7271c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0906e7d8c41002ac43afc760d20f89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b34a42ff2604d48030b5d6ef36037f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31fb31ee767210bcc9299e91810379649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920913a8e373c02f87cc934b0d888630650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88a7b5e965744c0f4db7839a3eaec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4bdc4cbf84acfbcfedb9d931194b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616ea37eabc75e6753242fdb59b7c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006acdb29ef4a3472cbd5a407b311474654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86989e2e52ea7536e749e33aca5171d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc51a154012c52b28548972bc231f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e395069a2de6051f374ef1ad99b5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ba5dc8a5f97d548ea9786ec288f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d548cab3bb18606dfa9414d319b96e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2239633fb69f40fab6e55604ab2b19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29183ac3498c145bf1aad55a0d03b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d24c3e4548bb63975cefa16d3fb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bedb9f659e38003ea065f81fc4e4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7461adf998ab28ef9a310816e84a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb73a39deaa71f1bf04535bc72f933665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ca8d12838c4fd4a512b4089dfbbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b76e3026accf15e8ac7869476190667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a1fd104bfa338b191fd488d58584668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984efa969975319d6072ef53c90be8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda8114cd875b3a4f3981c9021dafe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368e23444ac2efd9380c5048326943b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f3dc4c65d87a33d7c7b565e00503672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5da3966b923f4026a2633666f061e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2ba39fa93b1df4fd7f490d93e7bbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a25da1e30a9703337905719e9ed1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b945efb5980a2e7aecbc53e000d2aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6242d45a326f2166a7abba9be57ac00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d066ea648755e99b5908ba046554678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c117229a7e6608e4a3d4f13518ee457679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5968b32b021f24862e5753a5fd7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899918cb4a579236f063bec90e34fbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49dd680efb3c2e2117187bb52f961682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6527c8043a65db12ee21a03dd2243b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70690187d69b3f83e0b6b8732026db9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a5fce3018e1a4182e4207b819180b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c2484c1885df64cf59f960d3f3f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1bfb0170ee2db52ba44e3eb772823687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa1f528106e9c0cbfcc4c802d1d5cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d793a12155b5b4f607c4c7aaaa62aa9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f9f467dd0766cb155451dcf808f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c10e866cde291780a7599f6317ecd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b79d5b5b4d6cd84bc3010b907d4fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ba2377cfc882978e965721769114693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c37f3671fad82e1d8d4eca28b52fa4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aeb63802fff9e6473105cbc14ba8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fad263947ff0bb54eead39cafdc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe99b9a358e7f5e349498b2d69cca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea4e226d0a34c861c0395ed0041dcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c49b10a38babbaa03a31edd136c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d526ad33db7403f5c76d76b35135f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42939c94b2c35db59672f43c7bba57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c542f76d48e42d933dd1bd4e797d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0403110f17b883049a650a03e3e207703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659447798c92923f0a47244725376c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe746f0a53fa875969fe322d41f664705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea26d770d9262da151c303ae5cf45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f087213c51c170f0ae91a42edb184c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424639bb159e20dda780dbb4ba690334708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5cb341768c15efe48110fd7443209709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b8829edddde4e3e2b89a804829f5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9cb71485c4e77edf49a6f7699cc6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102ae4f63261db7dc4076887cb3909712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257286d344580a83b49833dc0a8242fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e1e896a134596775a989e4ab3ee3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c39097f978ec654128e6fa7c12446715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c2b74e0bd9862de81ef1340496be4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144a2615c5ad1fdbf6e2534d25ec22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957fbf832e1c21a8979891380490013718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd65351937ae029c02bad253ceef8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b9caba358fa764375df652c2c099720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f0805618306b8085b062687dcaae9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a46db3eacbbe4f1d89bdab7d1655ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1857736e8c5a024f5a5fcb1cd792723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a513e2b4b59f71b0ef50d30e41a5d54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2feef2d9351ad746314e193b75e0ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4f6d132087e127e47f295677a074726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b93c48fdbe9efc1e989a287385345727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feab426d1acbec4fa29d560231c8fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1cf2498d551dbd1860b68cea9b0f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c2bc7b1d92f4c68be7c7e2556907f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b650741a14b93d127abdb151422c109731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b9bfda5aca6f29a004fb7de0b838732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e70356d1d35021dcf8fcbd829492d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f249d6ab44436114419d4123662c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03dfe7ef43d51da3db2c1c018eec9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f70b7afaa3bf6304ee02e2c7a1d85d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f4ad88eff475f61d10242381951e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4acd9420569178c18d0df6747d99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1bf3f58f8830e28297612012bbbcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d6205b845a6f4e22e8527434071f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419affcbfca0aaa94e856fed04f235741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f4968a06ba7fbca728e48c678c52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9ca774a5286d8ea5612d7d49245e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e904e2b210ef1a4024746cb5f7d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b162da7a652e35273e8123691a39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863286915a5eeb271a6b803102a8786746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970af58280a3c28c86ec73721e432c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d589a3302016dbf437c32e2522101748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016812f615d556b42701df60cfcbf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476d2ff32c5ad9a02226910ab32420750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da435b5a80018cede28ee6b5a566159751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a080c97700ff3b0214083ac077d3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5212a7da8d2d89c2a38ecf5e8776e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939f7fad6c01f836b1bb623ea0ffc25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba09bff774eab22cba1db1227a99d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841d2772dc191e977ca1fea49b542c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b2c61000d90ddb79e26a50384758757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ab5374258ac0d3a617c5ccaecf5db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316080160f38900b37beef9640c68f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ecab0c50e87ac8dad2f78f7b2ed6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c22e0f40ebb062fb5b2003eb5c2a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca884535bc623df9fb6d0a995de16756762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f8c43d4b57fea2bd7eb8f03ac73be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658c7b83092f1e9931a23b53fae631764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca92e7575898a97809c999f32dec2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9188b34023c92b7834a86c22deade5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d96e532229897ca944700f2d05b83767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>