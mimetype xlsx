--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d72c0045b0368c2e7913374735641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5838a6df84c58e1e0c0581a41810b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aaa4642a516258a68b0c7d8b7b3a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742370ba6f4ac3f336c76e18c9be7dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e220b48a6b194dd31c56a3460cce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176f810c78c1fb0ee8d6f2fa2e16126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3d80fdfd08826d9ee457603b313c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019291f5767fd0d6b4d714afad783d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcedc079b1b0dd547e0fedcf2926e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f1077b8bca745d0678b14711fbc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ddfbfc32e7f0bc1d2f749697a90d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130dba28c3a57859dfc163f9a89e9f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bcf1b4ba22183fe51154f0a29b77913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778829f0577be7f47995e0976379249614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d00431a3cdd1a376cb3207b17035715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ad2508f6b6bc9a64278c700038e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd67db663daf046fd01593447c3506a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c8dd9f918befa71d25c25d19ecf2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68cf9efca8d52dc2df123ff5b62acf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6457fd10b78b04b5a0c54623875cdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc11f22e7050476fb1dbf18e017f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294fd875f06ca4e17f68a118e5aa46a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9628cead9e27e0fc7c59a268c47d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cbe798559b22377118f84236eba9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d4a6d6758ed1885937a833cdcf4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82544cd3bf640800fb6528da491d150026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e25753820fbccbba38c0ddab93e9b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a49acffd4a346672ec46df61f077d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e201c6f81a783e12be4746718c6b0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a317051053cf690acb2c6579125f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5fe9a96fa17673339e6d90438a1d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e322aa382f50ed4c42376ba73a287ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747d3f9906cdce1184c1846898153233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bf98ff4aa1adf90cee8333151212534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5e76c40d3398edb8576f5eeff962035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7b4d253c892d9a272aa7b91d2c2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447928fd0416582c36f9e59e72fcfe237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2848d87f876ee557b96279a5e05820938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ff1508803dc14fabd3555c981569239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33225052ea032df1acdd3d03199043a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9bb9d133ffb954f2349604f4348841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5642150c678483d4bd727773895b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b211db5077b73fb2fe63a643c267343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a42c52099f1dacd5355d60c40ad244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f0eacc883ab7d44d3e058c92c00f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804b5a456b645e76ba7aa6f6b1ed1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c572b9643736e74de2083e3b15b92ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b223753bc013a8475a02cb8e51462848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f24fcdead38082a176bb2e13d0cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a198266e0b0512e5fe0af278baac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d580b0c6d83e17de50fc8b3cfad822851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b561bd99c4b9585786130f2a4bf6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182f55e27601fc225584f070e5c1bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2583311096edd66899c9559fe2e1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246543d4a6fe171bb9b4f36346fd7b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63596e2f04d1a3fbbfe20ec0482c225556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178567ef1750e190727cffef9302df9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62969b81214612444edd0c21fd6ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b84579ae4c2797597cbd473330e2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd99974301546c2d462e6ac3622a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad15e84851b143f858a1322f34f59e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b15ff74599b7bc4f4f2a395078e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb7578909432906fec519106268cd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba11f3c92a93d279802a167b1a4c4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b9d8c6457b717e0753e1400d8fdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6046ff11350cc353f871cb6a08da1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22556a17c094031bdff51a533ca6bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c30e3fcbfa597c35edd69f9916d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779daf0fee6d41f322499cc903e36369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59355e1f2d313b1fec6b30c891c07470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dbd8898b3d21165c596f3823ff7f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2fb22e3ab7a6515d7bd825572f2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096cea6700d2dde159f36362f7f02273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c0bb7b46192b723c3edc129a9a3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05aa94321bff20e7445dff14f611275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff7722cd731af07d0d54464dbd67e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7441c7712cff15d89908537e39f736077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90507289f517e392c2b9d782960b9ce978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1157e5802aaed4d498897c2b5b9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca69e3575cc350b0a25b511756e8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5d939c549026f581be5a80444c9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996900d37733cf0f4e0f1e890875cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ede1bb38b5fb05a2e0b8e5e94bdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad2f635196bf7e981123554ce018484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c3c88843fd9eb679c46af2d7e7bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ec9b886e720f91ff751c181e13f6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a5a5de2410dbb0a3a12c02536f4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3e956afab1bd508eca5ab0c5ae3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47064c320db1ee1420d43e4084a4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2646e04da14e1a31c125a070e259d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d218820983531a48c5d9404972af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69500dea9150384d1ab2164c8e2dd2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f223bfc9ead9544d16b9e3b13140aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473ebff9cd4bfa90dfc6f8b41cca2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3cef3613e89ae1141515200a45fc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b4dd2ba73f13aa5ef86143d75cb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ed91b179c907aba7a5dcd2d46ef697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749870050df33388169b18013fd59698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eacd07e5ec85572a746fab7c29043899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486467f23b4fa7945ddefdcbea82717100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f8defa2b5f520fdf730eb244c21f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36c621d606d01f62ee04bf9052cd19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641956a8cee64cc2f1a5885969adf09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d34b56a0a7e76ccf7980fa5643b5e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f4fe414e639eea95e1308d2b88218105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f23c7575a1ca7f8a366f32641b82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829124e36bdb2e950ffff2754f0fd20f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901e5ad6182552619350aa3a7a399bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac33ec45a5ffe6e5b5cf5326fef54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f834bcd2dadd697d8cfa8c33535b29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ce9cf693cea04330bc7afb039eeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa3c950ef542acebe0be673734d2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642d298bc4ae5f52f1ab2391d4c41f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a49c44dbe09cefa22af05f2f9213f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595774ecefbbdcf8c44cbcdf97580eb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee077a645048fbba8381249618354116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab61fc1f152f2c412c6d23c5b2bee0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cc5e06089209a9985d942f269d4f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d3f47c648e42627528aacb035175119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2252fb150763db3eacf97e54eb4dd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef97887bb19ede0dea47da84adfa65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f29fd9513bc0ab5f22203cdd0656122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf19ed9c1fd5ce42887072f3c9145f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc166abc4f01624e3848494e9fc3c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0db87134054aa34c4441125309e20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f10aae1bdccdcb645c7e9d1a040fc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f473d7b7056df10989448b5add5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf311fdf26aa9d363931049370a326128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc58886fe73e0a05927fbe1b06383129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d4506e80abc563e0f3311fba4cccf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199060f781e3acf4d33828a3ae56a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7364aa65ad9b631b38dfa31d64874132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fccc76548895dc6cd1cb6f34989e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f41cfacfe2a793f82c0f90abd6e47b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be997b78ad67c95adc78cf46b258a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15784adb14eb2ea395fdf9fe66e6ebe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa056c2ad93d1a014a2261d5164eb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0d85614c104056e6c70408abf13a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69a750e59f41c8afd01a51d86dfbc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10813751db7813002a3faf65fdc90d30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c02fd7d71985596b0d196f20ab70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674616966fb33a2cad8b7c3c4f789ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483875e412aa441bedb33caa9ec8a71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d223f9c0d887f4164b483b6787e94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6effe414fe71f7934d915502212c03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8d125222910dbe910acbbc67e539146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043e14760e6acf43fd90292d76867f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e0912d228ed84aa2a8b729c1a69e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbdec1aab0ee00324a94813cc19de4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdd7ee15c9197deb1f26234e2ddd80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760bb702f73217e9ccd9cacb23864b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac6e9f6bd97649ccdd4d7b471d333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed658fc6ae4735b32bf2dd37c08cb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e69eb90c6fe7416c25a6ddb81e3731154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ba1314ece4e8ab40c9fa284cb3fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4571f025edf63c7d472760742834b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92fd6920e7d9ecdf39f2216b710acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8168d0c62c26481e2c9eca500dc49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6839cf6bcb1d4ab15fdfbf7a972cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51817c7d594f7d253a5ca7fdce199160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff4a0b225c6f8eef6e5e8408b36f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f9bea4cc7fb2e42bbeaf15f6aabb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e8241f9b2a2a7a586a692ac4262b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16954e18dd0ad4391a2d9520f0844b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf906c16cec42dfa30cfec818d52b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802da070a58fd1742cc66281559ffd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aa2c93d9b7cd301d85355b768c6f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c991d53532fcd91958d2cd998a0e577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab612ed05d9b1a736b952a3b497e9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851afe7ed19ae4ce38d89db45c788bc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c31dd68200143c884be88c147010171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e3b14b5d824e40c1262e211e162c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073f7225930750c14742a62e991fb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be06f2857ac8659b2f4a946d341711174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95ce04af96dc26437fcea3bac945e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc6aef8da0a91e015f5d70a21e11c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7488c4bdfee312502352f5241a4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916860b3e584f90ff20f9abe865831178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fb8acf4c74342ba6169bd06b2a1d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebe835cd1c57825d35fbb3a9355e3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ccc2646832fd76559f1ba7b79d9a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44946316660ffed87eeebb60660371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42fff55520da22753a0ce0aff98ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f52156a9e41212ea952c1ba06dcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d22769a51eef2fea78fc082c6b971185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de79455d633d38ff0532d9a82177545186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d639cd356da2e57bac13ddfa031a72b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1d324927bf1c443e15414367d3237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb73beb5a6e6ba64af2c4b5d36d939189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24210921900cf5648bea37d35857c902190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4e5b9151ea8d2b3064d7ffedf2d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7344aadc946220ac8346482debbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540a863c95f685eb2cf804093e8647193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a8fbb81959b6162de950da350899194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c12f47b6db6e6f5bb74b6de1ae2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb043928519c6ed98b41197068f55362196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860fe916613f88661a1f0ec016c1dc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafabdf9be731a8767ed0eed85d8a6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6b86a70aaf250bd94bda3bcac6dcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8911718cac6f7a2b12ca3f87d8643200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91135af8a7579bb91fc096a4805f5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedacaadc68cb701c54abb566521d215202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08dcdbf818286bcbd2f8021251fa00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9115d7f890f475418ef7fce0aba7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7f4c9b0fff72fac6c8ad3668ddca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c774e4216ca819e946e4b89c43f9c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074dbd1ac511f9320352b3d6749f3ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7be6f9eb88a8d7a3c4036a65983d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0798c95194dcccbfaae52523e2af8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6050fa125ab4f32691a43822907a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6de7e454a4361466e96cd5d66c34f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39ccd0f31940819e9188f0fed5e4c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164419f6aa16263458e1b3bb59a1f86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f178946e96415be49e12348b16f2c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c79b4af3de00dba52955e6abc7cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31e4c0f0e411e573d33337e6b1ec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f7adae675ff14956ce746b1532ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea1e42ce9b0b277e1227c296e388c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a10c354ee570d5563cf269cf88419b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6451c3858f4e79a57794bbde3fe622b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827516c6b7c7d6b6849d13bcf28ca34f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fa65510abca0fc80aafde6f055d23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9fec609bd59ea01799636920a4222223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a186bc363212744479a9fb1b3699ed8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c37306002fedc9948a0d5a78daea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebb95f8b794a019af2a119ae31ae5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ec7434dc7e23e79bc3fec705ae9a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56267dda97d111901b702f90f9b62c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d14176a3e95aa529dfe9fc07f74f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2c480b0d736b94b78a287918c2e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb460f929a86cda97fbfea4f11f21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb39ddc8aceef11548de97b175588d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f13fd12f1bdbb8d0b526214bfea5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fe7061c9333716a630d52401020ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260037162641ebcb5c0fef364f649ef7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e89bbefd8b25764d4ac9e88e7f026236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0d980cc5e5d6c331529093d38d96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fea912833414cc2a92618c80c15f27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1a2b160970427ee8c5ee10e1cc6c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575722c477f12c0570b54e3544754880240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3e51e8611d2f3acc3ed760fb3cb59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155a80706891a3d77f38541a2b42c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40035b8e32df74c440d7da78f19303d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31903ef78691570ca59c18b325c6b660244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251301b6e45258b7fd6fa1c32cfcf5a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f633b3e29f8c972d97aae6b36abab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c83d64d37830463a0e45048c9dc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77621a50703a090ba6f43cc6e04b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954474f51adaecb31a6ef905e85e0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708caa7eacb9a256005f37c057c0b87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dccd92a9b94c43859e172d1036e0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49414a52ba33d618497404423ccca1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188a4608470e2a14f96e2705c84af8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd874bd8d936e5cbffb47ce278ec8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181eeaac229bd38acb01738d7ded4ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e3f3af151bb8219de0c7dfc8935d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a205043beb4ce14fdd9d6a969664b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f978443560cdbcad754c9710429b1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812792c727c37b43af701720d379cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6f14594373eddd9ae1688d44a5637260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256998fa8a61d4ffdd38f80605faac7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e974e1472bbd85581e4336e033a51b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472c5954e79ea80ce087c1a704f8b28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab80f0c60586f4a0664552b0651a101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7737a749119bbf8f7441eb6dbc1cb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a80131ae044bd267df504ec10ce80b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b3ec90f795f7e1d87fa1c1768743267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b9eb51fdd25786485d37bd272a71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6ba41c2b826fba8d6a125c6df775269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548e303569be5a60aaaadbaa55ca4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48b6a07c2eb9c3fd6adcf610e66e0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8c30d45d345d2675bb3c996aa787272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b70394e8ba7d6c7c0d1c95b0ac698273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec40b8ff10d77c4e6f1d35c077b291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345322d25c4a2881cadc7f279c643c80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f082d532fa5f6700332544f297074276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ceacace10796f772b289765dbd9f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f66f493422cc8bf8f7696ebe3f38e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155a2168b55a2f0e3b2409d468a708279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988389ac60ece03b5be95559d1e878d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c23cbf23d420e9c83691ef9067754281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59aa3ffaac8a1ac43ceda38793b44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0787f1bfa289a609c67448fdb22c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8735a2072566551811ba0c7fac8034284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d31b76eb95aa44143208c7db8976285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5ea996898e4650fba1e02702ac6ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9efb2d20e0e76c626b5609590d682287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf0df73ada36bcc5eddcff63e95f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f25e652325e71cd9c42c4d3e8cb24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c1388692bdfd23022c7d056dc8a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3feecd90e2e4a2bc9d8670ec13ce2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ffe6af1d114748ffd01890d1dfac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a9a014f673f26885e6038e0f1173293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8146f8fcc0ffad4fc80f3450b7d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576f24d4dab5d85a44219cda771fb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3fd31b0b0b24ec55654571495fa1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f08e2e5cad77ff0c8c6fc7551453c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835d6de1c02029285d58639cfe56ca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ec42cd1839747fa177bd93689d86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f81b0fc93bf8575750bdb348456be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b0919d7444639bed18f1143c6961b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d986d104c82f32dd227b5569e435b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478b022815bd952a128edf726a18bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef92ce5278ebfdaaf63b5c8fcd994bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf8f5281b8e89fe74ace64acb82ed7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e65b0a9f91dc6512eac0ed11ec3d5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa0a1868deb56f1c002aa7e4e6527307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a1d21d96fa537cba2680d6a18fa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a371f1a4fcc806812a44bc461c86d6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3d0f4559f6077f72d800a165d15f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f4776d8dc13e591e8e247d273f39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19bbd6f6819a5e3b487493261e2e62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07c4efaa5d131e5a11af8635ed1a5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ee0255ed61a3496a11fb64929ec8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c36a6598239229a34531e1fe9fba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f8c189a448aae45aca45bdc4a49b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2b80463198d0ccf51935a0ebadd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ad13cd7e079e963ee5999ef5ccbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ca321431d146d0a6d0d6601fa3e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f4666afed64c021e3603e3d20162320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18888e27369777175c293ae610df7688321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049448e996515ff8abd8e0e61b6dd10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce041170f2e78098180c0ecdad1d4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234058918b34522481a6db8b00fd238324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724b312b7fcbb99022f6b200593bbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0a68e470084dcd31dab92065f729c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58865cd784eb3fe55973d4e55f56cc69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9cd619a27d29f1f424d460a4c5cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d80b09eb3e5469dffe0b43fbdc8c2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1a2ca31442c85fe462a88de7b761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7284f126d5afade8813e715df272e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3f3167fe5b1c5f2be6ecb522ee03e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ed5154528ef8b10d2bac124e91538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427fb2a087d45cfa514d78f8e4fa1a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfbf1fbb159c64a2785b5f6efafe11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11999e1d88fc169cbd7861843c479e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca07be5239f0bb40ddd421d47a5202a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd8a406584627a5c04e7952fe54d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbf1e8dbf6ea5c38d8870e7aeab0cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf2d218f082d7632ff06b03af3ce7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d483492357ebc36c68aa388064182341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615be047c4cce8e8828e4623cef8da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3b740ad5956e5694d33f57ca2076343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eedd0d9c85735f879af66382480436344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1bdaed090ab8d013ba236b7bd168b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ae3f93ec79b70d2d33e51a50d5ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd647eef4901e0aa54d36955b8474a04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd58f1f7e1e8309c6a4a551cecafb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215957b59ee54f1bd2406ed16356df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adef5c8172761eeb85927d95c09e5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc16319eeea3b6a42779a08aa4a566351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc265f91b8a5413058ca5d4b0d8e82a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c37dd78df00c82eda0dec2b8f9ea1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c14f699e049e0046ea50bd4afcb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f1aff93720ce101bb0198c70ba40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7841bc46b929c424453b145a18778356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b1bb458d94dcafaa04b937b87e35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a7d77f50a78bcf3fb83904216bd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78128795820984cc92dc596f8c06bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb912e60fcefd849f7cffe151efda12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40cf47d7d5ff85e7d622c989b10c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b966c1434df52cbd0b254d064a32682362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e24ca1ceabfa3ecb51e9485e86c91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38933be6cde9a7e636eede816bdc39f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98fcd8d97921b211f0c91669dc093365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0951ca0518f5705ba0f16c3dcb12674366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582b7abf85823ffb8215e200d5861e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a65f9bcbdb4218ee720d9c751f42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84737a4529fcbb24c0718b7b233e91a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6552a215f9b181e314449df2bc260370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4954dc00418b231f4d309eeaae21755371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e51b37738c9a3ad423c1b00084d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853db44fec25c657b0b88d0cb9687ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3f047fc5a4ca7822bb23554e04f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d327a4da16687a84b9b68be642181375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f9ae79d75072d95dbb533b6ba873376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b98919f5b984cdb1a17b31a9d24dcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc4c3d55a6c46011d6e3101782384b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555337c7045bcdeee436ca4ffc8b5ecf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2071c3ee9987e9207555c5b27e87a51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a661f7491a02c5c577184c3cf37b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99697837cd4a7d496c1cccf5f24b257382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef208ea1f64c5bb20fdf784b473aeba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3422a43b7283c844e99068d14232384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29222b058d5ab8caca3a5e3a2d2309b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345a8a813c402b51a73530c3c8ecb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ac101be128ce9a38dd317fc778d1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16a53d5542d4a8991b7eaa4821a576388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7abce2a682fab8715edb5eb71852e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a58f10ab1c18755dbb114d17b2a5c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae7a102a3c03b54e4cd0e742a45e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e7364ba6340265292845c4d1b6da5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc645f67ed2d88be614ab8c041edc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6afbc431a5bb54cdce030ff0fe80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f3e0727c03bb7835aa72bdec79e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd267c7ea02a7bf5ac378efd183b62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75f4a9aa64399c11af4beed1e1551e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c454f24bad5ff3aac6728e38b6be6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f12f886c8cba7f0b3c6dd2d8a470d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036f1efe3ffe908bb5677f8721bcc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b03e5c69a285d79b8171f0a34ac41c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6405d9ebc0405f836597a0cf221be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3832441d9bf6326e25fd420e46c08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93997e5f530b1cf591c96f843fd39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858d9887d1ffc1921fa9d7b3b482d4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148f2a16026266f073f15b1732d591406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad58a72135eebb43b303288add8185407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abca1f670182b3934c257213c39914408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36a6d15e301bd7b88395d0ce7cee99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351667a662d965489b934471c98b8d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c026f6783d150d65a8a792b164e3968411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6dca7ec638a29e20edb6d8eed606d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643764d5fd34a724aaf4535e24a510413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c87438de38bb76f3f90aa28eccd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99e08e48e5e0e9549f9ecc405fde0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ab4d7a534044a0b4cf2fa7263f8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a9416cb81fddd062aeaa293241b4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858ed6364e3200706175d03012ce1f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9b4d9b4019a5916c0ffbec2e2509419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb921991495f246735eaeea8eaf44f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f28d95ab42f111b3dc81468c007f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ce7b4cb48cac02b8bab4f04d10cdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a442988d5041fae989cbcea222843423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6511e38558197387980b63f46b23e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d7d7c1246add0b1fd1ee3fab92ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c047e6ef05ce5c60a4714feec82e55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1c744732acbc18e6afa449459da86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e9e61960b2a2d07a6fdf29922db9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4e9e5a5def73731f84201b750c02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd472a938a6ac392a926cdfd559c35d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100d34281d4f5424cfa894dabfecc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d93a997cf0debb70913b12f5df1cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c1824924ca47552a65dc6afae6110433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6ce8bd16788b2ef9dc371f67d6d59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c28f3a45d80eec5a8125b9548d83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef769c41642330209b712e05d63dfa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ae35b9b635eff5c0d6b5e33194c59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b494a3e82e0fa92e8a38746ac7660f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605fc5ae013cbaeab38d67115578970439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27111903b0d649124f2aff4a5b1c4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fed6c817928a37d2d8bbf26e3787b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a6994db68bdd23edec1c7756ed51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc1e6dd74b9af8ab8bf805ecd8a31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0756e5652f460389641d9931eaf33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b797528d6b42832d89fa43e4f8747445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d574df6b37e153ad501907faecefe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e25f97ddfe90a9f65754c59790a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9c982513309327b9090d9167840f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613178fdc2775471d59cfc0089b6ab9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939704119b2fffdac024cd195d9105450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a2bd610bce4af45b8765f3d6a5ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f790eb8038c19bf1f6ce98daed1cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e4f4ea2f377cc00e1ea1bcd1c0606453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8385ee251b0987075c7822e976bef5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4941311f985d5e4e12494d03a48dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e4324f63c468c4aa487e53511edc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da7cafaef9e73543b60a5dad5f7cd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c0ee39b457cf6dc66d34a7cc18bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0119cd63224cf692dbf9e57ded15ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54528e85798f8ced5ec38152b21da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1eb4dcd8e86cbe7e0c6f5687b389b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345236ee4db0099ca2bcb41ed5e538e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122869497d8d91c4726f3d46e8de9083463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67020c44bb235b152aa28d907a77cab7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ead840d33058b1171f7baa85e0dda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60b78ed6e729335c40e1ca0326880466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258316de369fcaeb01c0890a496bb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853a0bd15d629cd8ba4cd4faddf97b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48220b4c3e10a1a346eda39d40d6f89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461601a6c1adf3e143a564637feefb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753cc676bef9e8b83d0cb075768cca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fc315f00552d781d288962e7f4337472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea654bfb804960e84cbbb67c2e915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89395bb2b72800749b448f1fb88cfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576816b27852adef1bb1f2bebe4aab3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0359f5cf2064532d63c1c867871e2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fc411dbb9528ceb2bfed804b0f36e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf366812e344302068a05d250e9e8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6523e6fc3f317739b6b81d0a2c11a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e0b3ac50a7261d2f7bd3cd940e9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907ee8720aa9771311144d52326997481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8aa9c0b5f0b9a8d8e37ce5c5993bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943cb252dbbf001d260cbf172892bfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f109a4181bb3fdfcddcffb4ab0e8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ddbbc5e042fee68974563e0dc4abf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50351d9462ac38c93d27e0d6bae6602486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25632234a6fc7d00faf1446c6be2ecd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c45eb4e433f160c2023efa1327939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94213c27d2f023552f48128ec92f9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233433521b3ecc1e178f68509b3b67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff745445db86076d490fdb26317b55d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3232cf790a8e308c7a2d64c79286492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f1f0aeb5a778fee72650d3616a9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5173b6cfafe6772a939f4f25501a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707b8ea8517eedc652367e4cbc02cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d29da658a08d654802778f6cc43d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d78b25b3d0e871f7b45bb81a9c1527497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbae4f5ea854f325dcdb8a598a1d756498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03ef1b226d84e6566d22096f865dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2488fd364186866be8dd8ff9a7fdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f0050c58c9a439e96346d9596db52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d80f5c5b47640283ae9b64f457765502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe7201386c957d06ee260b32c54b3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5d4104c48ab890b2eef79fa3d36f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fb3f035204ed1e29b450a4be4c2cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238137471afea800dc73204c0e812c31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bd1e716904b6d7429192f695fde5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398161084a91fbc92f2936bb261d627c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58ac3f6231640c001eec9972655f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a6ab0a22c9548d2ea52a1e537f3e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c012e7337915910f522b49d1897f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd06fbbe5d4fe78383b05908e7a5346512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba0a7f5e0db514d0f7ba6b7c25c5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833dcf4b31c06e4602008d319bdc09c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed8eec2ef4ee8c4e922786c3f53831515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe484209626d18eb19e90aa8e3d69709516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804301225ba5aa3fe600ce12da140683517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7181759a8e8b3b6a9ec0dd53e878b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ed6cd482cae97cd8f544db1d63a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445fbec87fbe165fc7c6b6a4d0bee35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4edc01191b4aa6454f160d9ffd0343521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcd99397bbad6fd51a5e869c2594f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7014645f39075d776a132d69d7ad0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1e1fb0286c4f91cfc057726a3aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a90a91c66f576453d747d177f6dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f227a114f34111780159d548dcce0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49bbc667e3761753fc47753d9396b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c62130c7b38e966e61fb05cc05ec5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8943304e93b4d3b207c8b1d45e8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39900b7ac91ad5ed6a169ebee253fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1790b2550ab735e8ad1d9a800d34e2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b2523120d715065c093455488444532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c149626d3617f2870be860c04263533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713281a4558a51b0170ffee7232e41d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0242b79584a71c7b4cf5865a3a147c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bad4c3504b9e64dc5d9c2c3ee8aac5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b371cc5344ade00a61bd7129a4a02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c305babac919345901afe1d5cc0c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113093b39b28150c57360e34b7bff877539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c09d5be16df52f3ec4ede84d17cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d39a80e43cc42d4625b0615ab58ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940381c9315d2bf8424f610a8f1fff18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29b46eb706df67649b50b896d9a4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211381e46545817fcc997a2b2360b150544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cabfff79eab0cdda8ac9e8cdb0eb9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2d30c80c6a4222b0343398f1790b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad18e69c6aa26e47d962e91b4aaee8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd22db84dabf5ec832177c8b21a300548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b02d55914cd1264dc8c2b33898831549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b063aa8c739ddf9ddedb3ac2b425b87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb239acc1d05623c87e7f94facc6ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0353585b3cb64d6a338a92fee3565b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c128c61d2c94b001995288290d26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9854d69bbc133f8e3dcbb265cd376554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baac77f85bd9a073eac25f6529ca98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca21c5ded17cb35689bf00e5ebed321556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b91035c0f0a74d7508bb5a1d2e935a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d31063b4e70810c0d4e98fdd5db5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841f2b0eb5332f455f5b5d4b844a4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a506d0c3665675de6abd8c35a92cf0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef840bbfb3833e2b882a846a3757e6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057528f5cb764bdbf46bac1c16b493562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd4882d9ca6d142c912e735135ee7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b9b8c114f8bbac57b648622ef4a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c3a8e32b17fff5e014cc32b0374a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abab2804f33a1171913eba6ee6c26e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df852fc7dc58ff77ef12b7db602eabe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c3eb5b854f78992a88b9b05a9937568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b4e966fe958f2922818b728c2c42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c314e17f94f857a0a73263c15f61aba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1551f49f5cdbd7d4fa21e9c6fc2952571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45bcebefd875033cc8dcf555abcfe0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409a356da3c4845f862a0ace7186a86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58e355cd752f98731478173715721b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce11c70fe68c7d88f456ff06ec0b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed2563460640ab55c079d2c4d0562576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072cb766fce27bf5deb5f4a9031818d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42558226ddc0bd1c1962efee3bb44a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1a7782ee943a90789ddecb6a5f381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248003ecd5fcbf2ae7feb2b10bb6065580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda05c693a90b620414be0b69d223303581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a5611200f7e3006f53f8cc47b5b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b314fdead3f3ff48d080b2ae420b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48937d6411c016807dd02c2774b50255584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bfd817bea521b5fdc83cb54f36735585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31edb1c9172e5853605d14ee88805c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72707266e15457a2eb577a20a146fcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd408d6896547966dd759cba76ab5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09d0e28ec46aa7c180c41b75a62d88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97309ae461b79ae8fd2f6195be0ed8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63880c60550df3f9d3f3333c89bfde4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459986271aa3e54279f20c873001f541592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9bd75a68619ab7a166888ab31767593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bf6fa1b86d01c8d3f55f13c5c2d5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6238ca094b514e0d08f4baad079d3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d13c46e0f6747f3d808014434862596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba432cf1dc1864fbd2deaaba3773df62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae2b8bd9f74c34e2bd16abf9d721b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574191eaa6b542a43cc6c0ed8f452731599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560ef5a91ce3737b1dece9694a2aa3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47315e3a8a001c5fa75e0102da5ab082601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f069834f094594ef7ea205cf6177ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fb7856d24dcc11b7cc1bff2d76b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ab812fa77d398f51da6cc112200a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb388437e590fc8396d418064d2b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265db4e7492749d2ca21a3ab22fac3aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4bc5c64b2d639792a0e29fc63e271607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e08c069946280b19dae24185f0c206608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff9b2a9283eaaf83c3aebbf979b90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4df2d484b3c1b6a818b0b18f1ca0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f48e0add39dc0135ca24b7021a96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c2086a4e9e0c3829c9a00310269c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d645dc00a155fa38348aaeb56ab9f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8cea18c6a16b9f71ee0035312fa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ce0bd1e830095691449a523cb7a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1124b91501da022a27111181acc2e59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e427b579076c578c9dcf6a6d23fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c2ab8049d96fbc906f722e10ead3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132db1e29f5a3cce1fcbe174968ebaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879071bd0ceaa500ba37609c8775f6ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476fb1ffebda717331128443af449d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dff189b0e037e2326f110e7444b98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64167c338eb9926f544b7e9095df8441623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22651c9b93049cd66c98df108cc42d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182882debe7c5ae27cb040d77c575939625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105aa88a7cc5dc848994e85ffc63f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d24b49d4f914ec9e77a5ba85ae027627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15670082b176608a94575580a445320a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3541773488e2e8529e3f1b03d4e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dc44a4603ef5920c7519850ababeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23572cf61a77d6facbecbaf5df41c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc0b6fcf3e58095d808e75272004a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e0364dfe35840a4fffd46f95c79e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1415470a8975bd0542f38c2666d189634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6664335bea0312082e1d83c972e5d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22674d1a1543c49dbc40fcddb478661d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727fe343e7ac54c97c5ee3a570bcf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9700b5a31496c524c5c50f0e189e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8341f2dea4364eb20b6df8dc5a017639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ca71ec66d859f0aaccf9da381e89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb4e86696c1676a4646ddf63d43ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdf92546c5b0210ee29edf17775304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c609885f2b017b9474f0b41706ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903609b868e03b5ece3dcb65493ffae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4222dc0125e8509770d08874d5497a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b24aadc5ce1058d01cbb2829820ba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9116c1580bddfc9a5d8e8fd7fa0451f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb8560de1db055bfc55a98bcf871d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447404367fe305c55ddcc2c43eaa14e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91804ce70a5bb04b37dc7268b6da7b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8ec90f1c55cde801335ff644e1e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35f019a67054da849a47e93d40101d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d2ab51eaef7fc5d9f1f47ae54a64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0670fdda42f5b39f2c9dc876dd245654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab2c4883394ad28caefa4f74528525655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3a37630dd8622ab56f85c76febe5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d8b32a359e760c8b4edd311b0b265657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893a5ed08fb52ab16aea15c41ada0c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa58dfe69b687a7450ffa5f000e0a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2c68434b1401b1d0e95621f58727660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51bbd8a492320b424459022e5ee484661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34059265939843d73e30a3dd2ac32813662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef27a5a1ccd54427a1a5323f00d82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398dc2eee0959e2300a65eb13348bd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b95c01e40c481afb839295ae1a3547665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceafc90f4343139607af56687ddd3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf690a192604d8dec10273b6ce7cd70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78d95589d45b1352e77f956f98d841668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418016372a889717095ec88635182c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9d346a11cf2ad87f5c8ac35c525ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e6e3e44b300b9275607a5319c608671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128b61986109ce11a365bc7079f498672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d386a357647ce4ef288289fac1d66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e2fdd46b38a61c634d7719733884674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20853329d6c9baacae912acc2fbb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f9704ecbe244f9b358886fcd79d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8befedf2b6a030dd8df9e8603a9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2bf5506fbe8a85f312c82c7e2e3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be206acfaa0c6192c1b5c31c02e7f10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323814c034f07cf3b94cea55d3ea88a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67e092a26e852153164e5fcb383f87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a50be621f5f88eadf2fab5a5b5323682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363baad1911f30a2404f9bb69f18a8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe04393e2ac310d3fc8f3664f4dd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20098ce56fed123047b657db0bf98a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8559b6ba4695db8aa40bda2366844a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cbe4e6a6dfa80e6e08832fedd0690687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c339fa57584f14a49a7ae74fa68cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230a90490c0dbe47a0a984f09ce9757689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11685448f177d0d245b55c86e4d604690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d730ac1dfcd50e30362c0f6da50d8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc54e9bfb25cdb82d14ff1e81b7fead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba11cbaf4d4e45c297f2839d62dd6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3fec3bd2819b978793b37026de315694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf8120a8a8a7f51b52f2dcc767fff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdce38ea0bf9efc5d17f83ca14f89b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518819a954f84219d98b72a255f7d48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117f3c9337b9032041df2c17eb44af0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18a5302062fa0d992d22ecdfade21a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76687493aecd74974eded5a4c930e517700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7a080d5e4092520feebed18da254701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f83a0cfcadbe69262a89c4e32db6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123fec402460395b9379319944fa9b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024530fbb6214fb1a736f37afed302ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefed6478b359e22f3f1ac700ac1de9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d47341d1ec13f44a42b5bd8ae65df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b7aa51f51c6b782d8235cf52d132f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f93534ba0226f293cec27e3a0b27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a07b7ef0bb5f03c978b7be1162fff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2cd17255c0535e029920b18f441c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6680772dbcf3d2bf17e4f12d4bafe8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294133519bebb3423ddd489c5f66e451712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e39f33476a2faa4ddf13e369c282713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481275c65ae10df172b8489fb8cda8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5d0e43626b4a6aaa44aec5bb3958715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50126325e866090ba3c6303ea2a729716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da22ee393ae45cef1e67d58d61d58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58c4711acc0f61bdae9f428414b122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a88209966ef713298969f267c4a642719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932c941bb7671bd61e6d3cec98b0062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c987076ee01bb646faffe4918cd88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711360859506b213664f55c4712f52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044edbaedc8af9e31d2d9030cec77cbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db034ea7577d031213951df2a6371724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd446d1ad6c0951cfbc27b802d67d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cce9d056b735af205a39487876d6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e787fdfaf7ae9795939c1ba6ec067d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad22f3c40c954dcba247d225e7bae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb7fb1736e98fa03f9098b4ecf486729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6019f8e618e09c3ef228e354856aaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4fb6baf3c67e86e3a8647973456f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373337aae66d83f63cf37c5ea41b005732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bdc240da361f100855967a0979cb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15517d736f6a02784c684a1c16fe7e4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae90e0a65884d5514ce1e1394d730d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9366600de2aab7502ebf70265a3db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382a48230643a8676100d519413645737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08bab64fb3e6d5960c0d42b418fac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bfecef290a9f5edd7ba9317942af7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf82c3a493a9caa7fd2f0bbf39564a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f24f2dbf1e770e75469a4ca11408e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5a8aa3966557b490962e0a659111742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d1175f3e72352bc8800979fd8f99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd56da7b7ea0cebb836e5cab38cba68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e41a288cf170bea97d8827deaeaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f9c16e15f9dfd9c49c4ebf71e2b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78545e83ad89406454cf52f0270b30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f30e14c7f327d0953705321dcb6d98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946a557580fb7cf032acc1bb19f740749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3595fe5ff079ca7d20b1c482490fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef16e1db2875e22f78419c5a1b0be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115685688a8649eca117dd5494ce59b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c42c2a88489e75d8159199421634b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6ec1ef47777e1f9098fc407a6e12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa253620617b74c448ee115c1c6e2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b369ff47a2cbe55c9736448f72da87a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15237caf09860e9455a9e35d29c6223d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225ee84fa7db20f86fe022502b07556758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd38cfd13e7e41bea5f4f5bcca215759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71728c62a6f5de4ee5816d603c5f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15726ac293b7b62f8d8fa3326d3f7515761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a792e05e0fca1299b926254381a42f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccb22d73dd5a0d16bfc51621742a5d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc5d4bb7ec2fd8a8d44b71be835bb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4291b40df28ba32bcae54c6e65ffc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f5040798cdf69cfe75629d331d91766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72323fc72187a3382de388b8f10b1d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877041cfec5434e0a0b61537e521894768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487dc3fed448b8836c1d414b211dbf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3895df89ab0016fd1317a699ee6dfe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c74ac13df07da020c602f834ab07de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f2010a9d816d46b401405b706b189772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb561fa9a7a7bf6456d54e6158d8426773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87fc5a8f6f8212ba2c2c359f048142774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6580fe21dfc908ee3534df8f6afec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd57a96b71ad0296bae56410bf448a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e65368a5b688b2e9a04997b89bbf9b777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a4686aabf1babf4f03f8ae10e22a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543244d598d9dcc2d066ea4e0cd46ddc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95665b7550f02ce9224c59e238ef7db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb0d3646051407ae1be92493411cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfb4ed1fb0913bd06a423b13b19bad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f952909b4d91d81b2e629f8d327dd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ad1869109a8fb2ceb85ea8e3ebfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6705234c1c21f28ee395a9ae9cd7068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abee177d2276c54b19db11f63df1d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec34ec00b0237c91e7add9e0e837710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf109b300375247eba84037ef18b1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e101ca285bb47e9ac7d87fa4764c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d5da1a6a9d4377378b375968d504f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de07e86a1f5bd6c97f02fdf34329a6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d13069d33e4303639897143f47e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f849e93f9220328a4412733e1fcd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab47f1aa03ca181f3ccb5193e3aa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b643a9eee916dd51e7b1516bc84fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5feb16465ee89d4e0f14839ab60d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101133bf0e5b8b9079ecce2142f403c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72bf99592bfb0b35b7b8e24d5e070d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0fb5359fc8eb174be8c8b8cff46222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb647d321fc1f6e6d6c5ae6903abc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89868cd9ffdd9cf783774eeb3c46b8b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a26595910a19eaf295533581679425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bec7175058205831b502e2848e3fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655650825a3490e54b308e0a5d5eadf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1664a68b697d23a500bd153e7741f4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51245eb35aafbdab2508308f2d290c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac929fcdd214dd5b9f31113eb3bfca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7f1edeff6ac8fc6a4fdbbd11dbfa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40a3390e3cf263b07abfe0cd037a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29bc00bef3b9cddd77ac8e2541caec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626aa2970a054db6d0bdb88325575f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77833eb70353d29713bce2a3af068e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eba5650359e98038714c66bd3402636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c52d5438905266f4556d303cc1c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab4192fe2b39603d89296bb04408f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b3d370b7ae9951dbac0b073d9902339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4a047bcbdcfddb1bf9ba047c583e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a040b69611cd34415cdb3e5224e7ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb29787ffff9e575a8ed5cbbd52da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6643e636ecb771464ba06de0d16beb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ec8a48561ba823692c1d61d3ed0e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdad21795e35ad8a25a713179fca6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281bf17fdcad0e70cb9edc4dee579a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea29aead9ac63d1f9190a6290c18d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f391042e028106c86f5695d013a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065eccae0e5e66cd63d78c9d443103749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf78c8e452c85cface2c481a5754050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350df97d78fbe43e63f7f70223582751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545789f0e86b1554edf1340149386652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec936b1311cc737be2a480f1ec22b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819947167531a4665293b15ae770249154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b08ef27aabab52ce9eaa5aaf780d4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0c517234b9155c0a6d9e56160c2fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdcf72cf6d6902ef40374da55235ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e335c6b9499c0d667601f6912176c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791a025cbe0ba6a9a8ef645354a07659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba85e270d6e50637bb1e9adefc8e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d186cb3ae392d84e33ee3f964c4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee498019a20164d9517711d3f7535d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf146e2f1e20484806d7f628e196663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d28eb51e56228c88d1b00d95a60a1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b983de71ead17d7bce1389d4db20065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14faff719f3a56ba973c682f4ac7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2012328b5f30dbfb133f2ec904107467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91eda6d17856b81fb13f54d89458568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17ca05a722b9468717cad817c592869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb43c044ec5e0b2fbbb6543ba648470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c184109237289dcd61aeb8f196c7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40fb35ebdd579c8483911343c2fe872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a70f7bfb310938d5eb6452ddcd0af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45a729e6cfcc85b4fb23eb5bb684074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585cca58fb25a51a61c465cd7e25d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1743804f5a812eb4818f7e363d60f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a7cf8bb283ad0fee0ec39299a25ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5c7687f91cfd2eaaf6a339bc815e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab284d94a29ca0c319fc40072ee2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d9e124119f2891096c885c94d189d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d3073b62d3036e1b3f5cd11d6aa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661236c4302c834dd6f5a9ef4369c75782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a6873760523d32903b657585c7b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aa68d973645c5f2eac7b82c0a82f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e49ecfaebdf4b2acd099c4917c7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307f51b7332bb46c38a256ef18fb69e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801b6722ea90e9da9a25fd9541ee6fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35079b66705d19c68a362e6094d4ecb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091403782ae1a450dd1eec8ab1ac5b6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ae681001421e4034058f05a28f3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb45aa5027d7dfff470ad2028747191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7bd94d74fdd5477047bb248a393f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409963728a7e2a294a9440f0cf7867993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e3c619b61b97f99ef677cb08d4af494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904128f93edea9763c9ef2124a44a2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1540aee1057336a8be3dc8b0624d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa9c008ee71155cf2c0309e977f7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4528a2404b95f64f52e9631f8bf6c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c266294aa0b5249a4115f48fe47eb9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25611782683a9c7582ef112aa8e4124a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be231319726e2d742e9a8d04f131a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894621991d7b1d80c02e76b8c9b6f628102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf8b53c24cc303619eac32e21a75e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b8f8a8b0346d58266c8e60f9d0143104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c519d85889948ca95fb6ca28bf7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee1d8e89e9f7d42c88ec38e9c6bb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9d14a1fec5938ca34d95452079fc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f1b091e0f906d212ec16a3c2f84a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877248be33e73106583751b15ed6cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13e883a7815e736d270a88169f177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dede96de5f1b18b28724f2985e74937111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106260344b93f494d7619052ff0ae312112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d7424103c48abcc9506f5440dbb3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42638506c2dd90687c55e6d7db61e88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ee75613ff949dc9246636f8f14c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459e4d2b52c3375935a09da8f1e53a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38730ffcf4747e1a67870fb238d3d181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bea59d3c8e6118dd4b98d17f74319118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840869a55862b60e96b151011c2c8da2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f639db741feffa77be8a0628b86ce2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c6f57b2c34aa44ec4e60ca966bb09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c817e537a924b3746abe1346a702e22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de11b989137ecebbe9e66876686bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b49d972f7db592ca41c51e0af4c16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d825ebacf5c357893be038aed0375df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38c2cadaea7c962084179cdacf863b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e54f111d7b9ac9b9cf4ead6a4ea88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90bad50fbafee9e4fa8a71e63e3550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff5384b3aec6901d4dc163c2f5bb5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b795d3d704b97b3166600aa2b4a06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592f9116698bea272b6bf5578d823f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc0fe53c2a876eb4e0ba0a8636d431132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364140942bcef6a03322d605be5df94c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beea56ee5ff4cf61026231c134c83c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771a3b941fbb2cfbe4e1aef34b86f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a064e4e2e03a270bee14cd57b9654136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d023d6e638414600eeaf6980411d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452cc3d9e2c0206da48b4a2af141958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2aab6c63db69d352f919821d6a6bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22043646503a0d90b9ed538611dcda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c30d852a3627b75e3bed10a3b5b4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d24942a72ad356e32d205d43b7c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d3b2071b2e62e22836751cb709fe2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada68a7112781671ab0e9fd5c32fb349144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359db0c36043e9ecb2dca6c6c224fe9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b3c8c97320bb6032f4cee9b41a004146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c928cedfaaec898885904ab507e09d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d367ab0e5081862cc698db775b2b40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea55c545040940e5ff45b40f454d986149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260b581d4fa39c40d834f868d4bd72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd1a6c3ddc0c7b3e3b4c4c6a56c23d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450314bf48e2a6125e6bd85c391e26eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07d1d80b9c3b46c9aa0197419e22c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e392cad26fc871be1163a6ff31db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455180aa556cb710c37bbb3f72913b29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc70a9f75b17b0ee4a2a86d23835ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f572af6138fddff02801ba1ddd65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efcf1480a50282994df0f42538bc5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2bb5078c0120146d833b622a1a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d3d3a0fa98d6bc2a6e5726b610384160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55025fd2fa566fcb1e16a56ea418c433161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a32894f1bfb3b814226a1f12737b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3ae35c30ba0094e7c00be4e5fadb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad4637d407266e6216efc651fbf925164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81620c6962816e3d93db1b2864ac5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40f206d05228381928edcdbb969ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77237ba7cc9eb233bde74cd2806e44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b401c8515d135f9715b19eb8d4b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165764bd5b8a22dd37d63f9c1a97a683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc78db3e466ae82eaf2f0cf03c09830170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2986f1c77da486e93ea908f9b675171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfeb194dcbbd42d63f38ddf16a9759172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e95e1ac1c00d9d82423b97a894b93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad5cc9bfa8c37e685254e692ec4139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5483151c5408fe353bacd442b562500175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146eb76481981c743156f287b008409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a3e466c7e4e54b2eca4dcdaaf694177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f5084226d9ac0ef4aeb70c7832e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e4a25223d617f4e64d0a300612f28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a023057d91a67430559b201dfb03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928f8800398c71c7a34d46dcbbf94a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a3d5442f6f4b46803457374ac141182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189a368e7907ccaee4a0e7aab261481183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92461eb683f970cfb05729fd61c77be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df775532d6eac531d36c2055f6c3f57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add26ac79541c50b1b7ca5003cf9ce40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56eca63a20252110884729345e987f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8531a578907f73cb0dca37b8eb232188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7640c9d3732de23cd56d2bd1cd6a25f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da43b273b49736c389a8ffcb536dfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e782c1791536320207ca18ac1b5be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80238a9eb80b0d5f620e659f0e3daf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f01b27ead57ae65f0a9af4d52e9f58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f39428655fbb128e70dcc1b172187194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38893b55a5235f8a99bbbd475c42a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af876239e8eb5493c4ea1184ede468196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f17133f3e96f570016fbc2e8acaeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df1495e5b058d78a8982ecdc50a714198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a6642ea7010e3a59bcb364ad60b93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddd159b05e1d6cfff3e97062a06f94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ed388db5af1ee541660f420d76fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd25667b4cc13a5771fdc30f00f988202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde31c79509ad2b70240a1accc389bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575cc06c325714fda9a71c530a1e1d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37b22d9a87589be25edd2000566ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c7d3ef524166596de239602c838bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b748b73258328e10c680ea4b3a092207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277163d24bfaba5b9780c3452f5ed970208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c837f1bc14d688ffa539ea37d001c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e19f30e941488f3ddffac0dfeac3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba62269bd32d813980a89c7940953211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53fd384579a21e5b94a1b154d32af0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f14d8196100f21ddc34e9cb7b8bcfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce268a31733582b386c90aab7a2da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3615e7ec6b65474bca40cb5ef90ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d9adf1f7a76bafc76a62fcc552daa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e61cc0c734940fcc60ebf0e1117f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ba834d841454fa2a9603dfa0886f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d5df5d4e6258905136f507e3e9f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83778ff1771c3e2c2aa4a094f3f055dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c1a231aee9c30ab665a3332379fb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a331152d099a18c2cb480756ca841222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc306cdf8f6a770291c91876c855e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f08d119b6d7cc5a669256632fea7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3366401a5eeddd9922e23aad82777225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e142ccfdee1dc6fe2bb4610b2572e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaae4f1f3019728a8897dac2976d9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07356494d5420f87501ec0e7a6180c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a771c35a3a13346e64cd9a2c65e6f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800d0c90fe068dc8a6af4b02403efa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1bd00d5a08213ca03b3ec497fc2c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b0a5201b4466df71cfacd4835132232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5110f07eb8a11135f7e193da8420233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02361ddc2d9905ae8d700e8509d257e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b104ee916b896263e27f90b588ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2628a46ddfd855d86ae697408442d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c465b09ab2ea231dd1de6f971f9089237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024a113928db52ec0d174f3cda268c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f222e19e446741b79f5e66e598511e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10980178ab9e6e3b42f12aa862aba3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26817a0eac7165d0f1fb6330db9ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcde131454b793e51047b967976a23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0306814a10d2e0c096b6e9ee0e2fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d224bfb35e42bcccddc69e4c68f3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea5fc56171699abbc65db1125121d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eb7ae49bbc9cafe4ec39a23906caf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8b22d1708b4f42644e0ea2fede81f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe8bb01fc47dd917f73713da29eae0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529fe8618da69b7ef51551189801dca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81c4d72d8d188685064e4aadd1851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f4bfc8b98ae5dd7e0da46dad6518f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd194039ddcea9e852954c1597a2550252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146990ff0f39c0c316d932635125cae6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5b1bce6801d82c9a163eb8c8e9a3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89900ae4e5db7a2fc900b51beba776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce23e39ec82ce303a4922925c894e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337f5eb5a09aee1224c4d7609711b00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797620bd1128c149682df78fc532e61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d49a5d6fb13eab16f46780abbd4e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89977b5100238ac14db2151be8f8476260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782480a4b6dd166fde9512cf28b7f22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e8644ca44d6da4ad475f8ad8a3dbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e25159eaf43971b1522c625f43656263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b58250727978ad71f5e38ca6f163cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f850658d7cd30e00438c1ff5a8309265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ac521f0a1afbc294da2472ab8453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeddb329522b875468f4dfcb8a2a30b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722af7d5949bc7587a7545afc19d01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360cf5399fbea2808d67930c16b02a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8d5b20474fa0feda7c9af295e340270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca5b17af78c3d8ebe38add4a0cf73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1cace579d89f0cb08b2affa01f6ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2c77b22c27a10a2c75130df0db77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a2a73439891bf37857efcd8f1f8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a78c301d3d9f0d432f34f2aec764275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1658df5902119f15c7afd9bdd5f6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383ba644cfcbb4cf8a0db2a3ba58a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc8e7a3fa0ac388e5bef40a14e5803278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ca567b657341413fccbf8821f9d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184e353bdbf7ca69419bfb766537b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c7fbbe17d8c438f292928cbba76f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a7a8a06a51967ff44bd57b3e50c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ef0dff2feca9d5f191e579c1282b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bfa3da95af3c66f0f9b2f56f208e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894e9e89dcdfe315685d8c149c9363285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba4260e76293ec219a75835b821dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b13d1f78cf20938fec7f6ec680bba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140537847dfc77fec59a7c8746872c11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a04b164f4911c6efd9cac57f008eca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348b58fc2417b2d7b69bf4a742e239290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ec30c7e49d54c8fd69b3a97e8056291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bf8bfcac879a6beb0f455f66ad4fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bcf1a4e411bf4cf73423f59a96cac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2347cf01928ff42fd6eaba761ded3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213ac372bfcabb54e374ed872a6daf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77adbd3c55245e995fa1db475a85d87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8733a550e4f8102de5aeae69f26ee81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc4e9d687f348c65e3ad2867fb7eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779eeb62b084204f1c93d9ac57aff60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a524b171f21082d22319ceb0217f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8b51b6d7f2a4dc145a3f853c14167301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb46b2a9db0486148d743c7d02cffe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035452bd0ad2194300f094add5f66afd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080c1cd6479b53d050e911e0bd15b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998eb25050a6a7777603b31f02f0e8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66218337e080ab1cee7cd2dc72c2d143306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e073bac8c390833b642545a516769f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb16bf10ff0a9c86ae35d966d000b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589448d3c5ee9a447fbbe616f24dc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3cb808a6097e661dc30b1592f22f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966eaecd9c4d87b82fac57fa394f594311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1428372e23b5c40c56af443941d8f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f3e4c1afc319398ed6e234d35a9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e15a3eeca91159c8787a7c5806127314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d365ec710d44910ed83effbc1126315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9f9367994f3ee127494d61c1c382316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4139281722e1eda1228b53c3a8bfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593d1894cca17a728e063768563782c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe2da7df8ac64dd81ce83c0a230a9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfebbe12f7d505ad5e9749ad037b38c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca05ddd1cebcf42be481adf4081cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9109b13eb7825c6bdd5584691990c30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456757565a67891dc8b1e3ff17543cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfce7ca97dd74b73d5b7a0f17e4219324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c1f3769c02d7f6afc7688de91fb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5d38bfc439cce2bc241e8a2358e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd5d91fcd190bfc7343e8672e876a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b8fc5193843e27f91dccdb463ea8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519941bb067262a5d7ddfab1bc73ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def32404a0fd681227d4a5d2d39fa497330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78384b5585f9f447b26431d5c8eec7e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8558c6e2dc4cd3050e15647e4b44226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f0dd6b22542a7a8ea39cb128c7811333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b45b6aefaf312c1d8812d9b33076334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697e2192a3c19ef422bab48676ccab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa753c2f3a4ae88116e4226e55aa8fb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ab8c6ec3c9ac3421fc762e5ecc401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c48fbe1ba5cbb52c5a62c22d8bdf23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165668821ef8841528ac67f3ead589c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fc8b560961ef9203dbe341e04d62e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631072e01fbb6e4afa8c22966b91c65b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f262570dc7a8647af0e055395afaa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99215db2f25c2ea2fb36f4bf9ee47407343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12997c665a8d06a653ee8582cbaf355344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf079543b5fef169eeaf518aeaa239345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52acc2164ddba4fb6b46bd11db122a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23e52549c2d0f316e696eaec960eaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31eb79331722a6044ba1d327b5e5bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751ba7c244fc0e6a15629a9524de016349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a167c475ac4fa2129c0f6beb5e4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75f867c24e0151171b627783590275351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87bed7d2ea9c389528091013693a44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1919a44219505fb6bb2077ce16c81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07592f613372d3d560d9b5bb40020354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab8f63b73bc8d4a9da9692cbfb65ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ecdd6b25572911fc6b2a4bce1e887356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca624c0e86c4b9d43a8c5accde922360357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df9c173e2b940638e57da2eae38e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0e8c585de1d80b0780a77935c563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c96339119d80f68eb42eccacce3800360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c40a2e7bc1f92799abff8f94ad7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8339a641f449f4846eb73679b5c70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062892bf2e349040f82db24a85d2fbdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94228b02d44588f4763a1a79abbe22b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572c41bc8928fd95911c3d9a6004e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e12ab73d10bba909223354f68f24d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419827ba29153459aa179feb91846c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0d03866b163153fb5c681643f9e1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22375d5fd9a48db8136ec3a7b1e09f01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b115a3e06e9612f1efa35f47b92eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc22220751e6138244f6a585bdfb70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6621b1784e884ba897cd535bc734372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2db8d0f29ce3822ffad3ae5bda81ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ae306467c9d306d3d4a03e8c78e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a52886885dd22217ab3b4c5545f7b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315086860ef63ba6a975ad525f79e6f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ebd57e7f1de6a22bafa8ea6a8c53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8385d7b594f8d5850513a2165d576378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c508f46b5495b7837ccd4cac1388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c18646942fa34e95415711dc3af5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f6320083d93f87ce9f4a7501dfff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae6785c99d7e2ab9fed0e1ecf0164382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f902a9b85c8a2aa74e3e19de8e4e790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e4a6043653f60fd2a3ec8e9b8127a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3e35c2535d7c9943970d8753e665385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2c19af43ceeba359b61e2ade7e86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332541a81d0f7dd7a942fcd35a05286387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c47528f04f0f4f15bc0c89b42f826388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beac513f8f6b5f336c5c95aeef4058389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32673a4816b267a6c8f0190ec8291390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef311bfc0776cbed03de4918a987b6a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e56973d2465af047dbc0b3bd60944392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d63a71d9833d775575e722ce72b41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135d509aca6b6b461671b147fa81e26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff28cc38273b414f7efb48048afcbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054071eef79c9d64312526f02828d2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd3c595af79fb0a5751d1d0e2797a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b56859ab2c792b6cd2c4740a2a93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cdf1f41518d0e45715b32ebc7f624399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca96749f5897a9781612668e42bcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a2a3f1286940c45b4910998eeae7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942db6b7fdb578ac82639b31f56206d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e2b455e481c3df924502b77bcbbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685f32e078d1fd11243d200a0a199ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe80a70c6f1ff6f7220e003ef3c0796405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2e1ac7b3c8fd1a5d8d1dfe7152f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7082f6bdf4677ac3202d66acef1af29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db301067f52f78484e9e1de925b4907408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502f8d1efadc4dbbe5739d4184b1858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e18d09a7fdad16733c573683b78e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82323cf602be726b11ba24553049d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529ee0ef1d3c31ca206c52d194d1aac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d65c38395a7f5d8703f2734cd670b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a670db397e776546043127dc6cb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e641e9656f32a1c5b80f52ce24e2017415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f4df89d78ad9f85182f87b0e004b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba974037e68da7ab2cc8577b2c1a3f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf91e9b0bb7adc3fb62bfba1b853be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e20b798a50ef8e73edf12d4e2b347419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75e77db7c6125e832730b2ce249aea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4338e1e861e0ee763cb7ca3e091d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b015b60023ec481b708f2552b19742422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6caf1392e5eab23e58f8cc3e54a19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f85e8b4d616981539494a3ffcdd41f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5adea62f64d208883cb4b916b763f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6fa52af982d4f77181381515a9077426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e93d21c48b009d45aae39e29f972e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ebd8930fc7cb681d1ba1313f9f8c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db5687438df957dc85cca3a81c6a7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ae5d93a06615d7701abdeac71d5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6e07336368e00b555c19382cb284431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d200d2ce2df1550ecc6354b172037432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671de416e0aee4304492a25ab0dd43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5bdf54e1f7d3b52f645a462ed25f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f99dfe73054a8bfc663bbf765cbbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfa3b1621737cd7e3a6d3a678de3f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ae0ff23ba50896c320f9892d2952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b40958c6caeb707796f56a55e6c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91bb85f5f8bc2a7ba362a55bf4f530439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082285c8f8844c8493db80b0bf8eef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2b86288ae52646363b76367fc8a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbabaa532a4695d8691de223644d24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada47c36b262f19b2a57fdd4f83df6d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2482ea823fb89e8311572e620baf1c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2713132bb3c92b96be2d64debfd79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa72ce051fd16cc790421857ebcc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750b377ff5d9b1f56af05093978e146447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d8865d4de4f905a3dde484325848c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea1de00faa21421d72c9597e28bab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7fe92a9c3af2ae66dcc2e8954eb10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d93cd02da32e4c99eb5e64147043451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1781a85820e153ee2c0aa3cd027c93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc3fb0a74e83c3d50299813eaf956453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0dc452d5e0eb10b3bb8f2cfd89c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000d64edd6c3315b5d60efc2c65109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704057aa0869946f5bb620c83390fb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d8265d27be8ba1cb8268106b12dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d974b0b49d99ffa969d117918c312e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3222b6532006cc167adcbeb5d12f2f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a6697c512b6b88758f875c335459460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b544cd8de038f27a4505ee28403c885461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea2d3b4e11a2314ddd4eee6be48a90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed9e4d8d192c4cfb88bf4c9331c5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41756620dc2e6a73390e99dbe4501464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca22039333f8a2bc24931fa0f3edc23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a76f7901636960feb6d7591f02d74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7355165967cbc92b965134e6bd559467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79b4bb1edefe401bc4e97c17ff01f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9119e231b2494ad7673384629fcdb16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325f009de72cc2a4f1c3e68f52a7e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893306fe5ddd4e811e790aa69f6fdd4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b6be2d827510b2075a5d8ecf47a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fea36b1e792bfecab937fc37b0fcb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892e8311cbcc8724ed8bbf71bcda0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b7eb833e0f07c8c0725464e03efd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd803c983cdcad2f644da4342b6e3b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164766f73e599bbe0737675969189a4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f54a3b7af6639bd707cdde7df292b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb893738ffbcaedc64ff64281f30a98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3167cc003698266a4ffa56cb3bff6e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22261b2cd3eceae6cfa3e32b6e4ea710481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c607aa3e9473996b1fb3a2eb0a70f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0153df04d1ecd9c6fa69b2b99155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0fa96ed031bd2a8f4767ad8c2c81e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3644ae2de2b1a33c590eda5e8b5978485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b957f6b077039f67db985065c247588486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994790ae1d09e410fd5eaf3d588d68b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253fb41ec119fd27ac87037880ed150488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0de555b1aad75f2bec03fd878689f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc3a8c2b40282ff53e571429b493dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e465371de17c6581754aa6720efd04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f0387f51315fc73cbf918348e32d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45faceb4f69083091ebea976f674dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce5a0953ea67e23293142a0157e0bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf44ea9783eecf63f2d3560286a793495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed06bb384f9d818d1ffdbd4b93400496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f6d169003f8e0dd3a93f860637f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b0649fd823ed387ce367c7d43b9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e18c165769248a706925d1a244638499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b034050981b2ce3d36ca02552ea7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58a6210f9ed6622481dc0015076e52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd728b694d9fda638255c87b88b566502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be2bc81897a2cadbfe123eb8c82a4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cab1c749860714adea17acbe58ef5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752c8f18928a9b5bb1074e8575c4a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c90952edc4bbb38cf1615cd63e7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc8a8465ad9e491cccbe91f976485d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8611c2429385db6c65ff5fcc29238508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f8b59dd157ba3e625c52ab1e0a0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a27450cf9a656a3e8ab9db85c1f10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c105b36c4ec6268972996379f6c26a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf782bccbe02e8571d407839a08d61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e1b94b627fc1bc6d17ab9d9fbabbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5f93916c45378b59d5f225b328e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9161d1180a3fdca68182a755367d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160b14c076a2391b6bbb8b69d27c3eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35be937292cbae7b81847a6b26c080517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c9528fce11c03606174aa7aa587c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b9009a8f2da54fe4ff1108809ae76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22943c0321d53e41b50aacec4bfe584f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b66774888e7b6f20cd833e1831ef58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9a76b3ac3ecc4e59ecbc04e83f502522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75028cfacf5f8d9290224c5d090be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496be6954f8883e0cf98d4afb3bfa1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b15ef5eee88055e26c1d39d7b60388525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c444852f9b51f1d3d61e9797b524e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eaaeef7ed999cc1cc8f9c8ffec07d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d250096109aedcb35cb776659d15787528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56709d8ac8df26232a6f5c9537a958d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b5ea4edf5dd696b5e4af14d772b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920952efe7128ed7abf835071e0133531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d65cc8cc9de384e5947275e40399d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e48a6299153bc0a717a8be9e557b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942791ad71c325b2d53bcba0e13c12d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb45cbd940810672c8e546f668f9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b48ef573fd6380a5ed7a446ce204f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123c29e6d42cdb09d0bbc1da70260e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596167621ff7c6e923f8354e8bb8abc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c3bf4bf10e83e245f03cb6c1ec2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd523e1ec92058cbe3966e483cb94bfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014b2cd9bbfe04f4f37121df8ad2247541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704b974af48b396a25d219fe497afbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64dde385817a927cad457101027a62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5e1555377c1404d32deb0f21d2902544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14408801950cef49e74abd0d933ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef07bdc4912fb25aa0dc7962bf6dbdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c252152a50062e23a2dc059ed796547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7da5ed17d80b2ee0c5d5cce5a58e1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ec9131abb53c6ae8d4dd239b353e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a73fd6f37db9eedf4409023b3bb4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a01871619f974e28896254cbe93708551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9994a0699fa402f62e71f85cdd65e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add4eb5600ba28e8a88abe6a0b31cc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda30661076985a26f401c491186f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0936be9c374ece35af91db249a7e8ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a31c4f8d19060f1a3c22820768b24a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947cfa05bba0ffde9eaed10ed6458c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bebf9774bb4ec23a99c8eb44eeeea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12b08762735f769216ffd49d304ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739cfa33d1b148ff5bf00ebe878aab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3117ace6182ca970df6a5826079d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f76c58e2ae2e34faeb612fe9484f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee9577e0a251bfb759c8dc62bb8a21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed93e49f8110ce050ddf1fab4ffe5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243146786b3b9764f64683c13458d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ac2ea7e4354f0da05a1433225b7cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc32d60c25fee5cc5b6e4dbba0eac3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5702648797fbb108fedb5dcb32edb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74166f2f0f0eef755739d2f9948ca0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343c0c293f0f1bc50e29c7ff91484d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c39ff29d49db8124db30b3eeaebfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4451174bf9d50a00bd6d9e70646a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9990ec690ca809cae5e8f2244749cd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c4fd496e49d1e65c65382ace216b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f48db2de4e447032a27750fe0c50c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f3cc7ed79a336673dd33bd5fe3e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d241da9d55451f87ffe1efa9421d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934072a850445293a3ef945196fe5839578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9bbaeb89a3844ec479fdd760e09f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747ed23c27ebb9eba20e971d94a095580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c1e879edeb679cd05b110f2b3b05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934136f18f2412c40cde580d0cfdc2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce681f1fd4eb5deb1c47e5b62d3b583a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50a5b9db31637b24195af3c3ae22e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb2022dc20e524b1f2da2edb0fd41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada6a881e215048ad5b4a7b196afde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ba2b676484ace4477965ad064553587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c012bc02b66aeab4b0f3abd34876d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4bcf745dec11344d529c6441710ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf25604d04f5c710ad36f331b7455e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347006824dae77ea0bac65faf6546e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e472d43164dd061eccfd21f3ac82cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825abc34ab0aeded954a204a02ddf8f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d64c90fcee9395841be21929643f27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f85875855ca30ef0b7cbb81647896595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e92a1e96643aae360943cff9bca7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2abf48f12f58e8e20b48c2d2ed919597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21f3f16b15d3847d323da91ed0fd86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c3eca4b0af046a034329fd50652d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4587ca8f0cba1821844a62d46772b03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7fb9385b9c88f93d11e8f286e3aad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697d4ac77e0f7be9bc8f6245dae8f7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0d3bd515bbb0297d7fa2b27133baa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3644d33f001c14d4425c60517b81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc89ae30738b7f01b896235b557d32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5aa10bd1a9f121a9b713c0acfd4c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d73bace4e2354d72a0c451921cc69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842891ff7f4e583b27728dc37faeef6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ef2bca7c3bde91640b5d7dde0311609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c00eae0d60786d647f5b1b2def29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076cb973429fb590fa0a699616dcdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3887b6e4dc0ec985f469b5f6207b17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15993660093d1ff8bd3cb5abd285314613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797d91684cc3b86ee44ff02cb96f1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d1c4a0cc4d921dbe149262147596615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d694a53aed1d623750b232c1f1e1f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7353cfb506c801d4e373e6781a593617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639dc3e94bb0c11d62d052b9340078f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2feb0b225dc9a642133a6a5dd6cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6c4b4a2a5617b56290a24031cd2da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2a81861c9c264abb5ea81326a02bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e92b10136f58edcaccf60184a38a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6aa1a186929ba238907e8dbd09b6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8f2c7c534a80a0c4d8de28e05303e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a9b1ac8f01f7beca4d34d0e1d4f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf738655dc6d1951f530164c84e8c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c75a7b4b382152dd556113272d844627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87a57cede0c318bea68ce1e27fef5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834a0151073465b19b12272bd0985f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec420be3f70a3459c567d9a2e9354da0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3939bda3125796f0214894a3d146631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186eea1a24d8689c52d52e1a638b1ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100177a0b0e173d49d2fc9ed93aba9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3534f896fc22f7fa85e04e6532ba848634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680114e25b007352e5cddbb92ae445d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c379207d82652497ee0c40ac977e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe1fe21e8bbfe514e4b55ff4571b86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8763e5283b0770544adad0bc121d67c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294dd05f3e1d7d1c80cc96c16c3c7f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d399d7e4ef7a3366bf86dad81e6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95d34ca38172bf26699fcad0ef4463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e6b93e703028bc628df066c60913642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec404dbdb416d29518a27c91142e86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c18e54e986926c79ef20adf650a76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8cf1f153c93db66896c7c147523c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea330ad59fc2a67d004101f538b2d31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb9c62a82924036f3189e3257eec7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640e91418238db72654f66c01e18a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154fcb2d471cbf8899138fb4473ecaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49454bd502abe4eae612dce81f967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23298974dc9843c5ed9bae0050ac7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98a062fb73b5c556d852187949658652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1890491078d99dc1e9f57bca3cf1224653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8383de0a70155be38bdf3507897329b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab35ce1ea7be21bcf292f5fa4ed21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea8463640f212dbf18264275d4904656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3198d8f7713bfbce9ba3b43c0896b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bebfdbe56fd4139e029c895054fa66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662417a38f8fdfae41e36985b0c7bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf01f336bb2dc63b0c31370f919fc2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8485169e94610cd9377f6b00fcac4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818fd41563e05cf2842540cf1b628be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a53cbcbb761460d3f8643b116685663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298c5512ed0bac604ac69e4ffbf4935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfbc7cb6da1dc6f2ea0f4b215a8cea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bae091617583eba450c023975a656666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b777e5f6c0e11bea276ded2747be52a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a007395be1e506dc18bca1df0b0c284668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a59470f70606535551a6081b50e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81088be923704b269b42c688ab9b3c04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3e0a424217a3655a3db840600f41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5ac86014c80efc3d61ee09ab5856672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3ac2353f55a0733c8ce48953df0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf0b7353d0d428945c3ade9f4a554674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef65aaf7be5ef68ae7f130006831f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81510454b3d14eaab41ab00abfcab32e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe59f8d130c39bf60308dfa8f952d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d897c355993ec6c649d56e4f2e197678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63a4cee7d12e2eec75adb44fb5773679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6d41c3404f7fa1884152c9ad1bd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7134134bce71940e586dfcef31de845681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d4073719ec5be20c3afbbc9f2e347682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daacb3a14f4262cc000da68110c0526683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca67da3322ba42a97b376cc32db9e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c8dcc09b7c1facd8c33e4237fae9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b441d3baf55cc85260b3b1fff8b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386dacb3abe6712330066e9d1a16a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b213803a5564ab71c6b4a753276807688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c5d909761ff1049a65240e7ff0adf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a38d1e3b93b99490bb6775cb8841690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8984f271664b61968e56a799c18f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a820adc3ee6df660ce5183fed51f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314509d29bf05b05ea013a838eff1a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3fcfa0fc56ed6e3a4f3a1716b0a74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc900fe61b6b780edf3afae7b7314f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc6119995ee20d6bf27dd04de134ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a226ffde87f0edfb7b2093b308da6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910e5505453ad2be2f53882e1e6af8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a454e16ebff835570358ba3554c48d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c293f6ee08e88aa8a964644f89c89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb99fad05c1745739454e5f612a4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8373c132b896c49db57dbdf619ce8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455459b9237e6e887f708ad583fabc46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1444c59c3b13ad9780ba0f89dc9647704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897bdd40d28e83deeb273fc2f68e04f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab4646a1174fb762a1db8b62727b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9821cea114745644474e28d6a40680707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f97927ca972f068f4d58845baccb8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a6a2348886f42184680e8b66505ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d79cec212596223fe7602a7ae1e910710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e380d6b247fbe8d69dd6d548a11e8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee203f19c0fb6e4a8ab7e18555e4aef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c11a7a8f65b5fa80ab3c70b5f8914713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a283109ad703ad6aed382559a45670d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a1e7968b861fa4ee95383d492686715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0afd92990360350e7092f8ca30b3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bcb46adf7b5a3281ed6e02c4a557717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cef8bde2fe087bb9c36235a53ba25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e574b2bc684eda52e369640103443af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b151561b5f4cad4d0df9db9c46c18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a4cb7db6a774d6ea4363e2a24282c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d89fb668b3d6d7e2e67b2d7689fe1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d044e1975a22bb734ad91176a5ac2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e697b87c2166cbe94756166e537bcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319446561ee9217e34136b14485d59b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb973174f0a0824995d832088266f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d37a7d7b962d3eaf9fd53e3cae4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a8be3e64b1abc9e2a8b05e261201728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0c77f7929b8837962223cb92a7b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d10ef6ea323ce4d73e13bdafed1342730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b129caf1f8cc7f3c7bc126a40e191731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a78f39f5ed261dba5adaee3a5e7a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2e822c4acb529727d0fa840e0785733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77158456ec4f3e058a27a84ecbef045734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89223e8ae65f0f9c47a7fcd76fdfaf97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c6be9ef167b7a8feae69d2f54b9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358778f8bc365ddde984b7a34be2b40b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268c938144752e2604178565cffc20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e84ddfd92643198e977d38cf6e365739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080953370520843d4193ebbfe1703450740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d5720858059e1045e5e241256485741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605771b6dbeb01d58c2e932b95f22a15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2a09bed6d7fe4c17a69d25a2b1d49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bcfc65063d42fd7a0b387ac831daf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85151cb369c26f42fafe33afae44dce1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da9606110ba290da1d96dae81f401e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53e2509d430fdb3d81c3df4f38eba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a12c066c77b98930e265a7313c6c58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccdecb8119cb26371f12f8a73c3fe0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221364f71b244a9b633f587e21d2cfd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679a6e54a5273a79c608a5c5b9105e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa6d6659a83cc990ece80d3cc951a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531b2f2a8317f4a942100306b48cf21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8dec676de0f27e1e993ba88863e1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480dc7ec904f8b907a854821d628562755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45153e72f43c28b7a0ca9f0e0284dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b27ee3c1e71f04b53a1ca5791afac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3136eff603f1cfbf9cac767fd674fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2946b1167b316480463f6e67d96b12759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adfdec99e8a75119f334a1f85581dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cf5de813e63d98b0fe4ae36f63c12761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44c8605d3f85df1e9a570a98b4ee8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab087d8caa265ff1a72c748621895763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176d5e287da3a98f744eb21d814fcd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644caa1dc6481108ec549b178c70d96765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c2792c810113f2d28f59822b0ae9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b28b7287dfa715ad65a7e7acca7b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836e438ff630fabb40a17bc0c1af0bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a012d461d66ac30edf65d2766bb51769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c1f2cab74dc11958ade87f4ba538770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afe27fb2064ba374d4a483582cf3f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f72489878776031a5aec25366e103772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a92ffe95099b91ba1e2a39de95313773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f54466925c5e8727792462958609f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd876e8efe51f3ff4139090fc318d865775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>