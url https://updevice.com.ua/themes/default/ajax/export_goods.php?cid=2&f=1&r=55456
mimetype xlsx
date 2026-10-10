--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0f228d0304e263777fddba97a41d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde40c8a5f8162286a8936daecd8afb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d29be3b1e29ecc7fe4be7feea0eb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ebcb7c591aa702f9eb89e8f07b404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc4a31060ae9cf3746dd2507e986d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f7e4790e319a0b2e8c662b7a8eec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba875ff4e2ed8d09226348137ae707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2211e90c37b1c14457a6d7869606e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234822eb8b8cdbc8db6ae2ea13f04b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac15083f192cd57f5b8476fa7ccbd9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b59d8ad8883ab020b0eee281ce96a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab528a7b90a3f3b7dd9926f7a727bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb204b946684797b28a6636f7d89313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74f8a8082b35c37e53036058fbb0b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21accba6ccfffbfcd55c48d56035f5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dac8cd247969afd83a0004c32b83e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7430d42007b52603bfd83704d35ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f6937c4d1d94b7671d4f10227a8dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52d637d40725fa65f600f58dbdc8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab123fea9e0aec4d8517f9a0a2f5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be5ffdc92a3dc8082bb3d3668f82e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a93162928c9a49644d6498108f10822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137bbe8d2e46426a8d6fe999078e09b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884171bf17c7209dfe437270984f8db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699354e74c3b810cda3c4f97c12ad9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a585e9c98b5a7275186b0b3889b16f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bdb28911ab1cab5dc1da0fa15d75f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3777139e00214d9fa509abe90c2da0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd432e668728a78ea302354dbec40e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386753617d8553e5528f75a49dd16f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ca21ec82857ebe85f702a0a3ce3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb6860ee105d3cf4e8b7672f2c83032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a478d651fa09768843e1eb2e778b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907ca2845db7b730438e1a34128d4d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc021d62b8999c4bed3f0e86cbea835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d1e3aa4c902816dd15f924ea2c1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c793dcc2aae766f954e72171cd8da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d70999fed90e7fffefb39706605c6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719750f4afc64fb0d8bb89dffc94b9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebfbdc4d67cedd19b4bd955c302edf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e502a02585677c0d44db87c73746841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bcd189096c71f91b71b1698d0d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b654dc6028b2b62c977ee4b1790eb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea93db9905d19502fc942051779bb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffda6781b1630e451e9de8d2e3e036645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b5cb46ead57d29c7309e9b6932e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935dfdcea5d1ce62d200aeeafeb5ab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386dc2efedf4f6cdeb2d57a642ff5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6380b6012f3ea035d345a2d69e3de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c53cfa4fb81c1987d1e61c00d0c5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6005c3f23b22821529951debf0dc3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e957415ed17c655f75acd12c6f946cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61ce60a7fbe4e2046e54053cd2e7e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d3f22a8aff08e081b47c1904db2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482272ffb0f61d271e54222e7fa09c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553c2e57bc7956e84ce3891eb3a28656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72cf58b671f470d666ddf84b8e7d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86f44ffe65ad6eb93614de0d669a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b17b4b118afdc6b6a504f939d99ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0143d6fb1428aef289209e63251ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85702a3f5b91f4c9629f4e5239b10c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc7d7ade8954fbed3830b11b17e2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28060ccd72adb18f78ba48b3f8705f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a531984649ec43c1bf05c32b9c9f2cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995061baf3f2b7028e117f59786d120865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7f368993fad1c19af829ea74326866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8070441d7d7cedfd4713e8515f4c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224929a53891ea7126b062b814fcddb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c785ecab2f9602a18d0b5e68ddd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf55c616c3c815a121cb60c1f05ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67643340bdd7f8e68bf3e2f9901720b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9150f10786c4d4253b4df4fca6b8ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ccd73a02c788913abc780393c943c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c0f3756b13ae94147be4065fb76174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a762021d0dbe4a2d0e363ec5ca84775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579f0a05f388ba414223e814af0e05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb950b0247bca5f64c185efc1bdfda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef658e3a8386e129997abe9fdc43d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31358d28a068d20a57505a7560a36479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd8d522432f904b6f76fdbe4f86c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157d1c1c639347e44622fe308081b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e193391c8cc733743d38da4471c61a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bffc4aa227cd3f1caa7fd2f329bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f9fc662d94b3f51e326cf891ad0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b063fe5c4910cc9dea4d3172a31ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32227903e8af32281cdd01e4a1a5435586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e11419660fbbe76342224e6de36e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404322be38788008deb24717797e61188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8f13dd2627884ce49fe37d682f1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7bd3d2e1bd695b69463af9b30fe3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49510856a4bbc3dcd8bdae6f01c65e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e5aee27237451814ddd9788bc7de992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65262eeb3a3170c0a887ee274e1d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123345810844f4504cc29ded97197a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab078a963e1c463e2478b2149a227495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58b0634d5d0b63825423bcd907d7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653c9d4f487bf21b01a4c7c9a6cf7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96680f89ab3a5d300d6e8d604f970e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c5435a0d6be5e894da3dd918d6d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810a3b1a1152bc1bdb3a8bf634ec98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ad34df4dc1cf3007699a326044f72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfaa182a5f822dbed4b6b58b1ecf48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40436ee506343c59b589b27a0ec99af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbda2e135705e1cdbe41b8c7d1e39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ff2487081665b9a82d4429337223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c02fcddf3fea1a54e8f75895e6aa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059ef5d4dd6d617d03552292f503ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0194cc7d2299be3b19be700f63521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ae858f80106348d4a2dcced972de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297801f64839826baac9a3ec8037ada6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26725491e434e20d64725274877e731111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c185ad58a5f957e0c0645b23c85a558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08801495af13a77ed67504fd0cdb4eba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc7def76aae8c4b141a4c0a5d512f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4dc94e9ee89d46c9d226408f5a174115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a8f34928cb85c87f2a4c1c25f5ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567db666be62c07002f5f386a2067b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20107dfc94ec451e591374bed56a568118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5b61007430c7fced464a20a79813119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16316b55e2abb589b9385c30444c11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4fbe9eb6c560f0f5109066556cf87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4b37f8d301da2179cc74f98d8747a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd3a9aaa3039bc6a152e6c023670e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf9fd76c690e8d93b217ceecea6867124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57fe7fd652ebaecd1271d2d83ff790125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31700cf7ccda86be0b28135a092022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f53e371511491ece954f837f669276127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365fc609c0e63e18fb2a19324ddb09b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a2c3da127017bba4faa607f09fe9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e394123c85eeeee7d3b9273c188cce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ebb47bce0b4578fd3b52dc919c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffacabbfc1b317d6d597d1c83fe96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566ef52ed498a202c4f0af99a9244c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1786b1c9c8fa464b0943ca25749d38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c246d3f484bffb6ab3c744e913087f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d1e47d15411309d6ae4efb2e63919136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe16e42a3bb8e42c15d7edf517b7d66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0819b9bdf9b77fae01340d2646ad6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48aaf419b7c9d7cf13620fbda10493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69f9f1ee2c5af73faf2e36d241aa19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a93c653d072dba307afef073b45c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2262a22ee22069f14aa23368599c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddce2109e7bca5db0550733a46038143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c75fc47e7ce32e9e08be3f98a64cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fed9b6b9da582f4d0bdfdec2cd9387145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c60ea28626fbf7fae37d582ce4c6b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e50cb2c81544aac49beaf6f18b14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d92f323fcbc11831f789fdcf8333148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7f4f12307fce88249a5ea070b91ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb60718e7ce75f80690701d64f5be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63de753419d7417af2f8ea76902b10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368915cff80a7e4af464bd70b26b50a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c523028904ad21ff1c6eece58c6b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083dc58c7323a3a110c6033bd32cf25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ac51ba389034824db200f1fbc029155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db5c9a790a13cf29c12951a313891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8772c60213fa69cab2d275f67665df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2633bde1ed8818077662aa4b66fdf6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a103b2d5f8c31071a064eff63db50a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b26574f0a380e38dcfa4270e4918160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313133eb1542252dc56aa843b4da55c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f5d0287353e58840e0461505f283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e6e7923e67826a5db1667813c7ef3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8409e12612a69868052b51fd7bb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888386d412973cc8498fabdb76abdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f546c3af260bfa5b8b0ec4030ff795166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02ca33dee702f4029a6d4ccf46dff0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3d0c78a60de797f2d6445d08fce0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b3684bdf880091621a0c033e9e08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d551bb1d3590cf33875240fcc7b2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c8b2315f02d2b73698f63d8c3b30b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ad087af7e2a3a37a2e8bc60818237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338748c9c1f750957f34f2cffa0cf12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18898e4a8a02956708bdcfb949a87ade174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb067584130238505718e0f50d353848175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f06630bee887b2f99ef58f64c7b170176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b84a5b721990ac9036fd5130048a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d686226f407dfe5d77e79a42bda07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c27c5bcb4e56ea54dc3f229cea9e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f7bb044da307ad961facb319c8f66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4f3f8fd0ea026da03e0c6b6e26b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2f8c9f9890511aa01f6cca0b49a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fbdd63b14c4a1573bba90140184ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f78f79f42030375c333f43191f38d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0267ca5133bae52e64a0de3df01f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ec0a4618bcad7fb5a357e7af4de0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ce9e4fb74759979772db2f3e8d8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f359f97ebdd73114263d04e704b07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f98e95dcb00de5437caee2c38f0cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e0abc7fa00286d45a2e9d05f88aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f6738c1d58bf06c4ebd1b1f80365191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b54ba677eb39b06bee24f64ad7dab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ff62cb78e6609c114eb73f0e0740193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f2cc6e7784575a146ccd034aa29d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ab4633357dac21dbfb91775d8485195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93409e029e8206b41ca9b7d85c7258196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026730b7034c82ea66d2e66230e537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370014ffb7656f6016f3e543fcbfaf67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d14a17b8f52281e74a21c6958df1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f17f44314f203eb26caa4ac2decd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e19b655d7db6b9bbaa745a383675d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f7f2960f538ba590b070f6dc5c2a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737f419a589c590c321baee82834ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b27161824dd08d3efc0189c120b35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c062de40e9565088f8b3201abd6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ab742ae1372c1a067742a395cfac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc262f94df056622b698f85a759af0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485522c27bd6aee3eb5e7369efac5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc8308badabfe9d90f0bcf712a206209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e7a8fc11fe38f8eb477cf9bb8d7c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c7541c64a2b89422dd12a7c613297211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172078fe9c1c853c3fbd7081477d8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b35361e7d04a102c86c1a3b4857af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21594119ad48b1ad6f38a1f7c66d0b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f460b3cb9dbba7a3ac8f3c7541db04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77bc2cb06a3b8dc7ed4d43d2cdc663216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9dd82024b925a02e265d772c90698217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8ea8878dc48cd877b500de9663e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9c36ba3b93bbb2a2bdc8f8c110963219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a3fef19a53dee01fdee91223a11e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b04c2447aced50364e017a49d98a5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12cbdc3e0ca8e3b830b90b186a989e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbf14dc35f3bee7bffa1e4fd32fa6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be7a7bccd5bcbd92c98c2c2b04320f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781790280b109034b9ba5bb8de09fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98416d8f2968cb02182966de41b6a6f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeba50b754acafd998fcb8b1d7c1594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc34b28d0911c9e56c2364eea6c24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5916b33847b6a32bc03c448661b7cd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461e4e8568e24c282b17ba9e7d1e365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b23ae89a2019122faf38f306fc77f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b20e6fa3e9573016fd9c50b69749c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0269dfb63afe98356b9e4ba6a7f986233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa969aad232e9779808199065d44e24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e07fd914e4e777a9135d67548da1b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b186a592212346759ed77cdd184d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b781a4b8f4fcfaef22104ca43414b85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38655683e88c9028b0c66cd0968c2eea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e732560d20e6f258dc5fa861438de0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c6eaba344fdfe83c47151cd9fb69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960123fc0b9ca7ee169376a1f111d9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fc9bbe52eaca5310c303a70c6cc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b98aa912e99bee8a7af9db46d0b7cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5b4b4301e95eb786a39508dbb8b93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c0a21c94fb793e65371abd8e8cac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9565fc59ffa5463ffd0ad996b3e9f6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc360942279098d3360452fd3370c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c1007a3c58caac361a5abe797252248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d73bd129b2da5679f172e5ac847edc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc5652e08af324cda55963b0f53898250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d5753f0a3b314f07fc9a903b9bee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98deb15df440fa140cd0c9915110593252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd89ff2c7e2f42a277ba7c727dc206253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf5d766354f1a017b957531554402254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5a58e39bda935a5ae551efe2281fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae855e48b374d1d99af1d659e987f86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2815006c5576475886af7d53e59a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4615d9191b3a0d45ebce1ef8bcc4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4c768594132447286629cd702e5c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb104f8c3544e43d1765ebdc10cee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea2766543ee1cb18452698265bd1c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b470126732c6e465eb6181ba92867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761e812be70763c9940385b5ad9918263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478db81c37457fd1213bf588ad549fb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b80c0872065d8ba0826ede50124959265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19066d72e440d0c4928f7834fef74d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a514eade4a6e5cd6b36e6b411ec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c12b8d2ffc6fea8b5860e9d1a1fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffd894be0c87088d528994cbb1981b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e929d3044e98352bf0ed3de75b1f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e33e20ade1658c7cabe603b517c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f77d0575b3b073ba0bc1a4e528489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f5139c21e8620b46ed4816bf99137273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ee2b1578953d9fe2127d3d3957f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224f47f6b4910e7fd7cecdee60cd4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d81a942b35512db4b83cb25b8defa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f192cb4b4ed29f46991f905bcbd0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4b68a4a46ec4e6de1c4396e09d28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af552c69ef8eb5c27133f4cb36e3a014279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db5097f97007d93dc72c88f4cf1f24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce912d8dd71336728dab2f5fe050eab6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd108eadded0d6b927f572ffdbdc3a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16b240ce83ae7dc940b2040c25aa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869aeee38f2014fc185f71dd654e1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926b78b6af0301ea44278bf6d5e734285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45cfd278a66e9baca9201154e3671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e71493a32cbb05ff2d97e18a97b93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed5a920c61d2d8aab9b496e75d640288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56372a19fa953b7e40bc4f5fef22e891289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8c38f2e42699f1ed669d3498225de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad6e308b3f4cf2e87862f347e1d25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dab2fe97ed4c0d7244cbf575162f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a31bcc9faa9e91308d1d490992547293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811447fc166de2e1bce5f566c06c2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d6127c069d177678443a07f435fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0720d55176822d05271f904f869cd13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b5a83771e8953cb51fa5908f1ccf6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e159e09feeafbe85e6c5cc61ec42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2b1f7874f72a6e78d0a0a92363284299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c775e2bfb0200644f55c9633aaec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7aa68724b05cf93b1de01af2bdb0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb76b4d0e84fdd5ef9bc0c9c92c96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939928102c4a359719130f63b785bb91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4a055050b83d485fe6e47201f3bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6df902bd1fbad77140fd422d4d2fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da992cf34945b375fce09b111334bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d620d1138bafd86166f96cf4521d05e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e8a9a3a31c663811098e39dc8e0f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f40802c212023e6f8097199be8313d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2dcb96029936daf2e2433e1645b08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd5f0ab0eba9e8b3ee73e7f95ec9fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6182a0fce30032a54aa1b8af55b41f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b46c7975f98af4bdc9b6d853fd2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fad034a9fdaf7892bfc526cf3dce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fbf96cc1f2542c551e2c909f6f5f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b9fbcde6cb2afcdfe5ef994131470316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac111e375db9752c5039f4a39d31b3c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53ba4af5396c718f55e4a94c1e0fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03e87bab10122df0386fe76949624319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4fba103264801651c261343bad285320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1a52662c57ebd4c26e7c82b85b0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b9f1cdc1b3b500d3b9f38723d7893322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbeaf55ae5c1e83b0bd24c186e3715323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e39921b91a41b13286147299f70c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82052a19c5a32d6419768bacff3def325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a041afa10d78d07ca097de9941c21a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a180892368dcc82096187dabcf4ad1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4420360cb1dcb68e7d09f167ae3b1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ec36abebfe322e5dde3090d3d0996329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fca69dd7279a17c830082f07dfea40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f74b33a71c357c14a38b23776704e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b62dd28f095f4b381d9dd9629a8c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98133812cd6bbbb6ff496a5e640a9abd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc6134bf5d4a865bd5b59c31c6a8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd291ffeaa4a7892996a980918ca646335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e024fb485664fb7781a9b92cbedb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4669748b236a568b860788dfaa29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f08fd4bad2df9a4e19d6b71151cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562206ba246deddf87ceaabc98bd0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c055f9bb2f8efe76ce551ec838e46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d288d4574b324278dce2a857381ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5a9622624165e67664e9036d081b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f7292d749b22fa3a00f2ab658dd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5bd64a5391df0083d1a6509b31923344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558629f2887e6490fd1c7fdaa5347f59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ef4126a08a80bfdce0466d9ec570e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8c4c5d5c81350ce6ee1ee14e60b44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3676418c30d055c9eb53b2c9bd4769348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63cc9550e22941f0f3a5ad05fb4e62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fee996f790ba6ba866aa63c09a5da0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f714dea7b8c07d77b776dc41aebdfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736abadf166798e4ca2f90a193a42b0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefddc7565a40c76a6ab54c40207517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766716f03d8e32df3589d3ec32c2b3d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f769ba0944b151d16e022c449404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b3249bfc22bfc32783cdf669c24de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115415b4000b820734bb178a9b55f07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b7de609e5045131b4aa3dba9f37c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be31121b72efdb38282566dbd4b82b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebcbaaa551f77bc83842801455fa4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4db46f8a8077d7ccc1712fe0671d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb8665fadad32081eb1180acd5ffd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e8093dbd3add05eb5ad8fe6014f6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc148751f7c1828c68f2418dde6d94d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f640051948f1641f42043342ddb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1719f58bf7423d5c4c6aa2b8e1f01ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d96ba861677100cbf1f00ad7646ae2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f618de734fa4041cec4d0da067bbbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9e48094b7f76cb5b1b36ee5a4b90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede8c5c597553eb405efc1aa5089ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d481e78518e4bd60511778902738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddf49031297e317cb016e2ce45aac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c11d98de500675ff2a14b1cc828d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ba0796f219b9c1b22ace101c7fe75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c11e55f48b9bff7478bf8b6d0bc5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67b056e6efcb6be3acac64b0ebd61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69ff22f4deee5dd54c2c31141e7e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee49780218e0995e52b28008cc967a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396b1995f1b33206119891a989f1ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be839dee157c035bc6c7c6fe3eb47003380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5e702a4b509b66c224a2e6ee9da16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b886a37953a764240bc5008f5862d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d4c49c50f7f42a0ca3257d2857e37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e1a7dd58b7e237838a3c513a2f9bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d801046d4a337ae6d958a88a0de1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702850f428681766e80f3312cec2991386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d354b20794de4d8ea47d142ff16b394387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c540a543bdcf8b7ca9858250ea32b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ec48ec2ad224fc33d0e73e6bad8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60629690e83fd536dd756051cfada390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236c3663afd1a3c4c02652e12cc2d66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e5cdeb209161028ced8c13a87f1b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a6b2056206e3b55331c977f469895393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0716c2e6b25ce2e646a59663f0a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de405496ff92a811fe894cfd831972c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e467bd69161b7c92f12f487a876e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444bf30cdc3ac495e5efe2a2d5d8fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3f2faffe5e64397bc8b42bdf5f969398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1578c2c46db40b86a7b615c084c82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948eb030b21952d92b582a6b0cbd844400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7db73eeb6403157d5087ad82a053401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0867f85bb2020dc7b992fcf79ed1489402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e749d8b8ccd4d26e959f1be269bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68cd093dc825910c3ed30b05f267cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc376c6df14155935c74d6ceaab3beb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf483be27b94b1f4ffa30b37ea4d032b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c4d7ef4cb18d06c0e452b5f484007407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58950a08f0fa221bbe356b7813fbb34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc75fff073f7fded1d4ae5da9d4c20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eb53581ddf507385169b01476375d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bdb83c085c39f4f28206f71cfba4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e0b06941336f7e89aba4f8ae17ffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f50ebcde364f365a8a93521f3145c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce9a6af48cc9573c2fa1785c6e859414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b216785ad5a4450502fe59de42780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1e1872222393cd160da09bbd68d11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190d82eb6711195b753412b18d87a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acd86e6383fcb34d6ce93181497e1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87dc8cf95177b9412b37037a7dc35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2f46948ff6665a75af2bc598bbbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b79aadcc5778e1c73d52b4c99ce11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd294836dd7323332a605594c19e6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291697dc2ba0320cc29a463de9bb4cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30ae1d88cdca7bdecbde3da6c0580b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deadeab2c78a169882e6354595a875425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160a04ac0900ac82fde5cbf6659e32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27612b1e01d5ac03d9c5e50d70d54a90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66925d7be09756a637a6a43d0366e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d924a2fc04a9c5987bca1d39daaa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934b9163aafbc24125fe8f5808d474430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b712d979cdace2325f347ee483f2051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8c8de62ba02e7196a1bf4e1893dd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab883b8b3c4e186c9dca3e6c495ae3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161dc0ab2ffe3b29a4b2118f50dfa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232960591d7216ba6e70e7d0e3d721435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f0e03974a2e6702b82d8e6f11eab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f6a6e1d29126f70290699e672550437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6979895a9be0d96f2aa083b17a81b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72684541d4faee7662f5cdbc0eaa326c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4047a4e6940ba4ab0e5bfb18d5ef2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20983899f561b04babe92a7e859c2ec6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dfb4a8279e87a2369b8d50cdf3904442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b1fa605d7fffb3557880e80d5ac49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1953e32dad17a018773e13acf01163444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e879fe20eadb34e379242a32d18bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991b50c77671421e4534445cb60322446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3138d7f8c0a12082381b29686a223447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bbfa9de0f4ea4d3b025577e4fda02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fce99060bf80ac20960f063406497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23cfb9f21fadba2e92fb0951d5912450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e961f377d89ec7337bec2eac61b364c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8231f59558fd5cda2c042dd1b408ce6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e62f5d2bb71bc6580cdb006c0dc45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b73a1dbfed9c859c4b473a8d6d849454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa3297ccc74735b44166d6d83af90f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e42e07ab1f5a8a0fc3447bd9dcd73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3204a5cb4ab500720bfb18091f5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a1907910e19cff3498985cba3b847458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d4e74c13da7f3fdc0aa4ece93c42c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1044ca2fe75c0dee8efdd8049f88c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75ad370d903c1bb7b874f8c0b51a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bacf45b549f46e0bd476328fa139462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d461a149caf14a11cf1ae7c77111e7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f595b1a6d373cfa9acbb180f84c870464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc14c0e601741df6ec03a41065c063465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d848f660bc7b240c24883865ddc5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554239d08413dd84c29c2bd04762453467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581be0772529d9e5934b2989fd386f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c52fcb374318bc4a3ff2d1a642477469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024968553ad54240b08996059f934461470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee376db03e6d4d9d519d675ad17bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4388f700b849432d5ce55451a86fe3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523005c90007a451ba48f0aecb7d9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7dcabf34b5db79039374a420d6917474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721f2a33f008dda8d21928d936d14fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d97de129cfcaa877a24ce610eb80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c33942cf9f6ebcfb0929db556b78c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b5a907f6408b0b9642f95bc3988db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fb14a08dd26bebbe8e6ea5c9fbecc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b028463e1ddb8af40fbea2ad51373480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ba53929d82998fb3aea806545b308481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4f2144e98004528356b34ba39775482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dec234c66c0c97825ee1841cfb28c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1b31051a48ae04530dc72fe7ba93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ad56155e7c8a4d10fa10cabd74b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505bf24c05d50e9613a458383905121486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84cd3a15579c43bc42c29d51834471487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c84332ac0f209aa0883cef2d46b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3632feb6aa3f1c3519b2a2e9d5e95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6c1b0b22168846635a16d96b69e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6503e65c0c68d6e054adb9eaecf88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d4681fb2dac0c51a3de15ddaa2030492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c41ce9b390431c16f50ed51a72efb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769c2bc5ae3692e51cd201b709e67b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4fe6bd29991c4dab6c8c6746b8768495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed335ea40c8ce4a3507707ca89c727496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaefa76bf47f943dad10cb2b98072e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3978dd1879a905e505dec6e0334a1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c5a4d47105d6e01a34abb154977b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f65cd440c2a6f137898102b07f355500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e887cabd57c483670fbc5be34464ae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053968bde790261570eb7434a3cbe840502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784140e10b594fbf1f1b48f0f80536503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846e68062043208045d8925a59b3a63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a6bb018d76b3dac1fd66a71b576e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee8fc018a1396c1539c8b81a0c0e84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee3c92d32e9072a10c590f65aad994507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaf891adc4f535d56816e3dffa0df5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb5d79ee605de2adc952144e536f80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022458d305779bf2f35f701970856a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03d9034da015ecffff63da3e8e5465511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d80b6f6d68484b08cceb697f86461f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f49a437a7396f0d25953ce338fa760513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff0ef4c9adc17aa1599cb02dd1219514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fccd99a5f8a1b7c22d5a002d1caf45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c57cf4a033bfae2ce888b168d5a9fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28bdeb82f9312e92c0b48f0436160517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c511f5803b4de87f4052969b68b50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d32d9a52892934394463f7f8bad11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f8ac90f46532002100c10819fb44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28241e8420a85c5d896d1c0e7f0d4d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03fdd1be17f0778165920469a3fb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38545dc09caaa98fc3eccab95b01b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a8f1536bec6fbff5370f931452512524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434f7a569479744acc0579f15d8211525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acca56a0e393ff64c0a248763e30af2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6a961f4f7eb71dc440d6fbb4763a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ae10b770223296c8981693a63043528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1929a4319a0f602315523e8759b79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85518f82aafad52ddf30b13f9936ca2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1a171a79bec4aef88313cd81fe4e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659e8efbddda585e0b5cfbf45dac07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad69c52324800786ad8252a320ba7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5a78217de72a24cde4ddfdf5e586b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaedb4b019e87fe1649411c86f4f96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e2d0dbd182528f44cdea235dcced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c8029990e7b3ee81e45d403b901c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385369178c9174345d0844c5d5dfcdab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9fbaffce76c873027a9c2fa335e94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc366427417515a0d8c1047db4e1aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb7cb191991abd6002f7cf43027c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13f07c644d3ef567ef5b4e0076ebf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1fd1859ea2957b8f8fea159b8fd53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e73e0aeafdf22b27eebf9ee1f8e87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c2d7ae2f607d5953074614e069bb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494de2e611f090521b0fc7cfdef09ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1ecb366f3d1e518e1ed66751e109547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d37240b6680226cdc4b1929f422d2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae411d67ad3ea18928c89437fe633549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b72b96adbd4bd75752d9cb76066efa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6cb173fb2433e7cf9a5c4cd094875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1446cc40fb88f0b6cc853c21586f72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a79d2969ae5c0fd34c091cedcaf6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd65b6183e714a3d537f60edf1cb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c89b3f4d7aeb7f55d634c7d20519555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f3733d0d737a48b44ba3d52532d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1769015b306458d4b11d87d490c1ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37081c558f382de9ee36ae1ee11d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c3c64fd7a1a04fdec741eacd8a45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ead0805edf4757bb8bf4d3c2d3913f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdacbd68abe94aa4427dd4ae83ea2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a950b9a8b412b21e574376cb5a207c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9fc216b96ea5e35f23e03351e47a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91e6b7254345f400b26cef1f08abf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ea234dfa757aa2ed5e2c0652c475565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9aa9fcd8d675462fb0e8ed1e15d11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70cac5a0713d5c37d19e55e4d10bdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10322df97b8e7f59e13cb3fa6e21525568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d0efb4d5ca29aaf3178a779c64edb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86413f3e79ce40318242f5cc64bbc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17899ece8c0770c5679732b616f7b57d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d1da18d2cae5bfaeec038fc2fb3b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da03b299aa6f31db5eefc1ace61cde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3ceea60b77a660704007313d8559574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e359ef46fc0bbac17d44a2584287de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339845478c5c1f360f4d5abc2c5355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dced9b4955c68201c08e7ef428607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac5a16510dbeb35b6b7d2f2dae68de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602750661d6b680da2bbd8213803fa6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9c4cba6068d8d983db4652a7e1d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f70499b589a8d22473ed581f5ed13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f6d220703dc8c2df45d0fab70d254582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e366bac13539c055ad5e8279d67d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f4286da10f927fd20128d618b97f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4228e8af9011df9457d7355ede391585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a72ce7492e6cd666d487fd9162f20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494f7b1c9bb754452aa87089c826ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c5c5fd5d8b1ac37a9e4f9e39c57f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe6479ad7c0b7f3d8326ee4906723589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9dd33163b7bacc8bf920acd801c87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00af38361b67c145ee5fe8f63dff3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b53667b7e1255c5ebbe2dc41fdf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cebac7b59b19c8547ef3742e28bfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9143e7b6fd83872588bcc72b60be9de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde0f21e8c4bb10a2e7130583b8382595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f587f30a271d94875636774453be615596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec54464ded60f28383774b89fabd5fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36eba73fb2e23ca76a6bad92cd687b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943766e2887b337a80a267252f8c722599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a914fa3492ff58b12a138680f0eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ce7d4373b7fb5d102d39bc431df46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0fd159672cbfd9a7dd370bbb63c30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede2ae6a4eb23563eb8f8f8b84c9bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750dffd7fd3403a91337b16c1eaa63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad5b679812be5e5a9c1be7a449ed98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24124475ed4552eeeac370f76ba5b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a98c7ff344972ddf9224180046c8cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398f58fbc1235528e5af7d24a286687608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a2321fc629918bf34c2627e01034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef52bfe5b80009ec8e2480e4f95c25a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cc82c779352e4b03d984fef32e901611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d350aa3004b58789bd09ecd7a410612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137c81af012b7e1194be67dfc02c8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35ffe49b26b6ee3e7112cefc2725ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba7f7c09f4849165c6e797e4d13c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed030bc764db559691f5c2dd91be95c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bfb89604e550648faf44108a64bc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1cef0c55ce0d038188baa6789b799618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761ebc43ef3b9d36cef74db69e8eab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23fcf9c3e5ec8887151bc1e8fcbe4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4722f7b54ccbd1cee00d86c28e0a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284271256e699e68f8921c42cd4aa06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89af0a3beef2abd236764ba4ab072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a0dcee50d53eca77d57c0d45969d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de73a61b7afdcffab30444bbe8bc25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2e16b2a59982450ea4664dd1d95eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1441f7364ee203791036502c926af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac98f8bd94b15947e15606b4ad7ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772022813db2aaf730d0c1267312956629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c783846fe883c68ce52edae1b427630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c7711edc7bda749a40fe323abc16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48c06d451e82f692698aaa6c9c5e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9179f99ebe61a7f427b358ae486bc80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8494d8888ccd99bc5029293c714a69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ba8a28bdf6fa2dde5af8fb984feb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd4cbff660e3ee79f9cbaeffeb0859636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf295aac92317e049683d2c0e3589637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6046483f8dbdd2c311dbdef4bcbcacb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d5139c379825ffbebcee299bcc26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc22573bff007eaf2505cf6898c5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf880b77278032ff3f5f8c1070fd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bceed281ebed45ef393b878db39874642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d88aac4ab10f43985ff051aaf2762643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193daf67e046dde198d903726473534644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b46362f2ecf0208d9bda57223c7547645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8a941cf5c4e616e1f092379979d19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b353087a81b2ba6529b46bab5796e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775d9b37481d7b5a49fd3301c4972cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158570b3a7634b34e28e93baba6c0d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b22ae23980dc7458981c515305053650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c413a6575cbc3e2df466ecdaf481e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75e075a676d7d8386e5b385144851652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce4cc1aab2d891ccd53ac6fbf3ce48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151ed72a873f8bd3b823b6108950ecb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067729256e5c58a1f022e95d20f26f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892603b73983fc08652680effdb20f20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ac8e0380b496e9351a40204288d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15690b41e08f65ff536e80bcb96a469658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbff0ac339d2c9f9f765e7f1f568b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624199a08de11a1b8d1af8b54a710cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943637ddae6d4241e6c7046474033ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc900e749dd03064924ef4860c8b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae58dfb02349336596df0e46ffd2dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da637a8248d89be6f2b7ed12c73e27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d9fd10884440a9ce16ae2b8cf56b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f76bf559da2cce7e00ddeeffc2da70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0930bb51a3c55a7d53f5015fc3fa1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20565388e2b9bdae20db2c43a3d83d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae992426da50ec7d0b5a3bf1dda472b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ffebe075c26c4ccc3626f0f80d13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cae28645c7257a8cae9cd1ca15117a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ca6f306fe9abcfb4741ec5486abe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830ac8d80c0f55fe47d48dd308879ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd6c4001ed9ac9530c92b1fe5e44d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d08d89f37e6b3db8912e7ff46e2ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ad4fd5c8d83ec9309d59649e56bf9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451be2ba60e233944ec1f3234ee9ec8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e6f37daaa04acc5cb55d1a9e95dc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f4e1acb479f65d7eb81315c005b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff63fba6da93e39bdf42795c555d476680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11138e8d331ef521a942565e573eac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11561a79b610c8a021107efe39027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29631d351188c8cce055c9c6c75a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8e5accdbd9f709da63b67a4e7fe00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196df86f4fbeec2f1dedc7c6e87a4cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ab0d3e7cc20b56cb0d373377b3fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29284141915b81116990653543524e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18089cec3a3ea51ca13fcb3ea4df96f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d2c754d79f86ee3aa8923bddab6c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c36f53c0925cdc83a5938389a7b45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a1d59c2a054e70f825fd8ffc72e98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d28902a6e3a50f8bd33fde9d59d54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa201215bd39e6f27392f901a4fc1b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046de7546987b6c47ec898777d8ea5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d61938936661c686cb7318271da2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346f30f2ab2283cfc9b320d96c41be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a1e9f98dcdb63f9be1df7a34e047697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bedde5a42a0dbf5e4fe3d7d70650a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545c548582aa95df360be0d213459a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86de9a082fbcc196c6d90c5449efd11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb0b56e91109c68bd69a33debadf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08d23c9afb17252450696aa416056e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbf404e4934ee057e695dfa4bd62d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e838c6282e35ca6a79da18dfda1bf3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685175fa24d70892403a1899add5f276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd635171cbd93ac426f17f7bd4f3ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d29c16733a89561c08dc0e82ec14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfacd81fee12ccf240db9f81f0f7df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6561029235c0f1a22333981ad50452709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbe3539125026acfc4169ba0713baa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc3ec44b00f1ca8b8ab3749e9e31ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5ad810d7cd988aa52300fc2647aef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bfed635156dce72e038b0b3439701713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da446fc4d4ddb52e8bcc07ceab4c5c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b726f195668a9541eb783bda82546715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d866bd3c68d15ce71f1e88d8bc5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682791e33fd386597c80a91dc50f818717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d461d40beea42c7c26553669d227ae4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b64d5a301b8a20fbfad9e91e4278ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f9fbc8a37684987380d3dcecd75e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea608b28c177948a0ceee2e046bcce91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796a5c8856a7a98c2d2ec3cb34dbf43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd880cfd62cccbe0e42168e7e538419723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda85562af9e7e5c852578fd5a8907c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e561e6d9284bfb6f6b4d31e45b813a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888a0b97de007a412b9bc99d0d33cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badce9d91a2e523571b2e9a638c4191727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165ffc4743143b279225d9328c5f07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc356815b1726f13000a5b4afd5ac4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91ce102a1f090245228fde696e6d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb00a09e5942c4df1dddde228d5ca53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c07974ffa38295a543e3c1b36c0b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba986fc8948a62074b638f078c0c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f133ea864674155db2d6bdfce9ab09a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f92d047b8ec5a319b36ed10620abfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d7ebe65aa27f2b7bf7060329a28a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9715c2fdfe5517f126318e0c2d2c5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433533c06da384366cd6fa03a0e10e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6e0cd21d00e158a29a8b9bb6b1ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ddad719ff38654e4ab88080b8ef4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9092b8ce64f6d36f53d409aca68f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fbcc1800db976b4460a772203c9c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b1aaad26cbca329449e7aaa780ed5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de1db43152b1b4101c5a3add41a9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7047e22b2da541de7449fc9a85a43f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9d9aeff26357c6dde12e6c25bf25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623b2d0ea168e46c7faf811d19ffc52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b624f4f1a411fd686f573e8ca1dd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb677883bd556d3fd8d513b62c243a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e367f51a007071b8965c89f6de5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4717320ff8fba724014781b1f97155751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce686d3bc15d3465035d1c37b371402752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b37a4fe6ac962c8f55d775bb5972753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2ea7ce235d4396d2e7ddab99c7b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ebc4e6de0dbd3e01447296a7d49c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725d60d8c19724ce6361f518b40ef11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d00845490478cde164af786bde3cf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201707d1440aad8b6d1c2b6c4c2989758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1157c64f5abb481bf9a016025c23d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5d337ecee7c48c2b654ef9eab8c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efddb4300be293c762db095f229e40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c8406543247dd3b357f4a063d58f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af8be64ecbc4dc62f936a4359c377763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00fca40071c4e4a2be7d1208daf972764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e43049d2a11fb2f6c76340ce533c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3fabe1174f6a8f7f7aa04159db4df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9b4098b9bc17955ff96527820c3e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a713fe9daadd674e716ca26c0794768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1c1967095424fb4c02814321b051769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ea52d633c6fc567013f71bd796c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c557d562f77683a74f85ef929dc111771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173a43c66c3392e826d33a025147ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928d05f528de4c96787e50bcc484ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d2f8c68ee4fd32ca9c4fe34d26a4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226e9a2fad992081934b60d0ce1224775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff03189ae0f0e4e2977b4953a7a14f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab47a562c3e84b0a8bad633a56cf8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764cd70341ad1729e6d63198f324d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2967102b8089abedd9152387ebe06779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a47b6856eac8cc9cc0da930bc3a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e147684fe5012b5b4ed5d57bb8c1d1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8d4ddcc94c81803991bed8b4ab42782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce0b91bd466bc2d9043a3d34437d72783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b21c4545a8527bc7d1a5b628b1f31784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cf0ce5a81cfde17936e198c787a7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3dd59cf199b5d97b034c9fc532511786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6749d3d1aff3bd56734e55e52d090787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22c3b739c031105d2cc7e1168eaee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021bf18de0f1e57a50394b98066a9fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5e6267144194b05ad2a1ae78bbd14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5d00f6bce428dff327607fcbab4d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26001881246788c5b14f75d8b7774ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dec4882c9a9ad970b2fbad8aad654793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f0afdc910c32819f442e234134c23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4245c1560cffba1830632c8b8bee3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb623300d97de3679769f3d01350c9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb67a5bf582d0aa9352c5108a13f25797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98565a32337003c4cb4704eba2e08e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e07790062be5c4b52b4e3716afda7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2def3fc19f6a6337c274030ac123800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26ee9d8a5cfa7c48460f0900152d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa653812fb90d91959917d3567cf098802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fd985fbfb879e2d1a6443564914da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a4740cebeed47808bedff386610e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3fe4890bda2dd1962670d3ecb0bfd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4d785da49ca6db2018c91e49fb60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffa36f00fdd228df46bdfe31fca2b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718b6e18511078d1e24a800334a5d5d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d644d9f39bf53d899a530f1ebf7e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760040408705ff37644169c6208429810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221233a2704e8de763f9459574459e5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5b83d3bb442c69751276b03f4d7a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8229a8a675da9ca5d2b78fa7ae352813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d845d939cfbfd20f6811fb98ccb5c7f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556fa2897eec6e6cb87cb4789ee01f6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dcfa936b31c5953da97e4628160cc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08ca4461811b993271452f4aa9aa0817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39284f794b9a99bb9c7e8b42c83d9f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22814afe43d8d23d4efeb5bde609ae4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefaaedaab880207cac860b316334213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a709f4dec6256c01707c8dc3fa85dac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0ac96f7a86f240213cf6bccd6f9715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb68bc3aeabad21239eb86366ae902f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106e666dabee0ef40a811e7a60d69f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384631781ef02ab64c6a39487d79848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5625496d52b40449f3642a0aa45e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e6b6768b7a1f60af9d4ba1b9803110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac323690fb84ac470a2543b635c5b9ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f131cff0a8e0a252e8614b82fea6ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc534137a56d78278d69ee1d08b6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c83d82af347f98a61123bad4191b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deecf0e8a5627a8eef0ef5bb78ee3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2388b68318a07fa19557668f7f6b3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560deb8549afd4e51fc27c8107272b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9153e0dc046f41888283d9a38d186ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec13044439e227225cea3a56e3b8f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada854396526f7cd130bcec1768f679720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ad2a2f06f28f3496814b96288edc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9280ca6f9f03f477fdff748a91df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa050274ad56672df6f9fe8167fdd5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005cfe04e5bf9a46c568fb737ad1f0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1ba8993f486d173158f65baa84ae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672785dc663cf27f6dcbacf3de2d2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b430b5d40a2691c2b61fed74f92d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4ab0d66bc07ac3f9e2cefb64c7bb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec8acc9cb3b40b4447daba716f6d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c281370abd167acd2fe94d3da5d717630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40faacde768689b934d51e38bc54d5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f6c4bc1171d8a7b79f938eca3312232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad0bfb067a78757fc87d152a9c88833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89589ea3ad012bb270f516bc7f3cfb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e8cddab715a69d9623966363fce9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae2f066547f71468d99d8889677f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9fde677d1eb98536488305bc92db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6154bf4ae611abef5c7376f9a0ecf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d08cc0acb19460b899a4f6f62015a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6fed4cc93da766c045e12bd470ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2543abd849d71fad5d5b115c4e750d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ca8282f088feaa511a240a3e3319242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca330865b4cde9d8fa215b91f29994c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71e2e827b8132be4d201e97dfd03ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c377846c16c36c251d8cec4fac5a5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489c25b2178c969b2c92ae9cadfd6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28b3aa6e9e364cf3038317828537247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3944988a067c93d18c84228020ef6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891dd6acaa6b85b0360e7f02cb71c9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe4600a656715246d2d46f3c7dd0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca35258e9b3844f018de26e3954a9fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401635b1941c9c1bf0b3de597c3aa6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d943ef59d695eae027729b0dab411753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34250597f48f5d75d2523736bb602254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c9157a02b05b72598c87901ae84fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7cb96dec45587ee72bafd520eeba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679b188fa9c5e89b410c6b5cb6f84057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582634b9287cd7025917b4ed28b8b9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e7020bdd2e3d810a95e67a365ed759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7416f003bb0e16bd163372b93388a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e15d92db57796c545f74068f1fa8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e4a2e434eea799c6c8f40cc8ba2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fcd381cf51de5a7e2d735ec964c4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfa6255c3509dbdd113d7343eb618b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2fddc9ee9e1b7965ec8aa2ded37a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff18ec37662f600f90d4f473e79445366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c9a7618d76afc6238141e273871f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c39ce78b1dd57f3c5e5b93faf59bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5a09ef996a3750ebd7602c26beff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b871fdf3d05c08b839634ff108a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101abf797771be6ce38b3e2785ac77571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032fa5d8b5167402abc4051ca81061572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a08aa07ff48fb78b446639a5229773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71489b680ad84883c2a12485c9091974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6687aa7b55a351740a731b9b8914d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49288fda95aea9899e6a3780c01b5c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e15b5a0e3dadd4ecccb1a1dd0fc1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05e49d996ee52ee5f128a2763cd4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb0fa5a7c993ff48356519cefd46979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df263f2a99f8d709e3d5d1a03dcba880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb938081ad1b8be1475edf17e70437f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74014bdecf4406740c19de5d2a99c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13605f1fde12cfd1b43b8a261bc432183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c52fc514168a1aa2ba4fe40521dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed590293b86304847fd9b5289cd149385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e5d628e685d104e6e127a192be5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c623011679852d258a23200ec93f9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b53ef3e11e5ed728498243912d1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0192d08517b3d30183333937ef0ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc10eb67f794fff5377159df14051f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625babd9b36a8df6f021963ea95852c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c766fafa5534ff53890b6f320bfbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1fb19b02668b101b6bf5452c6949b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b59577c18c2f31006e626459e155e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30629fa0e47b0bb504145ae5c8783aa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079363acd7b34e22cb42236dacc44db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c245ef5e7bae12dc4c7461c4c0fc5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3ad7e0be9f76420a1a7731d9dd30c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2af1f31eff819649c9fde5ad7c44c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffb3e58862d94e553a0aea7bc8478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33c490c79d661e1563b9319530a6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6479ee3e6f910b7bd0a62bc9642ad7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da84da17781621f48a54fe2a306c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef30bc5f036fb40ec369003b2e32eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e48173f3a60db2a846befb00ae33d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819c85ee2432904927f160d33fac5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec15c3b72f21b6bd85dcb103a69dc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb44d4b11a9591fd5ee04390ee0f7e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24985b7fc636949e8dc16445ebbf14d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffba7db2b8ea70859ca11f84f294e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478a059f76fafb0567c4ccaf641e766111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e583e91f28ed99bd240c3dec9a91dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a055e9e7434ada53dab11b9cb4dc0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6072725030e95135c0dbcd9e2de5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae3d22fb874f47fb46796364062186115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270048f05dfc9d9ee7e10f367b7674e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d5b493759c32733b0883ee5706e11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5283b971ca5f65b1b4bf5735ea9947118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471858bc97a1ac319e0d85321dac2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a41c568e56581c3f6f4edf88a3610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65af171716cdb2abac870348c01b18d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc796d2634efedbaac1bac8de8d4ca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d2c7dae62bbe23ff1eb36b1b7941123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6629f29ad62b0903fb95057edb1c2c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1076b593568c3d0a236091def19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9af698a82c39aacbee60956fd51364126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17498a89de7427abd5d9aca0e38107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f41b8dafc74420a58213d683d2325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b1bce1cfe342974dd1df8d8fe5c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa894e1b5c3ec663db81398de332f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa7b6df1136e78fac496ded927299131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705ce4127b1a9875b51138af393915132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac5f8959a45fd985b5358678c5d0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82340eae95c2dd50c2e6776e1e1e89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045362f8acc725883366652ec897b85b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0a22a2554958843fb2aa6df01fec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08853f6991e7d69d3e567af8e71cb421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b938f82600d05cfff033786d1d8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2f1499b2484971fa143464e906c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b34edcf17e4385afbf3c52497b82a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6415d45143ba5ac63236c974e9b7c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492ebf52f321acd906a2528ecb1483142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ae35aa94060b26ca353cecb539a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22700956ca905585829a24180a8dba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7615caf889bb50bc374c431ed600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3824922255b30beaeaf428e21c72c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44535c9f8bc4f236332677a843fe413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cad92ab0995b4bb899649f07c111f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f93fe05511294bb4b2458982c1591149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431316817854b81f00fae087adb550150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceebb3d84d30d1183c5f5e8509816f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d7c01c44c37365b5fb9f22e9ae4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77716ca1384f450e8c5f0ad11f38810d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed96e68f4eeb36b5e13b9d66bce133a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50736f6e2daab3d336b56a70895d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11626acc186b76c3bdcdaed907051b61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb730fe873531127deab880db05bbb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d48271659799759380807ee5117ed3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a122aa7e5446f50999ca7d62403095159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4956bc6943c0cf948479bcbff42505b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1a4a481ad942260a7e42bffa27cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb80fdf4bd9fc2f9a542ea2b62d360a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6fcaff2696bb642f6e71e36a0c6eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c29841671acc45be5e31e2aad53011164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b56dab08cb727ef289571a7e9c7e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6df474c4f0773bd7556baa395895f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c805679eec4c7f21d913ac0055e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a225e1929ceb83caac35d00c25e7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30c6f7cf5f91eade6130f7498d7700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee22128f529b2092795f15ab074eca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cebd54525c5eff8651ef139a880e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25dd047da975f75a4e29ed8bfc43e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984efe2744be9fa7d227e52a515e9ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6ac731f8cd314d270e788e271b72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10bba489e695773b846ee936067d37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a285fb722b0b3dc9a262ca0fec947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f38b8a7da3912d736e3654c49e57d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122c32fdb2440f1088a9c7b96850dbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ccb15196c8325bd9c892097b1f0fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b135e7ebbfb60bf425b6a5c17d8139a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3f9e9862ab4a6155f8a2b6dcf713181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fdf9d0ec87b9deccaa2d386cf871c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760dd9033ba3ea0494262435a3009b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b7f33b446db64f1af02aa29ba214184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7faa01290017717ce6db9ca6462e26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb64cb8e08d2ca6673018bf85509b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd2793373344f0783ad9187ccb826187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ff52ac0c09ceb440532676bfe2a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29345e09b236bbd4e3253a31bfaf0bf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bda50103225327d0663a93511dd06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958e284c4982e8d1dc38ecbc08016b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3098fd274f81274e63803a8068ac002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b21861a3fb4f209419a4a190ea309193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71601324c29b8be02e70945660ad97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2d66b99b4c5f7c3e11fcf94b5b46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d037443874bd6aed0353efce0557074196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25275700bd3a6a631564ae7873aea8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e81696612c29e438f2fe23702b1314198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac601f8e982fcc73536918525ea5255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9aebe3e91b593109781f762f32a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029196041cf1d9ecb6b97f87100194c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3b1dcc5ca8b7b7d4baa0111bd23e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf060b0a6bbe9b8be1d9a6c0272840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32bf9c03ae5bd74b12512ceff527f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838d342ed38cc7c5449ec965cfd24cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8708c3db75266df7a2fc74180c636c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017b761416f255bf3b44dddaee8e72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a56119e5976bd725f3512a5ff3368208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff79f59e834360f4bbdca56144e2d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62868e6fa92c530a50c2062f857d38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489cec9218583dfeacfe85bd213cc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a933deb40f7c8f3893a9d46171e7f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b3afa380c9262e315f24ce910b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29819415d56c75e892d180a6c749f4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cec302ac728ba08028148ae63290b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d1f7adb36a236ea57530bdb4f82e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceaadb4115653677eb05a8522546b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e718f0682e6a2e2e9bd8748420ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf002ac49b101bfca32fafb1f724351219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76108fad75c83652ea6d3dfcb0c1ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f3cc41002522783c9c75ae47a0d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db47b8216aa2165a31895be90a1ee2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f4a3e14149320509a9082fbe2d93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0a931f6e58c0b1758a7a1a025b807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad8483b9149bdad40ef89f6da4109225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f5f66d3afbedb026d961e058eeae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20555bf48bed362547b0afe78a732227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fdf4d12b7218fa1ed5f8d2d36350d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da355838c054ca25b9edf75f01e3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a004f268ad6ec04ecaf87cf93d1ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535791fb7c77e6d0dda3a545088f4161231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59a35137d47eb8e5d253c2960dfc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e408c9844ce0336d3a9af2ca14c28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd723584807b5430e17640610e9917234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de47804612538cadd15c7165c3cbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532ef4b336179134672214eece6a2c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9c8a4f49c71ecd9f6d7cd9e15a0a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a494fd6d6416f98a0e1b715c3bf0c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696bb8de66eeb4ef578f5e947dc6f6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df855831c67159b64843e5132f48ad0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1dc40cf2d985373c87a434fa069cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aae8f48a9542ba1c2b21eeec5ef61c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961807b41fbf934656b1ee921281d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3f22256269c91580afe6414ae8c00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9a42e4d88c827219939af75ddba1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3710655607eb74b02c2c2369a9344246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469fa4dd5863a057386130a435650c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac50b876dda67bf4964170aad82b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07673575f24fc1cfed8714ffd3065ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560502c190f7085eaa914d4ff3408a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de66913a1934473ef499b4b5a5ee7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80321f3d4a3f9a739caf38d4be56403a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e2cfb1415f331fe1ea9fbfe8742c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5507aa8223563d5434d1e2b97e4cb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e97cc938ad2cd8f5749d067a057f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d37796c4ca174ce0b149d91dead9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3a7fbb91fddb1260627db7750c75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea769cf00ee81d557f37bde14ea0566258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec535e7c6b6b07b1792d7814be25da67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758c20edda5e57e7daddc45f49c7d6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d1e7b652c325ab4a9f598d688369c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b693bef92a4541a8aed4b92e649a46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56899ea203bad1a2f3084ffb17695e3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa743c145c63ce3a9f6c7ec3a7574264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463cdcaf24c135bf99d361e5300337265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c531fa2f3858f8f78439f3de99fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e8cb31d7359d5aca204e7bc724f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d8b515ea23b45f80dc5dcab8709e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fd5b6538d42a222bb8512403fa40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c7af1655d8383a77ccda203ac98b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6576ff00645d25ab592fb9cfdb93c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5f95081df723f1b7f23026c504edf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d24754cb1a95f396b50bea69e3d971273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19d183208d18a93a61a476f655d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02cbd265291adae9cefb3219175d7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5d469839bd03c972b642fdf99b37c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56655fb9e98cf5e9cb49a4ca6f87cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196bb0cd7c34236a88058ad8ac266b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927c780b249fe45d367e1d2844ad75e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3a8118b6bc37616b3a5f9dbb22c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518ada4a8bbcc49119e26a27c9c6294281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6690e346e29462c93ca2d910dbd071282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b238cda8f28a7e9cb8462d075cfaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9d3981fde503a56f5dcdde1e4e79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a5119f7846f113b3206e2d75802b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07b06c832d9ce594325099d6fc224286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee07deec31023f57020d4ba4ed30209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66626e5db915bcae591557f746c3776288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9146ab3879b31222fea73ee3380c86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaffe5ea6a3b27f79cc28ec4cc05fbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45300e29950cc028bb037f9ffcfb9155291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a08fdd3c39b958037caa87bc884d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8911ff87d7376826b7afe4676f00875293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f519121deb833de4800d0bb4d18dd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc44821f615bab104cc6656ec766d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc74abdd825e0a16de7295eccd615e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff32507015e6cac736d0439c362ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb054166d182ab76bc98ea2e480e9e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b006cafc2013e5b3b83f8f4a02b2665299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8617761b9347e23e0bf6d85fed5c2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6bb030ae2649c60bee0fbe022641a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd3aabeaf31a3517e0aed4b0525a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bdf1b66834945886733af7a2ff04d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269165fea25ef0c1f437e5bd6a91f7f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36572fb629dd1d81b1b3a73ff3a4c412305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793370adf165f1aa8ae4c82ef9fefe5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6adf5aef1ed421e956cae9853a06d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93b9d8faf9a18114d20f09b1654a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd874630c5f66048aafeca2ac08858d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f172c8e9057a7d2cd412114a639a97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c49e64bb0cc8681f6ab325b8df089311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d2a47693898255a0fa92d09c69e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010fe01be8782b13835934b0d1d44a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171663bcd7a7f40512fdc2cc80ec8ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c792834d801dca2e896d64ed561892315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62bfd7f78840b5c2e364392ec4291316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a17b1816dbdec6d077c6c28ce1097317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf4569e1e3702671fe9e40660046e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d0cb7318788b22f9ac9c76b070e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134747a07e4e0edf82998fbc7390c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f1fbd38f4586e8fb6175fa5a3d21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f06f4a4592b6a4cf9ad9c7f176f63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe58e6b5d6f3eaa97ccb088b04f28d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0559eb98ca26273605e7ef74cb9114324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9c58f0703ed826594842c902d3f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a518a0695aa59fd525bc04fcd33e25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c248b827c4467383eaa2d0684633327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c940364938fff4bfb951cb440d93bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d52bb818f38c1b7e72e3a33a8df08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332af56af65b2c538f85ca21c90f4d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db05023ac314c69bd66e375cd19e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c298fc58cbaed576347a2934bb668332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae731fd5b62202d85daeff43d5e94e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73c36bb7e6cf3133c9dbe1bafdaef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aeb4f2945bfbfd663320fa8f82c8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3224b17a4c3377f8ddc0c30575cce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91ffa1edce88b5b498f148d387721a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12103f1619fae122dcec3afa5dd50bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf39d694ee2c8fd2e1c225ffe91fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09edf452983cb0e24393a218224c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968152943ea3ba9ec323f7bc3d104e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0f1afea2ab9bcb0716c5c50a21df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8964851ff4b5377b7892597bb56ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdd53d8a00e33a1e211878c25fbd7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997d763e4fd053927811b9581d7ae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa70bd1dc2db6b0a96b684b46c3ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010859e8dd40ab3e8030e216017d71e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421394b54df3dd031de45b709fb795d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb6e82b39e0b5a9328c51694c8267349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68abbf978a0d57714df4e961767b6ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaab21dc5f363070bae1f887448501351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc65664f606ad5d313c07081f3c7757352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6d83bed2618684609de933bc198d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565922f0b3e1b043c8f596a545c38d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad1c1d9ced033178bf9262999b478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d1fc557c5cbfe781dcfd79cae3d5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2cb2db7e982befb3e5c3bc4a8d87d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b8e75200a77f4aac03c6995b1ce6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d724791b2fe8ba406bf4d8b0cec3c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005767fddebf5b9f37d93a4a52893cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047b19b5559ce3709abf414bf2b4146361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052714131753f592bdb1b0b57f3ebb8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baaee283d10f632285fea827f7ed99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da8dbd627dc3882ed29a8ab35b6d2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634715ea9367103adb40fed61da129a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d394e7ee800e2bc51eb3f17c34b7ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c532e02c8c8c875a92d4470ce21a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519b4e492487d0896e7d7feebaf7f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae8fc1792f05e02e528973f2a561f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678538b708e372bce5b81eaab5855a54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d1b7b256b561b2c2b420ab5ce96d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae408f97029d2964663ceb2074baaf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf95b55656c8f7fcb2de25504cf78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e465ec1f383c221c8cc5aad7ae30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad2650730662c669020487c727185375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc84a75f864cd67f2160bd2a212ba8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696a7093d90597a174b23c12018e7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a744e0ba46f556e0bedb36d87fe2d58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b9e384bd2b8483c3a2ab31b40e82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732dbf6c0733da0ecaacb0878874d1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1dacaef73cd910f9cacf84f2b032381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57655951623ff70edf3f3da71acea4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179263b4965f19ac6fa19ffd873446d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefa617b7c5a78f19f5e14fed0c3396384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085175be64b9446468d81ae5698e1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc4e12f91b85959c58c220be469f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f1303d826dc22be28ecced32e609387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f8449a5c0eff81338fbd876cd6fbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd123e44715a18bb079bb24050205ad1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a530de38332738b984be951007756390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a9e0043b17408deb3919dad8efef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db898c94d2aa5c8b27ccb0c8bc53bfbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab8402b4f752150c8908533bef3c48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9d262be67fc9ca6e537c44d03429394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8acd4c7633cc101ce787ef0120be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd943813a934dc86014fddaa2e7985396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159f8d314ec572d905a73702c519f86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455c5416c8e5de09f9667164b1bd67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9f4dbcc5fa1058d230e18509fe10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72738180db1f4d745604d7d8695460400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539cc5e67aaffa80dd71ec0e13def0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b71a849065a8ca585c1ec11fdad0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35b9b821787e66031d3e469088023c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0059ec7ce82356cd8015088a32c2f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d35bd1b63e44a0fe8db59ae596b44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a925d1f20fc5c3d51e9701d0bcf0a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be36ca9dc70b377dd2ae21223b0f5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560adf3a171d6eb3c5f2da7e356846cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206f789eac80d851e40d54e8f1eecb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e56ebd3e39ee4825730fe11d238f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274a394358a988886768ff0151db185411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c58d33d930c9994be74929a841d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908142501d9b04ae62ae6a8ee18536c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5dadb3f7ec229045ea97b39dd4603414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1603629ba3e87d2c2bea3aeaa25ba7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937273107356e579a75cae4d8c3eb181416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588dd2a8fbe42283c9f7977115c28ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6642645917977f72f5f9669391d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14128b417402a7c0365822bb1901bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad3ddc338e512e80c78b6e7cf666a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824bbb68f91977f214f91acf79f81ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d95110babd0c5db8ad9fffa0a00ece422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19d49dcd23795613b65f8b2684421f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577a7c26e5e3de86ed7bbaece1e4a63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d133d371ff8420b15e2c0ad101be2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec8d2e105283c8c56f149170ebe4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db26d6d49ec45b949125b69caa8cfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100979e9cf3258268d25e724091c10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5bd10489a086ab91ba53c0d43f57b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8766b20f47a23f1a6a6bc70feeb1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076211183d93ccfd69afb9298042eb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcc39b07151c95e6bef7f452f0d283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17c8b7e88b7b3beac18be63abb2183433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f601510d0dbbfd121668724acf245ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89742903fa3ada7207cdfb5f935fda28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a6710cf250e60ca081b0279d7929436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdad599a6097bec1ef6bb4a1956f01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4403de8adf69fd342ba0acb27fbbf5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a3cf5906e382237d62ad21b54303439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9053c4b1adae93cef324ac12d5a227440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a04fa0796eeb5924cddf0f2a20580441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780897ed9b855768039af27ec86c03c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9115d9e3102819c6b775f349feb95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed15f77374621662e800b0a92f180444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d330bd2ece217dbae826f0d9597472445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e92f74147da491f99f1a3733d7919446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b79c1f7f681ce2472d052d10b7a0b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908fd8d24ea64814d8d4549ae8bd4dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4b0587965118a8a00f8941acb97f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d94ed89c7b5ce9ebdca59803ac53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde8ce1ecd5760a7f7d9e13d13d906451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c566a6190d71ec3a8b619638830b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157895d821cf21812f90888bea1a3dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ea8ae561dc5318d7c7a142c38dc9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22416a787f4513869ea5b8b032f950b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ec535adac0b778378f3baffde03a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d532a5c72d011a37e72f038eac590d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40493230b8824f67605c65592e308b39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89260af8c572cea950ef0cb2ee45f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791745d70d73f5c0ce70b8ab99e0a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85367d9f6cfbdf8bc45801d1046e66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb17962d0c8a80fd3bb92ead0d5ce1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a28963e1487edf00d3fbd99fb2ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce9215883ab66cfb4132c159389c22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20bd9e31b5c3f3989fa3aeb294018f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5735db887cce5c0575d5eddb3b45565466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d36fe3bd108f01a5c595ad48094a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353ae2eae7c68539a11cd2771973ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e09109773557af7c113318af3377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adfd3f7629f42f0e511b006cecaa91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa745887ac0d5daa844968448a854f7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf516c5460d011e6a4d66642960bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a4b90a7c690a24f9df166be0ee114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db115acc7cfb7037066a0dc0531d5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b14ea41b3b8f2dd5c560634a1bb96d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beca1acef61c2639b1e0df239c5cf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047f872fc62c087cd642f51d14cef52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8003afcdc3c612423c5167387684b34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d8952e5d83de1ac1617b3fbeabcde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226206270ed846f0d5afe7c4c24aa567480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beed2801a3842df5dd2022cdc9f9313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018928f40ecb507f17aeeb6eb305080c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1f7a559de929144de7c9342f7a4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e515f36cbd26d4da0ad8ff31865b45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe581a6b13c661b60ef7aa4e79909485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2544191a1ec640c9742579e416e6bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98559af5c49c0be5010f7e92f54f010487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595eaa58ad8a0d5e80ea9def935b676488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c35ac992c35d40ba004079e476cc8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711c0fac56905e42bf24cf205d7176490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7b01a334562790eee095fa5d801e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab0b0e55085d0af7ca658e3f02b0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf8ae9ef4c9df27d64fa570aaec94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0d1df75dd54848ed60593680ce202494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86180810b195fbc53fb8b85abb61a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e757b12b7d45c0bfeca51814bb9d219496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a8cbd5f647fde66b646c3294fd1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0ea7fe83ee806c3b70f777c04f94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92871efbc7016e1cdc807d001aba0c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402aaf8034691d1032b652d924386cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff93695f98d3ba8268b59c25eedb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4535d2c77b96f489047273ef89f5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944bf577f510c5a325f0dfe61866da3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a514b4f718cc046439783a3991034504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17619369ac9bba03494238d2eccb8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de15233f04326465f5b87da7449360506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec0fc2ad48892b7772bffefc824284507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee76b33fc25a696d54b1348acb99c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660713fafab762a059855fce7f6141509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c00f724b7d16afa589e16085f158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a4ba0f4006a4b79411bbd55f0dff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb635159d110ae1120bcafe7dfab9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572cbd479a0fe5bd3a477679c5ecd2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe58ed362e961d2682de40be40a6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f6c3e7416b3538fc359e0f4ebc531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee459e742ac7c59b85716f4d8af1b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1531503adcee4a4f459564105ed6b17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4fb8ef3f271abdf1efe7ede50b252518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a51a5a2c5357d710e61ebe2b1a620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db57c4b3e47d03a916d10ca36e4081c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cef06b36ace7ac63b879778a5a9a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ad4534f12c857c28365f60282789522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4acb857a8a70af94667922a29f941523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe5b5196f30af374fe41dfb87a0c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63b76aaf68c554506aec5437019bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2651480e3a8d10a7697397a9b5032d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f4faf6a07667d28fc0c0e9577b9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba33795026fec0c010bb72dccff5e67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a488f7cc0e263b28c1ff1f3df01f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c7e51b19a847b781727b846388c24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301415fb054e9a21dd70b6f3e8f6784531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac813f08d6abeddb06b84a91ab5e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a617ee825d1bbd54f12ae400eb2005533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e8778ecdc8c98abe5fc9b07245b1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e730ac35aa316925cba50b97a544535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c606d1b47a03c049a1171251f8248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64212230e73628615d2f891e6d0380537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818eef4a13b177968d4a9a49f7c6c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e5df4b45836557356a310b7af9d75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc4d06bd27b66ffa6736193cbdcf7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaaf89787cb3f4908468a0829c13e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812080e4a5a7996f52bfe5fe88acdad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7793c6291445ae69094a55bd3c7972543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71d2c9fb64ef64c73324f7f1956fab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51dd45cead3e52ad25ab378aae5fcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c1c4694b4b7b87857085b6afb2f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44769df4a7a99548daf88513498a87b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a852f67f3ef0edf40445d8b64282548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea384fd39d35603c5fbe3411bf25c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05f8224ac3301d9a2e832b760c51e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbb7aae93780c4d5620d510b889a0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95a935f18f921c5aef9e0807a67cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372699110d5c01970a834dec271d691553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9da731da222da383f14bf4be8cd53e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3e322f76fc3aa7335aa2ca8f7d298555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b9f9eedb41baf038cba61c60d0a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e824612a9c26054ea715914ecde28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92be6af0a7dabfbe7d5e16f11a09b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a65bcf1523f5fa3c940e5fdb348aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d3622fa35e91391c5616c85dd429560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac8c2ff1c4f6989754730ed764ab7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599556aeefeddd4889b200b53576d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10ada986f8b3f01e27ba7e4010bdb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5240abae1d8b47e5bc5ebae5539361564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c457e22aed78fd23de62b89018ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5fe61018672f45732e2527480cc02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5dbe00a8ed45048a6897c9b0eb3bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baef2e26d4a41dee638d9c020b787e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca051c974dfb00b7aa6d855793542569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dabddedc88f8e6d81c6ecb2ceabfa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc46fdb4df5f37e60d715ca3c01d0bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa2c7b465a3bff1b60e249b9171578572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63de67fad02918fe0c80c083b45311573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a20c146a1ffc4ad9df1480a19b982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2760d9ccb0ab79916a56722fa837fd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e036cfb762d25bff472326e28510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8daebf401be5b84dfeaad216cb69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25af057d31e284e835595f13df8658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444b66d0d8ad458ecbfefee49497a42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a136e622dec9afc38114c0e25827580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8969e037f83ad455423ae954220ab5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421bb30d4f8d1918825e9865636d0b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7cae58936234753c86da066d1975e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc734ae953b7b66d0b1c27b99045a22c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67077cf560dc383ec20109daba3ad0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b7a31718cb68a995ee1a2406dee8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7933643a87c4a8aee9488dd380c5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c33933b56c87bf2c78825b0eb1aba0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a627b5e9a5ee1a9b03173e90cf3b39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b2fc0ed7cfd57e62c3122c72aac9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef75c4a06bc5a321d7f7e3885babe3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb1155d18cdfc644219807ebed74b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99652e70c66a8419d8ab5986e62e6b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b4646271059ec9a2f2021372fa9db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbade5502677d8adb1c90a69aa5ac3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a70e5dcbfb262c675b3842a2b7e2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f84aa1c1e37a08f3cb79c1f21ffb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e82c20437c38f2e79a9577b49eb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f203d724cf517fa2dbc63049bf2bb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fba013d06feee43fb3ca4a69970af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84a68ae492e11de4b62c520fa4f0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b8037d0edf26cc6dcf9862402ff4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faddc1b45484d55e675045fffd6ab1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e00eda64cadbf8fbafacbb12d557a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d153b160bd07505604a666c1dc762605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c8271c6ec7a85d9d21c46ca2a7bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4576f1b02bbfec146e5fcd53740ded607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6308de9167a573546fa8e329a8f964608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0da6ac7021531b881f11876fcd317609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4dbfbc5692fbe68b52d3f84ce667b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c9fca258f26f654963d4c0232fea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789987607b7cb5aaa3319231a6fd4006612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be5218edc9db87887f7e8b88916cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ef00db72dc038b97e182329006fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eac2ec2ee9149c5791997086b02ee1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d474293cce9ab1bfd84a67d13299616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60f10665f6a6642da38700b6464698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8476a22fbcee53511f61dac6fe64e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e1eac03d98d83e2293b3eaafa5df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8888c3b9528fc4d5a4d2e869c00a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478311e71d631be17d5e0c481787e74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69833264208f29170d5637c70a26307622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c4dda6e0414d9e5071a412254ada623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d96fe78dd663b46a1f8e629f306a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ca7021754e869b9625f005dd1b96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bf361cf70c381ca68414ddc879aab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0baeb521512571705771931ad28c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a0796d1a62aedd35f5ce5b80eb186628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a7b76bd26b07466e2b3430b7200c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a96407120aeebaa28c2a302c5a54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277473d7d4b8fb5d0c27f10880ac641631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4315cbe1f6525b46a336a6f80ee4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc0e8826b8d2c069f9e6d4b5aae9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ef69a8a48fe47b576c37aa1265253634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b552b4183682e76e5e2a15a9285022d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544b6fe24ca9997f3c4f21d8227046636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c75cf627de2fdedb0b39ce57088be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854d95db3bd3731686ad43eb4243e0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7038380e9d74bc3bd5878f212326f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8218cf4a7726dcb249e19595da3d7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2832d1564ece1128c32a63dc30603641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d676f44cebc84d527a799a41f141a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95b6a11b91b3590857def6a7962d66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df664e25426cb7acb53cba091c8ba0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ba75928572c3ff1e2d055b52bbb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65419f009e35b613ae042dd3648bd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa5c1c385eab7028c5e69d6b4865e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386ea67ebb207388a1596285d440b51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f912592d8f519c48a3b33068c6269649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d0b9beccf055fc6d4ceb5fca6e0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879072c6886fc88f072dd44d55db20c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3100eada6c08bd4e1b086048f56ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ecaacdc98098da762dd4be9f57cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11abe159dc1ff6337dc2a390c0aa8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75f8f883d1f0bf9e7ba28cc9815e6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0886774ae1e24c3a6b6c8b686ae84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4390b2133243ed7a449b8b295e2f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c20cc467e55b07d689d765e9677e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a51165037214dc925b2d2121f863659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602b1bae0dae139714f61b8118516f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d0eae8dcc109c37874150b4b24194661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b088035e776c7f25fa1b143cf6b44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e6d3a1ebcad816525213cd562a1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7fa5012260997083c3f062b7c016664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc15f7f6429948a3021c7249c402ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316699ed7346ff3cd18ab56186596b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceaaa5ae8304f44961c1f9475cb1f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab0c2fe9bfd9fe3bb2d017eb6b3210668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d03d5b3ff8e18b2b8be6228b0bbe7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862bda6fb97d88f81c1b4803659ec5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4b13f6a177089d5e3de141a5103aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9502f855d7d1e796de16a84794530672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2c9bf77360fcd93d45ab5d76020c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b197916b346a9229b8e90659bfa2d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eec7a3231cf80b16bc6eb2f9572311675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6f72a4944e3634cdc988ebfb4796676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fda27b664a63906a25519ea57c6db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb1bd97106fe1afa20e3f907771d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ae817bfd81a3d60afb777bba7bcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e65fc8b6c1f73555bc3998d955825680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdffdf7d16c20e795fe7683503d673681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83006f32854089662c93cf124c1223d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550a7c4d5a41e8347c52e299b04103683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47b7263f4912b41d189d546f5783f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586fb88225392c90379bf5c23e32024685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e87846cf0d9f13a35e11ac7b2a83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e648d47e14f5b27bf7c3c6dde41bba6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e8db944059060978c31f3bd14b41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9f2a2469be49c770d5a339c3c0ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482a677bed90b1d54dfb74a4142222c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528b080bcf2a3acac918120a608d775691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b924a6b86cb4dc8adde6cc24945d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd45cd20db7b852158730a9809c68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889953b44aa7fef696ecc1fc7d907a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3614d0dc08416f500790a6200d901b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306c8f4e131cd50a65ce1544777fe8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ed1f107e996e78165b1f9bad73e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a49f8a2f14baa309753d19c89df958698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aafefef81ddbd33e3b4cece117b84b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167abc0e19261e21ca2bbf4b2676c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd31503e93afd6d1ec0ee0e129aa5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597f2e82429ac7d02db9f8b0751224702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9739e84b1402767d55dc812699f3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b478c50fa27f441449f21796128e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06da3c3a6ddf4e4e59fee20cab4716705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a48752b61741764f857e88890f934706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ebcd4f81a3917cc0067a632e08300707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb0a835e4fce122b7d8bac13d41e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508096913f3423e1aab65a66bd92355709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb14939977d5f6fcc3beda90c6455710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f9a602d5c4d739313eacc8bbb3a51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc49ed2eeb69d01b99aefd013b54878712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a4ef898c846121bf8df3e43115de2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cebd914b2d4d57cd692c1b558e51a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de479cf9a6a668b2af3d76cd3175e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653355b93aa487f4dda128a6d113e9f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac68b2e1d96a4ce3948e15a562a83f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de2574b45818b1a893e8af6ca0d13c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f892e8625d9bce2915b98f0d62cb13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dadcfb3ab44d6d8b987764291e54c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192633494d8dab1de0e80dcf2f20b1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c673b6bb5398b0600f7af387a25c43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d118ff8f4983245046ff3c930b79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308522cad81bb2951f9246d5a37a4ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fe3c136cb9b3fde455a79c0eea128725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6351e63ec2952bdeced5762a4fb43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666d3a15872df15adad088f005712b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2860387d898454335511a660af9f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d724efe9c3226c44405707059ee9b22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab8297e72f17cb6610e29d301ac81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e08823ef5ace69599250f1b9281c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207922185e15a2f6e0373d9e5272e65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea3b5c889914cfdfab718b7fb597c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc9abe968fa765763fee61a4bc1a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9a9bfd558bb96cd85a75da74a217735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811ee8ea62e980afb433acff9a0c80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1738709a00e964a1dbc7f401c342a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace0a8476c0329179a35744807bae7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480321352fb0bb760b380bcbf9b9e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a31204bc437b1c7c727b802ad3d64d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062e99f4081bcf2e89e465ca8ea683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b27b9642028a0c8e16d77fc9efbb03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f21719b6e966c7f1250968515b03d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e21845b4fa6884b64f4d24379f48b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b63678a049720c34acce4f529806a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48201ac1960956c8e62e0051ede9239746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1419704a2376250d9dc313bf4ecf4bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cd438eff4190a02be8e482f9edb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b73d30b47c89935827de57cb179a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4885825e3499ddf05fc07e1329be9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24887e52298573dcb3b040f51504d3e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1461454196cc61fec16b87915a1b4ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8fc51c34b1a31a3b6463307edb07c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694c6a31c35a7948befe2ed2a1780c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837feba6366d8bec8149e4db6b5ec1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6762b6b429c7e0f297070fc999823756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aad94a3a970451fbf5f84a3d5a14f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4d8cc40cb05839a704d95fffb401758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241912d2ef9537adae36326fde911b09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479562b0e983e80887441fbb42801b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af8fb228aaa21e8e06a6b4d1d9de14761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec052bdf2f913415bee3d63c9a541762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80fa4cdf531f3b1420f2af6fb61354763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2cb40a7eb97a0445ffd38b8f7b682764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8d64f10b8f4eb0bf6d6abeb7a50fd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c092b3a08f7e95ab82ddf1bdf10d02766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459225ecbe0d9fc8033eeac8fb893276767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>