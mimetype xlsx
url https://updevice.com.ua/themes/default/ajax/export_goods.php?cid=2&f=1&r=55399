--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09516824c9a4b2c934104cba76ed8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d874547a96eb2e20155799e2233f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b35510f3cbbc78d27114d5e6ac6d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01d85c269668d873ab8fcf3c2d7754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24445c242ad3a14792346fb103467cc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92883e49b4a1fcd1476fa723181aefeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d0abccd339a131aadd626206e1dc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150e03615d63fa4b9b12b0a059eb8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877acfb58d1ad0d3d2fa7ae3dbad8ea99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5c94a211f7d28726f84de8a81a60710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70dc0c82645afef68b141ea8cab06911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa58cbc8b41f30126c1a3d507ed86612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a3ee1aeece20032e977ff408f15a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f15ad87b8ef7f8e3d1cbe760d3b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d71f67961dc0324d87a32b12c74f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f169a784cbf2666d8f8963e395cb74616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89943e0ae838e8b39424f0ad8cc15a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a34095179f2579f3cf2633746a2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d415cb8be3e8d1465a8fefcdc21d0a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9cab92ad3536ba495c01423ce5d8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e21bda0481effd9c0050ba2327ec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b665364c4057f890547338138247ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1cd83e12bd0a8c45cd85cd46b81b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66873b3b0569ddd2823cc000f57a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbee7881f94ee2a7acd89ee4903fe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060a2f50e8f0e7b662040f6e70f796c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f5e3ea1776c1300c860dc1b1304627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa03cd7d75a7e79c49dd8809d1834d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420f809919a847cf1a41af4ee2932329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3710ab32f086c65e734b11d8b00230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c239d5ca7209e48cc72d5045d94c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795acd600551114feeca722ace61ab4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730140e3b998d3b74c5c6fde716bd4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad228f47772f807ee8db9077548b5f5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ed785f665c6126ac014f3e7e9b4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49e9c14eff0dbd19b8a9ed1304ed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b254ad0709f62e9323bc673bb4c2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b1ca515c43be23f758ad1b7d581e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88f5df95d0b4d45a525cddad9f52539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8579934de33a8e8bfc1f81bd5a8486f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce71ea08275b840b1b90d0dadac6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a3e17f3f4d0795c1c48bae4b38df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8176ce4b3f4e5714771438e0fe78743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89228828d76ce542704114150697c24d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf94334d60386c6316141519658a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a66ca265264718644849e797266d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1e7fab938f35f6fc2460bce23463947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1215d4a416f91936029d7041968900648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87414f59eca84fc5736e77d23aa47aaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d21b954dd973bfa15bc0bab37cb6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88b62dc66bc289f12fdf073997db5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50ef8cd310cc9412bf6e468feda5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a98e9feb943a57e6ca513227553e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d399728a960236881d366fef6339854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c82bb33a0fd1f7f99b1dfce4af4dc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74649406ff09fad801f61f5d3c6c7cac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573ed3c907c45382566d37ce7a77cda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ae471a7ac793cdc65767e114eeb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa3f2db3f66fb0b343cafcc950e1b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32385b2235e485d4c7c2995e76adbebc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41559b5696086901d5ecbecb27a95861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fd583809e4f1897c15b136ec673fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec3d9bcfb10994a2d28a459db417563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d84683c740e3f47a79ceb003c4804964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a6807cd7addeb7668fb88c23e084965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1017519468e906af9235ceafdf8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526930387af8abb82d29496b231ba867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b460f29194eb99b2e956d9b657f29768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d549f5878cd65d12dc61e917e49369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07585b73fbb2122486e6fc1355bf6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb0ea8c8146be30364d6501739ad0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7548c3d5d429c3bbc4ac9ac4b437e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee189f15f2af8aacc6501e1ade003a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c177348187948dba96ca41cbb975ed574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b754fb31a7c83296a07356b67c1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b31022b14972ae5990bfe36925d6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee8e4cdb1f1cc861d6260fa1fcb3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8e02963704a2f21d4ad1e66568a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1691032b02b15ef5230950ee4459f3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf9ff1b06d1c56e0304708e6754db280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79b09b782fa6e1ae6ecc6bdff17f5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfcf13ff34f2f73d8bee3e531aaf3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021863b0cd8846d5fee6b4a3a2dc14ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766276505576610fa28e59141acdac484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021cfe10e6919b69a2e95b146d28ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b165082ef0e1357bf2fbe2a5592fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e986c326b3a8ec73016fc1c1eddf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80f7671840b4f2689081cde41d010188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4254d74daf692ad663bb048a3174bbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4bdc7bad85b92fe0b2118ab71864390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe45778aea11563d86073e6f5b1a6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ed2ce4e7e36bdae9ab57b0694cf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292f67483a41915f1e5c8429fbe26d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b051c7145bbc45a9156501dc368f4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735b82ac3b8fe4339e79b6584466e9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88e96dd2d1ed34101780c513dcb1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d6d27a1e0456a7430931266c53f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0021e2dc20a9493506bc198d65a5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3305690e6679a5f7ce8d4e69f2df099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec866f68e897760751f845cdb63e1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf474329bd5e433f950aa8d0591c64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb9bb7b203c7e342b68c194a8fe8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87b0999a00c734fe7f323ad4ea10d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df785f5ecfa96f5ac7c438a2656cfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628b6b01974ee4d341cbec235fe71c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2521cd1236acb7959a84075c0c76c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea045875a63ab033e8636b46e3d448107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b125b974c93b1cb223048aea27a04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b741c42ea8dcb8d4532ac06d644efd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ae5f3de986777963f8c73ca489f54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5e9b5dc09c8cc22956ca67bca52c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ea3b4ece8ee805f98a1697f6eefec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3469679cee34bedc55e83fb5ee5f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4c79266d31a75261f2f7f221eeab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaecf41d212f12166fd5e53a8c6e901115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305d225540583578050be97e5fb5047116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e9141677b72ce6c94f82915652b0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8c6f945a8472be3a6c72e1eb1ba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9335dff8238c565b94e7a7056d376119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c01b42e5ae1eef2adf5d14142c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442801e696c4bd44888bb490d8e4374121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d75827888ba945d6c6fe63383fe1bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e767ea31767ffc638e151033aeed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0af4619e861cb66936f493c9f9d67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449385e4a4444daa60b9e1c5fa215c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285af261d0e10d2bced568c8d69e16a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e084549432801a60def610c1696e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aaa7478d421c68533fe828d422b66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68534e04ec74f5fa2ddd1f32f04bc8d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbfbdd4c01f53f4eb9a63fa3638abd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a78066f0a2dcba29e570b8bdcafbda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959aba603ea500770b50bf8acb04516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c96b6ae216954486e60f263eb5455133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd9b9ee0b07edfb482138c83226ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de9671f9013fd9df64242d8dd619a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df118ee81e54eeb0add6ab6245764fe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992d5986650699f68fce46259e67be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b48390666da3387c0bb5d4bee8dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b65b963590a310c073177ed8e0a3d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79b39dff20b37f64d884f96a1b1a7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396841ddd746eab6cb829587df769c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd5c46a42ca528e4cd17c563c6a2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b081af5831c2964be4a51401ed2656c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e268d0db342b1b9b358f115ed0cacd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d356e28dccb05df86fb526991343145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dc2b9fa70238ca480482f76ea622b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacaa139e3898336b9cd4e224555dbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b27a5f3da41162384a8763eccbcef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adaa13d80ab475e26c0b27e910dd85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee220cb42e53647c7e1f00630b13de9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b12d123a89672f6644acf83330b11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde7bd7c7bed22e33b5c27a3054cb26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c9e1b624a5276b672a70210ccfce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0aea2b2909ffd48bffc994c258332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579cba2df1528c3a5c037312738765f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c839699517b2bbcb2d43d4b94bee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691847fa3e60ac14e6721df87723c71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d9c249885dbf7d70b4ae248a5e75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021300897b8444de61dd215a563e1b64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92c0462842e16d971eb5971fe2e0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69eb75210933d9902403f5672601a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22bcf1e1f7cc5a8382fc85c0ea67be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd7087e54933fe4f0875157e952d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf67107b8ac6136dd5205827c9865af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52beb9e5c3f9d2d16b69b7b6f95c396165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e021315aceff2f4c963cf87509a1c3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485950d612d82891c7653cfb355ce10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7ff3a8e85997c8d3d25df9452669168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c29927c7437e9eb45c2d4409c0ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85704f15e9385772550d0d070b4b70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd560e5c0d1a84575fdbd073a902b2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9288a65a3ce9cb767434c7d24af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb8d65b2be45a817bb57cf7135791173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ebd2f9320ecf847da43eed29f958174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ed1d09ef404af1d2268e8345154a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee986e53548ad1877d0611d8e2f21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae2f96febdd43508914e5fd38ba21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd783d553c66315e3f4cad836529b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b318d46d699d7d4288e5b3c142c4c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb71c532be01d1efddadf24ee5f020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f097cba9690781b39e237a40b770200181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae17e132a8d1a14f1245deec77b182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb2de902e0ee06b9d6ed48c3f7bba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64446755271726d5270bd57752a1fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11448bc84f796dcca737d35eca263fce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc423e82adc00b8f25dccff7f1fdc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395aef745ef7ad3374034345eafec4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6cf99175a520c82af671fc418d1f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9257925321ce3b39ca53fd243e5d9c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b2322b20770305ef9489cf735e66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54c05f6942fa863183bc9829c1e1fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291721fe3ebd3ee0de5da9dd4720573f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56fd2ac76969a8680aa54d40f879eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8b38e3eab14486070e866f7f549f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100cc6f52878491886219397f699de7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa45aa1dfb9b8ce79447fd78eeb733196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277851bfcc4c8a1710a6c0bba258f4bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75371f1a35b4fa7d6602050934b46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca27a82c4ba98e137c8e4c3d80852c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6d4ec1e69443371beab3e609381a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920606a48cae06cd0d32a621ba31409201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7100c5c6f1eb264b64019e248686f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587900b0a0fb2e5c4417f2e66e5d86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f385dff06e4b66c432cfd9ee759bc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fdad284b1a9809ca344e67d01ba13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30291b512f169218fc9ac446171a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b5af78756d33b9cb496b4ba3d7a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073521a03d01ff64ef4b4791150f7be3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe3ec449cdd3588170b57f24cfb236209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20ef608e502e5728798d510ba0345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821c0dd9e1aa428919e2649ffc7306211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8179956fe4062c8c998e46d43a8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542386c702c2465453d90e2026b22d93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a3d46b8cc02240643539126c5115214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc1c0fab35a6075b06e49e54de2ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10418cbf72cb90d9912630287ad05a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e1dfdbe567fa132129aa8ccd80247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945617e5ae62f069c47cc91bcf64bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59f57f9ffbde55631ccfab370224c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44291897ff31fc6af0f9a69593ac6b32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95d1e0e2e5fd06ef4c74bb333d7d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e766aca5312bf7f01bed2c6863fcb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1f9cd9cff5fedf499be496bffdde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57773238236fdf9bfcbc3bff996adc46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc211cf62aeb06b0f36be63ea38e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb93e5c4d2307282ef9f1706d7926226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e683c520faf8ed58cc60152f6baa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ddfff8ac66a85f1a2d02d856245d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580caede737bce552d073bc802672ff4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492063e384afc61fb1f2c0fb54c4f7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088313cb7d12d375b89d8224e4b53f89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf1fd20f25c6dee7ab8dcd03bbaaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56213a650f760ee1e9b3808adda192b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b9886eab8bb9aac247dfcd0e6c50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f643ace485cc04c7a89eb92019629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848bfdc6d7141879bca99eb0e08997a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b2138b7d12696a9a4228286e1a12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ddb4af8faa4dae5008a05d2978fcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5ce6fe969b2da324923a33705946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386978797075c4d8f87bf6cb83dad5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91958af7df8626f69b9cf06d0e517241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015488c82139bac3a3edf36e131b1674242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337bc3468d23de1015f782368336d3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2ec49bb7d3772713969c40dc4c5d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631d9c95edd3cdf6443b711ca351019245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e03c698e9e612d21ebf30bbc34e9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353506730c049739dbd0a925043cc8b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c955a5829bf3f129d0f2ace3f0b5ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82648ddee92c7a1193bc3658ca8a482249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458fd5a798cf67ef9e49529341e947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1b29e41a26f9508d56088f373909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f676022098b95963a621940d3e450f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a581a035386d1e4e46d9e4a2b5ad364253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d99a8e994d289966f1681a884f27dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e81c60ee069bb0d264c490420f2c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7ccefc86dac6359a5644042fb9a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96dbe722da1cb96c6ae492132b9fab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70ad9f776cd71a9eb16a026dbd614e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41597420e32a85129516d36c554a16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e350abbdddd3d726e4268c39d27c366260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c69b114c0d1eb08e176af0462a21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ff4602fb47ece28bfa417f5b9bee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e89bd2689896647bf3402835797fb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a2c434ac262a7626ae995f793591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99dbf2dddc78b2f3bf272f06ae1b56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87753fafed071c9c67c45114ea6685266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699c31916d8bfe8c8e6d7b066c8834e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a22106d8cdacff4ad517344d6b7c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f35a7afec141b18b289f929a91b387269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02877e364d1351b5c76f9bcebd3a02f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0255ace6bc0d6223066577e3b633ab2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a6b94a77ba8539eafa3352018057272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546dcd34043f5018c4fc7d3bbc7f9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f26b9ed61dea83e4764d4a9ac1d76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a070aca87bc37d67d89da38695ddb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ea521593ad0ff0c259aa1ee3c00d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0635c0ef6c1cfb2aa7b042fd0ac11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958576c3d81db172fa5d047e964941278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe11cabd2b01dd9f4bfa1ce59e615d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3db2405f62a10b67592f1446ba26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732a44022614e4376aab7ef0e248f3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa85c7d73638b67f3b4657bc78f55a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d4cfcf4ab5323739991345e96e5b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854a6cebb1b336146129dcee8bdc5f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86516b6285768a5134c75be5d9ab3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac01b76c5fbd94b18eacb8a425d029286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b14a5aa036642ad1c24d981d40019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738c1c50c43305b2a8c68a0d7fca1f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f259e0406e56690a5273a98a6316d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478737c02821fb9d2c302a1e5f348f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07c8c169527888cb858f22a068593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad98e9b56204432ff8a492e8eefb3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113b54b173d7122df20ed96a6442345293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ffced22154a6ecebb44e948164107294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa389d61dd1007b8533c070480ef7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8229173ac7f440f87593d00180b63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba615671136c42257bf0c4ed015722297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d9616d8dd62c4570f12846ff9f377298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047fb5ae6842491c12a5475fe867f46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af37cffe6573408056b1d1c740d04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762f2e8e1311ec6e7f15ae3289c223301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926cfc070f03c3e1539cb1017edebc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a877be1eb039ddc34262686002b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c7f6a5f1e39a71b07b9c636b10c16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078f8b4cfdaf4c7791a603b3cc2ee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc29c8db8d9a6af331136de1933f55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6087de60bff74aec22f0973902b5055307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4fec098a9907a05420cc1a22632b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c672c52e15c5cedd60a099cd4d99225309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998727dc0bcdfe0ff41faafb8ecf72ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760553596ff350523377d133adc9a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242be95ee582053f11f60271719c709312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cdfc6ac5b8ffa5ab8fbca743adc79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537f0b5d59a2b3d38b6cc6fbe593547314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58402079e8a5e7a2b0ff507b0693274f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629bfae071f73aef34dbff07fd85f4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d861cf34f9d424fa6b8b16f0718aa6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b08e445ec388b473ee64eef94a9e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd324b19d59835e6a3352f517d0d2fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34f07b2b54ec9ded68452e2b579f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3886556a9e0925d727351364169d26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e16d4cea4f2431743b1c4587d36689322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc132d363e983d3a04780a8b76f631b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7577c0d93d068a4fdea02729fe8209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47051f569548f37dea052c54a2845a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eea466d56c23e294b77f31fa65046326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc503e4c178c7eac0b3cf1fd11464f56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b64bfa6fcc77b012390ea298e3f4dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bdea348f717fb64851836e20370fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659bcde2883f434e2eacadccd334b03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e2d44eb83c413aa9672a09e3afb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad673c01244d6c41eece28521a9e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5f7b13311f793b9296c342a53717333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e33767f61783ea767e5f5c5e0cf00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ace248f65bd103276851350b8bccb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c094b398a9a944131e8e30577befb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799711aa5fa8b4e8dca9ac34bbefdd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203169a4fa82cc979588f626f44609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89afb4e1d686ef785ceb726abbd73d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8774d8b789d057c43582b381e248e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f34d67caee3507d98fa1b45960a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5661af94dbf063265e3e38bf1f4a16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28553d5ee15ca99a11a9315d6acd855343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b44a0df08791c2401f3fce3bad0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61349dcd672fcd9cd7afe02e6b6d774345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540a3cad5021bac96f72a08a0c3572b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5be2d5e127b030f7ca13913532ee6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7fd24f5aade608a4a20ccf31fd043348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43bc0c6df8b7374883f66707780482349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33e36772b535902bfda19b9bf3b6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83359c8f475a897e7a975ad17d4fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be64a0197ebfa842140cf773188385c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd810659a802948b98b1aca25ed09f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47103c6e07d6df97047e66fa01207354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc7e465d2860433431e37af359be8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4938e6fc2361e2b0d67608b6b7d09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9db3442472635a9eb888ab4a629be9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e858c7edb3f170ff48b8747b6052358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cb49b6ccc4545d63abb093afd837359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc12e495a635aff3ceda26c83151dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c234940b2b7f1890f74cb97f2316361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e96a82856fb6b777f5a3cd9626938362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619398d59d7a8c766d6018d6d401ac8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381b6c37c45fffd805cd9b80c60a0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b391ab6cc6a2f5c8e776b5237cc0ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c8aacdedbf4b2962c7fe1cbc1f1eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85670a2b8b2ac0aaaf80d9aee7b37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f42b2d87bd3ef141891dc30386290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b8093931aa26ad1a913b567dff95e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278f8ee85d63b77774bc383254f6a66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6341b4e4adb982d82645e54d242653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddb1182e1e529abb3278dee4109dcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5e6147691c1ce4b5a3cd259c75152373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a47def9f4d2c252e31ffe60d7ad6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9809a0eaaf278fa70cbb6fa9bd5e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b6035d9fbafe9c67dd68b4f5ed9cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466f35712a7a55a22e383eb1333c5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb1bd5ae9614539ec755078aae7dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6bf46276458ba02b1ea54d02698e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232233aba836ca0fb20a047c9ef8f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b3f5623ffa8969d6adf5aa502e2a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069324e9ddf956251991b99804f61077382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e31cea1346cdf094c2e6777662e2c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39509236dc047d1a2e87b471a069d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c88c1a10b636cbcd362eb2d3cd92c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d818a6e0933e647373c4264a3681b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba847be248baceb7e215302bfa9b8297387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae0e25403180ff76574b23256eb69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b9bbb81a6bc08abb00f947cbbdce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e7e8b57d914c947212f0b2d8097f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb264ce72cd7bd53405c360f9cef4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b4ed0bc119dbf696aa81cc12a558392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7bc8dee2ed53adfa259fb70487df4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33935bc4f98b36ed0e6a669c7af14f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6719a7d91eb05d8af3fc21944d93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5969492fe0f483dfd27adbe1f61d461396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d081fa42476745778439ded87f45b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68114eb4f9908e14eb18dad552246e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c14805485376080a0099b55bba2d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ee6b654b2fcf7c31fb816989e452400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b369283e3b8e5b3a37b55ba99ea12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e09b253c0a1d29de989995d46c9b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e861b775c51e480e456f303b9613ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc14fafc12a8e02876bc2af33ee447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41d093e7c573aad23f8ee5ae87090c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ee2d1049376312444623b06bba1b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb320525aa1fc65a336261489358c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d780f4f8e2c2570b43b0b027c13cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359528e52880aaa309e0365bdbab66b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cafb3fc4d726eac7624ea55475579d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83aab34a362f5c45105b104146d260411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115145eeb80c91c35e304455a92c7a66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da405233d4d245eeaf3ffb3156e7db2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab90db58c571986fc146d11d44a601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181663015cd6f80e7eeda4c110cdf817415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12dbccfb761a2857e34111cdfb2b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e804fe05cea12a5f8d33437f228f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace13e84fcc9f932782117a8210031418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ee77f4a2b66f9ae4f02cc298b77b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee89203dc74c0a180ab6c18cfd1b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb99427f73abaeb71278c6b50552c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3191fa76d1fca49d1db816312462422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d29f0f3d89d2c6f6a13c4c8555c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b16bf4d570be06dbd96c955333304424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b93ace1e71498723a20d98b459df7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce33af6272308d1d1b0cfdaeea96b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b626df5ef6261f7a70afd7bdedc292427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9ef516a1b816fdd113f6d84322e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221f6a6057a24ac7e459f88aa8210b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9eb74ecd6e047f775f9c35f65f70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80f2f38b325a37cbfd395d52fa9198431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbcbc9746950bc22d36faba180eeff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f47a0cd012d0ed335be681a1a944d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a64907eaf11c58ac44944fd0bbf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afba21099d2b5d431e0fb1631e7f7e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf8735054770cfec823646b80abdb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de27c5868dc0c59c30e6da559064ff0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca87224c0fa08333ba3efa95d11934438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58c5d1735a92270c7001e9dfd6a92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf38831a8311b99cb533189184273440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa71bd4c7e8986b566601848221abc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1976a178bac60736605a718fdb6a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d588ba5a234b69277691d419b7a1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600ef0d9af6ce7f8682d17a67aaee47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3b5b4b98b1b5f87d67a1761aade0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ffc1cd0439df6139bc2bd7640b5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f5946943016b6918cd15cdae06be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdd72b76f489fe1b7b2d7bcdf101d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa995aea793e82ac6fb0e7f0e81589f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee34d5d23be616ada191c2ca7822496450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08286e2b7836c89a2c31b02ab4610a7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc9bcc843d9a1fdbebdd1b99f0cf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f2cab7c5fa0dacd231e99e6cb4d58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc1e6667e1e64dbfdec4799adbf867454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36563c5d26e68aa01f5cd84974209455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98a506b7d8661e06e3b1a6cc896fac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eabaa446130e7b2b333555e49f312b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4dc3d1712ccbe79df94e8d0e5d4cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874e7aba80009c2c37c9b69d0df552459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc912dc5a8c3a09f32695da708dceb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b7618648478fc676ddb49b4c5c981461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ef16eb941048fc0f68062b86044a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34b9e636f4956fefcfc2eb8c09b9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc6197354a1db4d829799299869feb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cca6c17a36b01c6097e6a795d9312465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42c2b3462f4e7a0b5239065d7bc2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46682dc0d07b7f8924becd9c497c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5d3a5829f2ff54ac39857b50dc014468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae4ada86020637b5e31acbdbe91aa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf27c54f5fa2c2bf89530404a5344c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af762f13cbe3551790d1896f6e3ec3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ba8772552ef4e033489b388e8a0d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa93234309e020ef3f273cda1093b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f0b62298d082eb84cb9cdbfba28f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8a61a5996294b1e338e168f7d29c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97322001b176c630520a5143bac838476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c173fc9ffe088acdeb72c9ee035c18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caabdde63edcf3daf2da1b67d59096478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33650ab81f345f0c3ecfdde0982d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3017bb47d7e199b8f0fbb7244ee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129be34c5d523372687f63089e7920481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b459adde49aaf0f26376286725de4e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8deef195c1638209f1529e988cde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670afe512eb0b4dfac0404b335cb3de9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3812baee4e71d1e0f22d8b7d86de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe19184a1d6c0c5c3d1c973dcbb896486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0acc2d7d29bb630d9e4af87c59c66c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03fa6907106f8c3fe19a062982d097488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94cf25b0a905e21166b3cd47a5d46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4611e1ff255c0b14141553e709e4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ca483337073c1a10242af1e86262c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd6a837d2ffd1ec268deb465716478492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173b3d4691f2500546bdae72fb31f17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dbda3e989bcc17b3bb5b0860bc721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f981832dfa5b0035a5a43a130802495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80e81a7b13e4a15a9ed640e22045c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f8d969f09af57c47fee0e46e8d839497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bc838d583ac992d8ef8dd70fdc82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b0ff3ea4fd6a5eef3fa238142e5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a374e745731a941a6830a85991a72b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a99b302efc8a50e934e02851e79e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5ba9bc9daa6963651e01e6c6429dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ecf17c1e6a06aaba4178a7a80fcda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c841e07aab11ca89315814f7487ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e74adb490d90754a570d03cb3a08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c7cc91691b0168ff48b7dbee92f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5729f10570c60cfef24e47178d7dcc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931c2629678f2230b2db69e27bf9f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb1c9c88401767b9163991f851c692509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95820d97175df09829e8271323eda4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265002d57e7e858248867f74396aa04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd924c02b8208f6d9fd83eae81caa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac9c3a900cc6e103d62be12f3099c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948cdc6f0a343fabc6c8cef058be455514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a2010c26b5981c9495e9fa14ccaec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a33af319ed2648280242085c90a402516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedc546f26a9f2560fbf54c83e11516517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626412a3cc945832a7cfd830630842b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd89511e94b26eea58e72885ce5d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d3cfc02929b66a13e2ba2cf1771a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac341dbcdc6ad9bb8bdb15875e44ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c061bacc6c12f7e367225b4d250f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ec09ad28e3bf5095e00cab863e09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76fbfa7f2fd1c380818b4544f04ad3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a052973c3d737feee3f7394625a00f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4df7c0cc3e01389f72173aa63f96a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197bda2729dc1d914e0bda0e01bdfd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f236be1147b1457a9a1366eb73ef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32afb1268d7028dd9764fc5fb2659529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deefe9e1cbdd10279d76f6e1b228be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99608c81c226a866ebdf1b5372c0407f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b8e5876aea721236b3563a2886bb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27ced70cd67daded5223d83b43c15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c54cb09abb0e2771b9bba8ca3e8d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b897cddd5bd3f728735ff12f14c45f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aadccde09945343bc01209dcf54992536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301413613e52122b2e82ce9102ebfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29694c5a8ca4c6906352668e9d9c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6832ff54cfcaa49098753f085a6ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a993d1ebb6915a2239d410299c3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24138b954f62187e047b1ed859b14230541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1cb3798440c8fe59e6c40e8c7c5f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54669a20002ae0fa5a4bd1f4a3fbbfc6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1181fd5bee6a788b96c5f872f2cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486331f2a0dc77ef079d054999f6daba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef085923ecb4ccbf9e6b56f27edfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd07baafc791cd43467dcfb642ec9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c70ae01308a8bb930a51c1b07ca10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f956b3014195a710b89712471c1c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d6d999d55f822e7ec1d57c991a154550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848793df4dd29b7e709521b023e15e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc4b4b928738113f2a284906b558c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d55a40d492e81fd6144a50d2f195c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526458f81f7c51081c6b209ad0dc71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc797adfb26e2ae9640af6cca4dd485555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c1e5f5cac9466d4e54d619d0596b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d28450e926055f29842a0abf39e61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f6510d7c4d25bdc8da0446a9a14b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd330e3c9573a8bfb34e1cf987b1cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0c1afb8c211e49177ec66f8a36b95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c3984201df8f6dad9a06c9d05d0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214937b1effe01ac839d1cb35d4cc49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f82b472095fa7da3934c5e6268069563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922213b96d4d90da60ffcbf88c1c47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be36eccb101c8d12743488bf13eaa1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3ae3eac59f3aaaef14147b94ab429566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d2f610a5b660860011addfbcd5e79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6001ae740b29d9a26edf70a0cef977568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c369263a7c7674cca933d4c3ae77785569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936fd8d6027579ec2669de8ce12809e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef850ac4e80634eb06389f8a55ad912571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699ea0449f9b14b15b85847d404c9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee6cf6ea4a250917eff897d342242573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278a77c3283d4b7afd656869ffd7b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73320dda905d924d95e6d6a07b9be3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590761b9389a0d77518a54da55e994576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbdcf1421a428bb2a62db73802d9e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c5e10bbe86fdf5173376e527032d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6520dbdb78d94d79f736ccecf2b472579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38631088fb22b80e8bbc3f1ffb5fa637580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b58fd58451c2fe51dba8b29f068f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426df4a668df64519f2642be5a0521f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed3127508f7e1b6a41b824e73bbbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32240b8efa58071e95bb54d63fd227d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52af0fc8f38809674d8ac388a71a0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed209396d70808a70385c6249f916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba9f36e3cd82e225ed0c51234ebd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0e8c7f716cafe79ffcfa2c4944a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbcb44cd2a9afd21ddd80ae7e7362d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07071a4205573fd3d2df410cf7963590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e13099a60d7512cd4fc3ca7dbd805f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d072e4f19e45b12d96558331edf909d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507681851da60abb153ab253912a637593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeca1f2b74c397b79d8239856de4bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba88dab1dd9210d0ec79ab5b9768e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a2696f1ddc3ffe62fdfd9877760c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4baa553cf8ca073ba171cb78eedef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c44c7e75602e1937ab252c450f0c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ac40f527fbe29c7e0a8cca11673c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb043eaac177aaf49ff2e6d847908da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70efb303208dce202cf8181ee4de215601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a05df98cd05d88fd082913f95652602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95908318ae143f03571eea3e0590ce42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b585e4f91c9d2f6095bd5f3e1ca92e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de26e15adcb595ae4579b85bf759db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e6ed53dcf4d7818b0f825e72c085606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef65aaa64a64dd3bbccf4b01dc6a689607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f68b93d140e4630004500b604ea42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864460e7bce213e338094d502c3760f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f1e6c94bbdb703fc424bf7f6f03b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860af22fbb844be29f6970bab8e1dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ac599b5c83d7207f5cc2a63ada10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f0d80a8c1f85318cb8a6172a9dac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac2aeb5ceaa37dc874c17b2336c6ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beaebebcceefbeebab1c63663ed840615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf5b2ea06b1a99d492e5a7c8eb8f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ec28f3b2133dfd031a4cd3d2d8982617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019719b6e8088b080bcc016efd131dad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cf95f7115dc0d4e8d6837ead8167e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed4ae796fbbcc04bfd4d8c9b24177620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf5ea8c2807304f8b5c8d0b14bde38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff45463bdb8f99757812b26c06e459622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279473a350031f1bf7b80718e7a419623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975591ccf12748d4d65f87f7ae47ce8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138fbdd6e7d8f052dde456aeab916e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e05277e9d19e0ad73601c5c8036c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc016139864af8a1b4deb0c3d4c066a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f675dda54c88b5318e935d3dc5eaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb691d577bc8518c362d13e132a23bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db452afe2cfb4ec761f1f0f67840ff63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e9d8b9c3b81dfadd5aee16c85d4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0ca02194c4a81f44cfd5fb068fbd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ffc0ec85835d8675eded425bc492633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f100a335d99c8d0079dc35b09031634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d88dbbe90e2b038fe6fbec6b39acd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae092dc252fe88a39835a8cfe27be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c29e8ccec51a16ec68f9134e16da7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a26bfad9c7eb73333360d1161ce7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ca7f521c92ca807f2d0ca8b6099a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdecf1f8a2d60be4c979ad45c73f61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502a70b9a00574f919ccc23dc30cea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13683abf82ee49db4aa2d9d59ab8724a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbbe8fb144f5ad6ecb45470d6250f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0d9e4f7afd4ad8b2491fe8b47e57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd7d0b83b9afbbbd2a1e40d1031e5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed7024e6302e3392aa68a48219137646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a25016808c17aaa81fd70d6b0f36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62689f8c2e094c8800818ff042678d6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44b08b217ea8b2fdb4275a3b8b0a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71acffd107c35cb55583ddd6e8b879650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2dd9d4569b5d854b0222dc2567a34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fcf9633eba7905e4acd9bdb8b0d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f2b159e9531e794219a1d4167e75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efd01b0cf5cf082998210d7debbc2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2d2fefb4a20064e770aed3e26276655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa509c1dfc89d6b49d822bf819b28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa07092b5d14f46ffe59c9544549817657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ab22304550c1e05cf53c8c78dde3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae24835b4b4743225aa77e0b123dd89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef219a18da4a0f54c6aa9769026466e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b1b352c998d50242e25a11ba1ced661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f878d776b8e559f06eaf2e0e1164cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553c195e0bfb301763ac46b81fff018663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f39e6c5fd47e602ba855ceb08329f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bee8e0340619ece443eb10c3aa4fa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba4ed75ec3995fbb228552a833d4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa35722e9aca03ff955c17ecbc34a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116cfdbe59fc7a30d8d5bc635b225e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a05428af5b73fad148786a85bc7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec96b77c72b61694da1f909724490670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5e9378cf4977b1d09f7b97d80db8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b780f716fe2713559aef673819a6a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27e78c18682628ab7f70e830358d74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3133403c0c929f6be033dec5ede174674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed4d8c159e732c39d14b559e7d18ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789e90a48a5928b1c10c7116d3df73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed459d8dd9b42621dda5ed211ad1e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95abf0ed4e330aa3f712e7830776ff3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a1fa9533a984296764c6d4fc69048679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391d68603901197a5b2300dd9fdba26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1dbb84e177d3306c73c4562d8972681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f88e1662b234a486b2ddcd9317861a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b32bc837ee811d61d9a1204f3ca828683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba96bc89dc5925fe799271829e7783684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217440f3edfd369c1df237212a29a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c65f3a95cbd65724618a018260a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bfd7b051fee9a46c45358b1c19b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346c5c08825e99d2b74d174e756fc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada73b2540460a49c572cd21ff33d803689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ae23024efc982845c37a2bbe3e26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc5ad2d7bbf304e850ad7f6fb3f63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448703c7d6d121849f6c77e2f131ba4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa2d2fce11459156db22a405f2656693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5116523670455666c5245d5b7d71a4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e4eb083d38b54a1b34e5b6153d7dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311bac6c6b8737f72555951265ae13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd483c8e473cba374300c30f1911127697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89a3236a9fa181eca28a16013d0fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed53086ce67257cc04ae23a1addc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdef41f30b9fc526753b7bd53178b1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d9f77db9affc3d0ea9bc638e56a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390003474a5192ab3859889c1e5539d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb08baf334df83624f9ba0ea9c50d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a4aa9dc5cb3ffe2dc5f1bfc234c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215fb0ec67f95cd6f4ea4ad818ddf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6d2ffb034517c009a21a4686cfde5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18a2acc9785a77a97f7516369cf9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8628a059ba5e92d86e3eaa42e5854708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e892f7f23dbc3e6fd3ab4ec679a671709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07fe76d994771e36f3866b8a79de45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad2d08f49684cbe6e18ec6a10b6764711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2702001bc82d0c0efac431c5b2ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a476fff70a4af25f2c033e6ec083713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c07cf450d5a6d7dc3abc3b1d01e13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535b61c846ec068300280bce340948715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a19b937ee57f88d0b472bdbffec1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82031735029d40b3fa165d5505bfc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dcd7039130b7f91f1e34161ce401c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95055715e0e7de4d3d124b9ca4e2e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19394341f81aa96c0926f130d3704856720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb93e61bab66701aacf8a970aa710721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6cd4d30407eb24be788a4880a923e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67ed593f2d18475fde52030fa609a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1ac0f6eeb1b57aa59d9e80de39b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971762da79dfc8b96bd5ee407c265a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2806e0090e9312a2a9f036d78e68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb5719bc0faf9bbdc7b7ef92789565727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c3fb9fe266ec613e5aeb0c3ae3380728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75819132eb0344cea64359ccef0e9f8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf9c0697198c96b049978eab4587f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa498fb0068e1b8d8f66785f826e4aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05436f1bf65d6de655007f60f461b0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9533aeee03c09c251c100842e4bd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8624bcdd751d851ef7f44a340d060734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a309395d12831b0ef4f153b3b0ded0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e5c166ac5e68eada263eb28a98ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6ddac7cb23b67bd4dbaa9a389ff1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7cda71721dd71c36829aadf93507738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bb07c57aa246166a8d79e574427a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf657de590bcea060766c0219be804b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668059a0ac6b9be2bcc9b62d61e3943741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a644f49a31af37d168b1b47ca71e40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdcc845bd2fed0b4fe6dbc5ebe7c10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a921abc948a53eab9be7cbcb63ea3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2195165760a13b1df5bed38d6f74a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf45231684d7f8437ac58b6263db5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e7acac8915d49afdc60fe330f43e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970483b56f169713af1de94121d8151c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab846c7c7b9c76c3acd668b4d1d68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301cd15781928dc77349c7a528b4b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ee89a331b936af8a2e1009f3e9d66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed1e82a23cb08d92dd09302da0467752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb473f0668d341d3cffb9f0088dc0f35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a0f60b2b0f000d287a104f56fca2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361049459bf462da3b04ead8f589e0b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1803951e9b60cc2d685e39bedf0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d03bcf6d71643e04bab85aff8f2b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec09fb71560c1040a224324160aa5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00e25931f02d6027676936c25a445759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578e278e3e52a87cd74c137c5bab200760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2d9de1f2f06b2451fef290204536761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac825ec4b6eb670dedd36d29f9311762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720b7ce3080fc99530632423b67180763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a6aed593af04be7653d3dafe80cf4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d1a259df9e030f56a6a5c47690af9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace40d60c666ba1f3d01d94bb83746766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100991d705741048c2f12a0c80040b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c8200af9f4925cb8a1149c9e6594768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c8227b893bf3c79651cf0d691ae3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc46635486572efb5ae6b2e53876d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034266c607bcef00f7f27e8648974753771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8515592dc359123383787b9eeaa25f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158cc857f5b6ba1155558a781abf56c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77fb4378977749c3d8bac6a1ab2d09774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4cb466e904ccea3dbac0d9d78d559775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd02380ffddaf1bc341d8b556ba8516776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa1457167e5708cbf2449a19b870dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c5a5e4e1880f164f15624d86dfee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a3632d932cb9835704b9d911cc46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5310d92a22cb324345ce0537eeb3f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99dcc8e898fe725efac06c0e0da8bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af235993dcb74d3df9a26c86053aa5c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f29b2aadbddd0cf9dc51899443666783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8395f4f56a375277e3d1f123c6f3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891327454fa40ea81f5cfb7e2a2acc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c6044b27db502e76012ac1bd7a27786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d076f0891659f89848a91adcf1349787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023a3981ea10d562866a66308cc77e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd916c8e80f552c11b99d141e3505b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d747d8bc9df0932878e8d2f4af0a4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2259f5fd89827bf5d33ebc0b51f131791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a505f5ae4d8ced76a35a4c8e8774792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c6b4d015f61006975f91d4632d837793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5092bae37f69a88303f0fe1169ab1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcfb4affee421664e43fe3f4769836795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e6ed9fc15ebff97b6e2ae86fbd4a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8ffd85efa65d58b3d77230cc2670f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07745178194ffc4c6035c4d1e52af434798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba121ae7ecd85af1c73fb1bc0bd1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf10e2afba8fb51153c479d11ff696800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5476e1dd57b121bbf85fc5da3a759801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2fa1b499703229483d7395864d2d1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992db1846314bd06d1befc1763a3b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb837a0bab8c7f711ebff775e839cc9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39962ecbda91f310a2ccf0ad84deb2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504d9739b4796171e9aa3dbdb652bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3ff31cb768dfe7fa3700fbf8ba666807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e592a26267be5c5e47f5e1e4a85b41808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f22b4e1cbd560c6ba4f239c47c415809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b67fd0340be789a76cb63efba0b6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9e92412c16ae5976b08f4f04a316811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381699565983631a174a9bcf41962fb1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162136e3aa381d6aedaadf9d6bcd1e12813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31b72d564746961d8bc19130106e7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e6804005584cb16952f5f6101f346815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976c79e65532368d1226217628c305816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e7071f89cd1ed61cfc2eb13e807a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7252f4c9ee9de6dbbfbf1381f823e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a2664094f6ba5ce31462ac575794819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e2f90780fa15a8ac755c68bff1a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05693a1f415de50ae25109a51f940b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b52da672bce14b4ea53d556824f19822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e37055c05cf9d094ccd79daecf6c48823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6a2a9523844cf5cfcffc6c72419c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f15095cc1e491c3508a5f6881feaab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df173ad5b07f156d1ce830bdee5a25f0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cce1a07f92df22a14e9ae4c3da1a4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eef7a5bec0ea4a0fe4d0725b3842d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52419af6f51cc8a64af4760200c5fe4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db84e68b6552bae5b71bda9f9705462830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386edd86d2b4fd98fc9f04da63dbd10831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4887896a7bcb5dadc3cf5334a564d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bcbc51548290aab3d4244fa88ab93833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ca7c2352a916da053427c12bca91834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6bdbb0a226cbb72000a0c9c234116835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa052fd550ccce084882bb3a74c01c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a97b1ba2fb059688b516c7734aa4b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587190e597ad5fd98d62b9416475f37838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6904d05e8de683055637d31683fae9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aa03e73f84d0675beb4210cf5305a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13412733cff8e93c091fabb36b0d058841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ee34e4a95aac2a237e8d878edb87842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8b254f7c7e1acaba5ea5083f529b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb451902d1bf192c90ac906a3ad871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88c992b6864b19dc784d45ad44d5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245464e3e131075c5dfc734f5271783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd116b839689265d357520a3bdb2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af3188a387d3a664590686ebb0452a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b06e19b2f4b9c3e47914e9edf1b4666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2dcf691602fa134e7e7d3bca64eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25d41adc43109ef921d5b7b6117788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14446bcc124ad0ce3331382bf8c8289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f62bea1adef4d3dcc0dd5e3da87ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1149ba362f9554879dc0152e6340711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd76538729a107b9b566a600b61b35612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a894c1e14b50358210b20e0cbe7a2d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b401184957497a4bc1dfe38d5b39f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378eba8cd0eb0b2b8cba62c71fa3fec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca7a47cd07807144296cf99d6a532516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27333f27f49953100172d8cef60374e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc4c5de31ff3e6e7f1fdad19b9906018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d646a68df4f2f2796cc526f23ef576519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e5b366f4ad07335b1f511182f6d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba010a87d5ee83ed8aee5fc82eb21e3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7726160f176a3d7ebc76d5ccc92e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d311574c20895fd1a064e6c878e73223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab48fafd8980cd99def6bdee5a0ba424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf31cf83b8f031a00079d04e1c61e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6315395b0c83803aeaafb487028c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b3aaab11c84de730175bce1b364427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f0d9315d96dc35516e35e3ee1148428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0243eb4e0bc632646b9c333fc93a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872060efe2fabfe6e69345833eb2158a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e8efa3dc3d7324410c028050273f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c8b84d4c3d02cdab3610e233285f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126a5da25f5e11f5b1cbd91ccbf59d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a31fb703871eeb47537814c281bca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6bc869628e15c0d131c782587ced35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d0f5ab00d60525423062aefb6e3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1370826e852140986f51b2c84536337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6e58d1d90c729f21cbb2bc792ccab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122df38737c73c8ce6d246c239fb66e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8f9c470a58da8aa62205fe910ed6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1661a1825366d6abd13ff85e1b0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5230a97b8b3262647f2ffd1252a9a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227242e4184b47e223b7c2f2ec6ffeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb5a5ca850cf76be721355e01d03c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb12926308cfba0519190053ac649e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68919423a4eb842d81a791893d57a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd6d4c0f7a32af498fc72c4bd89f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fee38a467d403d251c8d94154f03e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec64ba16594437f168331f1a7b2db749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce189c2fec8983efd778639559157350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4841a4bdb6980e89a227c8acb9825651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b943004afbdf25a2f63e378f6a07a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eb798242e687a578b556694729f7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f160765bc5e97ef5f6db50423a43c7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d360f0d3d3d35136a67c7358e37455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b42004a11f1cc52a328e96b35fe0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a74df8acf5b62cb6f7c698f4b56557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5996858a0af6c4ccc20de846cb163c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62c01eb256cca36c1ebab5d77b8d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a8249f67fc8274aa4862aa482c7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092b1f60662128526b3d8dfca5522a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e641f9e86f115f905fe691ef95976c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f223459c16a0d49d17415080d20a0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579055830637176322014edaedfbd59a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0e7702bd5d8c54f8542d2dc847b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54f7f5a162863805d614892f1e487f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e2467ea7563f246fb6d2a99a916f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fec1b27bcb582d94b5d737dbf362468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0298b917bb7c4067e37254a244cdc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a444b011268df9100aa4d5046c911870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3af390be62f4d00caf8b72156931671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f9cc425d4c71416b4c6d64fc0ae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590fa714863c7ec37665b216c030eef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653482d0a87d8286ec915a2d3a8409b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4a72709237f3307e8b5ef876707c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6eb0675df4ac6add665e3c511ed7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017539baa370c6e8843d2bc102d24d1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf746a2aa19edf5fe8584472735f3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c62d0caca2417426659a07834eaa7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda7d9a30b4376550403ac1535855f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b94ad5975bcef743430002beaf4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c636e4289970d8930b4467b84c473e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee843607ac9a166a968ab254dcd1bcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cca60022d90d4c47533da6fbe0f8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7949076b064122678bc95c5fa68f6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5db1d984f23d382b0d53ad0a6b5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36229a04436bc5cc39dfff0ca2534a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eddfa5551fb32d4090feb7766213b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c148ed2cc7bb66188c0eee1a11e3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068997ffb8fa4177c1998c44895b5a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12cb5238c8b8cfbf050474035c537991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe3c403b76c8316880cc8127d8c4c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28c62d524e059b47f7a5f57cb5ee193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d83007a73d989eda3b34b799353994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b57bcb69c721b7776fddaa10ec3fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7dbc63b39b0070478c60cba4e855796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809c4a880c82648f33ae3ea514da3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea47e4cb13e7adcec6709e6a2e5c58a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd57e2a8e4901a66398dc1108472399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84bc7d21ccfb1ffe8a28553780422a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428aa4cc0ce591b0046b66824a83df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db799080615811ad98a1c58d93d77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b73237dfd941d736698571a585bcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb29d1c5e968be23ab4d6a39e0f825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79048c3a4fbb936b01e826e4999e9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d45606f5ade331a65a104575ecb84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9a2ee6af020249f054e149614b31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6efe92d53f1236e6f1e7d9820189e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c94ed18cb01c1533c7f2bb16bb90b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe924450954f1aa36704093550122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b74300a410d5a412747133a0ade5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d178ee0a6306826a6581c1e3c1b18f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99f77575a9081f30db8973d57e9f7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e32fe4a3f8d82fc9b87598ef5ad65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d554f81d0de2bde0e3ff2bbb1155115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe8890bb682103cc69f35b317cdf17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e176a60fbe23db61e1df10f4e66f9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb1253a1054b0020a765d1376934d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a38423321448c9d3390ed2e2d217c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8173b44041a2f37955bff5d938612120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4bb46fe006fae14cbea721dc71538121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435755dae70efc26612bde9545c8c86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb6f1e2f6b2453321c44c5105d926c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a6b5b8dd1b84c3df2391b1832180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fa652b17c3b70a11b49396d4c320f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032c5083d720465ef96ac93e2607cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf82c29b04a99e35f27b82646878032127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93451a0d778b303d8a83eb5764171e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfba0cb6328b54bd7745d9daaad8c70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd46e85527c988eb854c0d216b2d8e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd1f009abcfe2668f1f8d5203f549131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4fe075ea533cd03cbf8b51859866132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cd7355b313cb997e05586a822e4f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40de436f7c8d3fafd0d954a447f0d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb357bab1fe2d36b2571c60d35308135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe20229ec36b1a624680ba49f83297136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6bc9cbaf4e5825f6031805bb91531137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb2168e6ce6ed88426d4e919d60ac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96509d00f1a76a55183ade9eb5874431139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f50b8dd9f3b60fe98363e8afefeb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a3a68b7c9396cdd8fefff7b272979141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd3857db0b4798bd22d99653edad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6430715beac31483230a8655f208ad1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786bf01bffa6871784d4c393e6725a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f8d5b4fe18000cd173785e8439dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950002724021bb93032a4499f5bb64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7fa01903ca72cc7a12f1a15cec0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c638f476ff1f4a1fe714388f6c89cb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549258a59eab918e7085cda8090c782b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aed4e56767ff6fd3ecf1590edf7a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8641646ffa6dec3e4c99576aa0aaa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627601c9e7ff8adeb2853182fe38a52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9315d4e0123efb3c6f816f302810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dde8e241d8b39dc7af38ab68546719154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279b8e938d53b72c5f83dae5d1a740c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337a3cebd7c04ea5df9bcbd7d34fae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43745beedd5d7169892a7aa685180ea6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c16554468208f51e61814159cdc44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a4eb402e72b81ff5753e860cb66f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da9fa6c6e8321c9d55da8919cc2155160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598f4ce81a32b1a1613b171cda37d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967f8a5495961239311f7b9ffe87d5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5a36b25d9756f2155bc739d38b4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec0808266eae112abf46435915cb7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7d61dadeb75514b7c2031c68ff02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3153fefc08763dae0587c35700f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b5884fe613fcbacff20c6208c54ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f8c41458f780a4073acae2181610168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605481d1ee61c4f11fa838e35d016bc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3fa7865189bde5078c052d07b09c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c48241935863de08536677488b6d78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b949fd749c87f2c45645d0d71b10551172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c5bc013a5c0916c4efcf7ffef414d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310b3632b901f275ea36c3b3f755da6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f9142e2bd09e5c210e9f32fdfec33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739432320ee04c5c4bf23fdaacace7f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12407036c1f3966d242e74446a77492177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40ba309104a5171d3631dae8eaa15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b90e1a67e05d84e41e9f4b1a7ba270179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a5d5ab3ccc39cc3262ee9f636484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34e6fe55b6c64b57a9902c932bf5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23913f256010f336fcf6636526f983e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268384334b43481af928663ea6fafbad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df95de00c9919ae89d1fa5a90880881184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b90f01319db698bc66535bae9893c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37cae675a9fc0237b8fc6684c493e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93864bd70d5136edc292e1a80aa9d23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac7ab0186056804003bc8df17c567b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c46c76e3748d797d00d10ad9a49d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe9254033f3b652c55ab0dc81aba5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a2e22032dac5a0b7e447be035252191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec21c622c262dd47ba540a68a6b8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538f5a097ceb6495aa13a896ba5bc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f0716aebf6a4cd0bdee0443de3b7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935affb7645b59db2af9227238ec57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b34cf727f2c770fd7176f65174b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd336a135e5275513014043433ad33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2908a83a4dd278b03763f4422355198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919044598bb08db60a6b356ce63959b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f11ac0d4883e1c9463d616fe23f51f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacbc4b4948de8f802f1a4bc756ac6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d05358fca2bb8c785f295aa23024b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843be47d279c565f7a39f7f8676efc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181b027eccc28ac6f57d22faa343dbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30321280083f9f95b397e68acc38aa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddaecc162048ac230e50745a75cf3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79289e9b8aa9490c4c4538e7965d4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adeecf3d6d8dc2655840671049dd75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d7f6d0bcbe1248fe5ad8f8968f341209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd3874a48b5f65cce6d42b3a7a37f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621afe6938682e4357f89c7cbebf38cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f7660f4bbcaed9250996e7298584212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e14fc7d4b0b7150337ca112ffc965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46620fb25f583b289f676398ca80aaaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff7258b525944b31e9be4691cb3f25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ade7a4a60c70dcd7f4f930a56d9a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9784f92d84e318f75939d8e2e7f6fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f850914c03f23f15003f77211f1ae5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f3efffa7e35f01ca21f10c262ab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8cd7ab74dc5fbab07ed2e1bdb9f38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df09b862b3df6ce23e2ee5eaa2116221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ce410485bbb7c06ebc24ba72bf30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee875178d284ad6ccd7522d34ab39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e0c1b82406531e983ff785f70811224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab1e571e5d90d0c357e2cf9bfba53f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52343d408c500cc952a43bde57b9d1ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aadea987305ac9b90b2d95bfe99608227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8abc2bf79a1340b32589aefead212228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacd467730fd429e19f1ac78f47dd15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9edb0d6bd13a3023cf2f50cd2e203230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc0db4eaa4e57f37df74afb9afa20f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c7a782b28e251ef02849465ad854232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb30a8bca6b1880d36c2f47fe3269d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb923ffbd21f4d77c3db1e4d4d4c524234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ece898200fbb2a556589d4d8c7ed5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d4a453a41efcd3cf25a6f55b3a82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee26d8a1d36e4d6a82fc5cedea22eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c9bf92b9e24af501f930444bb02c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee2502526dd2853dc88669cdc8b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f4d7fb78b5c110b575c43d547e3a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab919e3891b3e73ee2bdaea8effad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518bc2c6da478a2d4c92ab690ee18d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590cc764962d12ebb937f692c7d5e61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a17dde19c32982a410cdf72b06eca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7174c804dbb362d427637ed0e7ede4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b76a3d851ecd0a51f98782acb524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf538d27c071518e1ae7013b45b4947b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c9c0305ebe94360cafff7212b5b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71efe71b0851bf5d73ba8abc9fdb9d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9d0567d1c970b2dd08555562732d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28eec7170065c10baa9c77292a7047251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893299d98ca0424c0a2a2b67b4567f07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b1cd13dc4a571e619c43debef573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925a55e39c5b44ded45b5242f65195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d9252f64de1efc68b805d9b4c9c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2538d22efa2a65b5f9f4b00c0c8c54a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fdd9979dfde40ce9f067df804dc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68e719c6e5b25e3aeb63ac170c48a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79f5e3398d6d97322d4083bb743334259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252af8b484da88795fef684c3aadacd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1367de114439507f5810d33bbe8d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c83c556e5d47e9e9592e7b382513c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8f48c4ef1a726dfae1b8fb7e6056263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b0c75c6a2f16b0585a7ce96a654c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c772ec36c9bc1b630fbc0af5922b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a61678a9f77fb6fff489edcccf36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf9efcbe085da646e85898312462a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6effaf553ae08ef8fa8e890e9a5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fa369d713e34c2e147e9e9a3683a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc1da28fe8e3b3874dc15f2a3219b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883fb8f4c61e0535e49e8e14f113c48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c5dee9f419773dd90814afceb12c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d8648120273411b905cd5b320cbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d600d5893d7397dab5143971ed5de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315bdaec78b3a84b32cb7fed465d30e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2d83e5435e93e3d88289b44b2d1e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06384d6740dbb4fa86ecaa836ef11c34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277561474cae460beef27799ce156ea4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b513e0d579a4567291b58cace676279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd5357e76f5597aa3914eb8b69a53b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf22487af96e65189aa160888e6d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd2ec972f46e1399995f062dc1dcf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd70b951a60a2bcef68151f021097283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018578593c3cc8548178cd1603afaee9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e179c544a88cae0d308c6709e91cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9963eeadd97dd392b9ae6cb35ce25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3af5beba8c6de5baed16c86b711e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab80e3d79cf3546bae6220d73391635288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679315c3034049c367e3545490586d84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7e7b992a11b30295247caaa64b9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c356177a81c012856b953ab27f2b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37f8859595fdf04eb93cffb40e61f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d87bf46ec849a59374849ae2e333293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a75da7499931ffb71b317987c60ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05b2146867f5026612069eb9be381295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3434d127f83039f1d084ac90977bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4de5e958cb6944b9d9315c8f6306297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f79646125d82a9cbad8df1650f39b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88bcf5e63cb9ca3cd11f17299e2f47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651553e8f377a8b2e97425d66d940d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f5a1d081ce57ed196883f01081ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3c6af9b3b624afd5880e900260d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e9ea6a1345bc4a5735838a4e198f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c7be6659f6dcdd7a8a47c731d4b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6cb80000474da5b25dd15ca43cf2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed49c3716fe2848364c160ef17749cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ca8da7a4515e0a2a95b7b78800a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5ad9cd46bee9dd8fa9f6dffa64d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eec2a64aea07b1842118f50b7092a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a6f77adfe687f5222eae2fff7066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5f289fca74004ebde133aa6de725311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a05ef21c7d3aaba0a7d836945a5dec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771741ef205709ddb6a6c51a907338f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a26eda18b562803a316a84a74026314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f7b69013a0ac3df1a8776543eb47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc12e88015e0fa5bbc4976a8153460316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca9f41a6724df6ffecc848c3602335317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df0039c895562b0adad7ced4058e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ee52d247c00730192a5b0f5e211f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136539d4ad5496705f1714e78167ae3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ec9f5597badda42d32f3389b2556321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35205671418672d6568780fb5c4d90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ba37828293b5cd27dffd7904cd3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee0d757b4313368607ec24cd261ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284254c6cef572ac6247e64aacaf9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de603af948ec001c7d2a7753e5bf8263326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21956d689810d3d91f389e78acc7df7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6125c141beebe7a3d805d75d87f0e00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5609f0d5881b7fb47425e823c7fe02b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa0bbe4d46c4337227ed0eee3f21b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd610d3a0ae0aa42e22ecd44a15536331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75655f9c424033617ad118dc337d85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be7b3c339ffb69d5a0f4308fdea875333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f8c48d2967d8a848e58854e96de9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe0e1606c6359e3d765519a70bb54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a76e88ee03c3c54b3dea4ade692d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70958e7b56c9fbc94b2dc6aedd891696337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c23f8c6575870ac6970a396d3820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a579d731d81e9d36484f6cab18324339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a00f73701c4f6604c0b2223b5db05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9109c96c75ef78d877153d5cccbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deed04e7b6a5ffd353a959b4e9b6f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abae3233b9bd656d75c3e5113b847bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec0f7eece7186293cb3d2dd833e5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54488d2a77d5cdca44ee382ed6d9bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c4a789ad0225fa7ee48ce567d497b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45caf8fa14edb01f573b6bcf02c1ca0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22860fb19d6bafaa8d8f541d9a28f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80a6a5e127acc8de3708903de1ffa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfccefc52968b84984dce4a7e914ac4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bfea8221fc31bd6d6248c1eb56f12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b675fea6a19ec6c5eadc85ef9d8cc22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff059eb5e4bbc932838733154c252353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07ced08c6b51ed1e3a698484eb6087354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f33cf331bf49654fa48a594ad13a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053901ab02eb181f50cb779bf4706408356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8469b613cf707e97d30ffec3db931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351e72732c9687a4246b019f0acfb94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff801fa2ee9d549f016e6a4622feb78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790024611447926e21ebb58873ed466f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ddfa54c874ad46e95aedd11f0613361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99afb690e2acc5f6958363b15ec94f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e0f56d21b56706c7321eaf544b604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3baacaad91d09cf9b53908e46b48b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e90b2f6ec902c6f1ef944f6a1212a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b75fd789a7f8b81f2b6e3cc2d33f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11435be97bf1e8f99dc2d31ca1250367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017618177c20c58b01a3fd6c1db8f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d8ce92a47cd2fd9e4fed81c875d5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf45868a6c3ae2da5410ce88dce0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd906f5c392cef7447b22d93fe4ec8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756304ea9ddf056d7c9ff13b3963003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50527efbaa262162771a653ea546ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f904e5feda831a8eec29c510f08a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715620d7306ad6d68c15fde560c21f36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb8bd077053c50b977e605e76d586376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955703ada4352676c2286514efafba50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7539a204ece3f325984b73904f42f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df158c7ed525bfe319f98b311b897f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342420639225ab6b249390c89d74b68f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e63e6fabc28ea9311f17b1973283a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0edbf3bcbf07952b8c6d103bdafe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d403b20440a63a11de74e23f3a0e7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9464eed26187efa8bbc36048694fe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a355b44698c158b590aa91f89007385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a46c0beff9cee4d9d2d7d88c6e70b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0aa39b1e0166f6dcfcdab1e357ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef873b434226b8bf0e3e713d56c6068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4280af22dd6782aac6fcf8dde618e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187d0389df4e4045b6b4a944f66b0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07913bc25cff568e22d5070efe5583391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3146bd10784a84f0ac9c3900c4eab0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85cdf29b917828b4d8575b52b4bbe5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab648a1f9dbf28a41cf698f325678357394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94c262e25f3efb91149ef2d6474d81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bb67376f751ddde91ef604da111d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df54dced7bce0318745e1bd36af0e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47584aa61e65d8a63ed9aa8c8743e2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8381867ca07d59accd77e7cd0c4b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c283f55a355163ca31fe2a9cbc99e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9014469a55f0ba866870bae80cab7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f73b9aeeefb471932adaa468d6311c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73098f9901aa8096fbd4622434143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365bcc01b31a66f327d44c6af26cbea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6cce5b4365450c453f265bbbb0d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f6593d2f09c6df1ba07c9b951a827406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b116b60b99d9538ab0042532b246a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82480feeb0f9a7257e0561d9f8e4bd4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4f1fac21310e1d03933f64e9b21b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a8e28342dbecd6434ec9c3a0383c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d90a6a84862b8abb73426d16d064411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff2b769318249e5f4d4f00e2c958c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac721704064fc99fbf3f6b74fafd666413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46680fe3a64cef45749d24bc898b85ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc9ad67f81e0dc1dcb343274a7a275415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518d8ca2de353aaa7c05eead8305614416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef8ca0c20977f497c11e2185dfae58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0261607068203b3467f0f87a1abab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc800939e7acb7fdab8e472493b25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ec89292b2a66b72e3cf10e422e58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409a6c78b21b54eab61cfaef5cec9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fc8ea9738721510908d564c8d864422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2213e1028ff58e040f3eb5ef779fbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3025716a0e17d920ba205fd320825e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e18a3dce57f2528fff040a814d393425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce204dbc68f443d63ac7d1aeb5c7bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb00974ecc8a1715cfcfe83c0d4c2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d35001cbacbd4c01a8b62bd1b9030b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557025bfdd86137c4cece374ae63d2a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718dbbb3dd92bd4341ef8861285d9ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90783a02c047b6071b4c7fd99076b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f631df25e4e8019f5509df5030a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3413a34dccc60312252317f526011433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f51fc8bfe5519295691454b50369434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b0fa065ca494bd84d2b17677cba7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c62c1bddf5f8713c06702b3c77e1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4066c85cf0ea39dc869ccdae14f4eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a879e2361268be980da08cafd1f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859a47dbfe7725991ff52be2a81367439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d2c1bf30bc0fd6f8d08ca2a15a57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc613d8999bb34954ae3c8151c72388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb5038a8ea734688e67a60406fe439442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cdba0f581f5ad735bf6a3a42661dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ba125a42e1626e3dea8b82cd6df0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d04e637839cd4a151154f3447ee099445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc841a59128f644f6e0b7ad57e86743446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aaed5d9ffcb4f9885bf6cd4166963447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0adfe52759b776be2fde0d80f23d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708bd6aaf0f5dad447934d17c059014449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabfa3f9483c5b6eef781d4166a991b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc571966f7c56c1dedde0a28b02cf31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907eaaa98586b7fef414a28ce9193f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d725345225f6da493442d30f69efc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6a295b0bd03415c0742fcce08990454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5fe2408b54656d187db23e1a858dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15cad50eb1aabc62097fc7d083f255456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5535f031befcfb4ce5a1172db94f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e245b8219326ea3f162c0bf05b4005458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048a023221de7054868715d8e23d388459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a42e22a193a77682c26b9a1355c5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02939f4e230b3733f39aec934e2327461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a79aa2dfd667d8af031c0cd34ab5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cfe156bb6c669895a90d46ab0c681463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf711440dcb901dcded23d40f378629464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8084e0517e5714c252e44b59289005465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe3de377bb8ebf9e5c0c125a8fb2b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb45747aaf732e6ad643628a94d3bff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af51edb862aabc44aa98ff3a19894a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d7159d6c86c2863258dca945da59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395df7d770c33238e2067c5c38f1c8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4086d5dec681dab3db1b3e0424e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f0e3903fdbf4283214f83f4c114a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41baf77af06af7e3505c69f1de00c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94be42a36bc21c145235a8716cd6ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7c85e801e257890fd43ccb610381475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e3b3e5e7d3518c5047a5f448e930476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab207e9855ce253989495d6192e90a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6d56c9eee5d27becceb5bdd7e5ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34e2623a4f613da53775becf031ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb2e92312a47412a49347a0306de2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602956eca834ba292161eda9f788b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfb42d2d96534ef22de0b911c6d2ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb33522252c3befe331b9e8d5d0abb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c86f1075c28c7541e42a2e1608440484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d16bdee9097f93923df3c7ea4ee3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0aac7b8f95ae6bf4a287ddb16586e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ea0860c48a9791beb499e8ea9754487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4997aa587d1d9a8f3090aafa69f55c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedb91198f16daa5c7d08d42145978b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d384c095102103079c7bad7d0db55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718401c1f840d62f4ca8ec3e1c26baa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f831f40e2d1424ee43defe881a2ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aedcea9eadd22a6fcf7427a18f48cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030b83436493fe5173e2f002e7add7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786cea41b10ad4fdcea480bb0528c12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d579c0925a9d5f7558e8c8cd5d6b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592e050a94ad44e58f08f79a3bc85d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c16f7dbcdbb2aadc50c7736e1d45f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb7ca3171ad4fb9cefeddc883fa4d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af5e339d6c2601fa204c9635cbbac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d29678f3e58de43e141a8bb6697dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c47d7e74dbc48187ae796e58d6d88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2707a218b30869f778f953004c93a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ab0621c7c006763cb76b116d7eb5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632546350dfedec2080d4a8b8eb2a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f80b9a971445cad5a3c4bbdd96d4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d06b034782dc74c2924e8b3b744be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c49bd7f69bce60af90c56a0b737ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8018192e499fcec55b280b4ae7a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e62a9960edd96cac6401e5ce7828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c755623b1b41d0cbb60ad26ee6616511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2bdddb6fb5ed53a312f8378bcdf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a4bf4b03f1db2a16390822db1bf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e27de992c67368e23c108c43889a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5335047465e0797c55b48a9afe61d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6c1d20a8604ac525777d405fb757516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cd6d4d132719438c0ccaf0dbdabed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679aebd552d61b12e43a5cdbb10172c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193bd86c382b1744a473c96290a5ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bac55631e04559877427b8512952c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708adab9fcd1d8cb2ce5232c00863d28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb501c61b21fc6e3677eda18f61edb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96053bc481c666e4f9172fb4ef504e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b642aeb1d3f785f079b43b524313c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c688b520b3d2e0f1ba5c9940a428525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee580d05079cdea30016d198b1f080526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83d89c83f87b7f437b22605255b9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf0c743636da3a7ac59eff518d1a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d85e757707390f2c78845136da3887529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5ac4b0ad435135dcf7110e40b703530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefdc53144075cd262bda51e87cc91b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c531cc3837a5e11b04e63324b0236c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1db232bfc1444dc0e0a006b8c2696533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3dd7067293cf63ca48e4febd959b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de291af2f3fe21570f45b61692d94f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003fb9ebd64a470ff6e17bdf7f7fae1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86260704504137d69b9daedff2804537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ddc04d000110eb4912785762f51fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168251683cae7460d29f51226ab6eb99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f72ecd5601aada7f972dc070e8fbcf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317a9953818355e938c63986fb6634d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8332de2867a4f1b9da6129c5abde5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bc5389f684b100f7899d64f16b1e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ff8ff8c91afe13c3355d2a233fbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd08b5d9cc456f88afa511fd41dab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce557092fa98dc7628770822036eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce25a768449887f79b60092bea9d6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95633c902c963eecdaa56df060c1bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4a9b7878fd29990554f9747ed761f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7abf3d3387625e110646e8c138ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86088241ac3d0c5cd9c18c761280377551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d878725df536097fae2962af3fcc59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b377605257cb6e5e355b377064470553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a959d8c20be6d23c0d9befebd004554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87f97f4eeec47625ff089f1a2199b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acfa967e521c1c8cc8a5ea563ac63c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53e9359a5cb71c0be3b873f5b90ef4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59712cb3ef0efe8eee89d8e2a65a8756558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd46c464912896445e6d9fb210c5e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd652ecfd2d868d6fe2e6cdc84d02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9812315b2c3d86109bb9d8c48d79d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce854fa497a717133a62640fac8164f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dceb5c63f6c1757f96a4d5df3a5bf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36afcec65345fd28158034076ea7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da12235c570771cd7d4dad0cef8df3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da03eaa814613bcd2141eb551b3dd89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf9258f1346c8609d36b052363980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b50a543ebfb214d726c01789cbada568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f5d87279469fc0488936326eb323569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21453331d60b1034d87d2e19d80c46c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04cc1332a3aa741c45e941adf210f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d73ba7ad2612bc872acf2589f7388572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673785195fcf553fe644322df702cf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f842dda0a59731b68a3267de0e15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4057498b28dc33e52a5f2f7b91e0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11658135a37657225251151e06995576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc830a107ba7cae6b368331084f54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a63b1de4e9ed0286e4341372aa62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbfd3f53ecfd66bb4992a94aa0279f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9552c07536ef54e778462dec84d6143580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da81ece7d05075804a958b5ab5a46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2aa08bcb57f339bddd92ea4e40fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d11b2c6dfc142f9b6342c6e19168583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797405274e6b6ad8699e4f009ab7ee1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e82abbec11fb40c8e35ea439403cd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250c3e2ef3d61758468ac5b35a1c9b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82dbb8d59707da052117da3110901587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31abbacbd98d3f9a791dab832075f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a5ef0389fd33a3b5e4887bac7d0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ef3efbbe52b512db5d7f6840c2de9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028958e87e4c98c58edacb927e3c7e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151686837364fc4c2d6be7149da8e91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfde34a056b422beed4168cfe1de78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb1fbf9f215e6d1d31ba71b79bc3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3e8e6707898c44199e7365568f29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7dc73d32b6e65cd13dcbaab404c26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfeb079c39de43b9c62910316241ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462050c3454dc98b55952a83c93c37a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5f4720d1f88ce81fd1615df48fbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb0610aefe0114d9f7be41a0b1710600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4e45266ad92beb17c68fd347be83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315adacf6154bc4c5fe2850e42f7d94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77dadeb684d4e4196956385f9ee1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd690ece108562a933aec8fea16cd6b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715373b04f8dab674c80a95ce7385d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f14a0abf43745f9baf84c2d05e2ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3c73260dbe7f045619758298e700f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec93df733c45b7749e181af0f4337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4045c7cd24dc259dcb354348d60bad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390d4292837daa5e8ad7ca27b3bd77c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b02883a323f633fb67c42264d8ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18b2ee309928a3f9c5524c635aa0b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc647abeafdf589643bab9d711790613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2094ff153e84626d0a5cf6062d87e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ea882ca5d04d33d6de3cb3f46b2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1097cc49f8d7bd5d7a5d04a07c127f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801400576486f94f4bdcd6b90116cfeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd2d095d0b70d79c7f555596a866b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccca59fd4dbf583a39bea252b28550619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102566107a433392719892db33ed22a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acdd424634caa5fa9f087466c6926621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d978a7496c772fb791223beaa68d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee1515118543a35cb4e38bdd40404623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ddcd6e88adc8a27837726d70fb15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41025054f4a2932c16224e73c772f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a6a22893d4bb7a3331351f2c1e01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b0a3edcebc5b20d735d7a2d09e392627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da05f2ae52dbb7d19681856524280628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45191f98124255b21135a1f9bcd4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43529b5a90b5f165ea22b24c0275b08d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997ebd20c8ff52d6505fd438b65231f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef29b09e52a3ea38b182c820251503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa294c28e0e493c9cbf6079f07b1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77538181dcfcba42f40557233e9fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90672e4122d0089950369001a9a5c52e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ab237db76856be4f9d4b17ce5c7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8343608aa2a8a76759266a99c4a44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450630c1f83e318aeea7e73127e4f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39c743e0b7be0b5072b87974547e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a1f691cf2334abf390ba67272127640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde8890e2b09edf51b1892f695ac5e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b371af2f251a629c99c1469e4b6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9046be11420ad498fce6ac5c7261aee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c34c1fa41bea6450c693a7cab937644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d976cf16f495c415e25e6b6412647645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88621e7a4b34a16dfcdb0e96fc5f88c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fbc3d3ee037b60ef2400259540ae7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd306b604c2ffdd3313511505b32569e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d3cf15b707b6f20b45c09b66c5e97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1752356cea2ff06a0694fcd73403650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec90c571dc843b09be709c0c8a44e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c53f9776348b6a225cc0c7d9fcea3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4bbd029a9155d613c711188a99a77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ff842b99903ddd9a507194819581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d9481c8d828381e75beea18d2f16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344b88b19046f492c273c27afb8e7a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba96df1c8ee8819c98004daa2d7c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737385dc4f24772eb8dc17b7dc858387658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842223aae77c05581b8a2f344e527bb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd9459f103620a5268ca5089e9d14b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d7b92b77ca536ae4779f462f8c63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35e6b7483a83b4eea62862c2beb61f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f785ee8b4946301871c0108b19a63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c420d9543c2fbfeb50400a8ffa4ae3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2340e32e57132d71682d65d9f22a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f9b7756010c938eb26755760aaa5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1852355b93facdf95268a818986968667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becf35ae35f8691b3774870f52b1256668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1775e1c4380a8f4d62dbd878f0159669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5e3370a58659d452092e6341471b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e96b3a7a1dee329a5939e118f9d31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4829356f5ff69520abd1ea9c43bf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce8a1e20b75370fe4cc902bfb1e67d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e20979991199519e5fed320381bba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1670862b50182b5542c33a758d82d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe82cd5281a8072b758a9cbd41598c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a19f517f843d2f1c84b4e82301f7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9cc40abc123b609d0a20aa06c2420678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5439e10ee75892175f47a6b03a0de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be22a9a3e8b6d72c88a0d7cc7a660680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2591e5b9d827244f7a5cb598fc8b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7777dac108a426d4fdc1f0e539fe6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e9d4db6f2f700d9f9f2e6cebf5e9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee79d1ff4f0d677ff0d701c20c87781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45313d75fd88117a8786712c9885f3f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d9c52b0d39b699be4af23361cb0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767e33d4305ac56be749c827971a4f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f612387e92ca7168d587713208258b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df895d72c4ffd68ee147a68fd74cc3ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555cc6c97ca2f2cc508bcd6de21c671690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a2377c045aa501ccd2b8de35259c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345964630656ae95d7d2fdebfdfb5aa1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f883b2699054db3052579a2adece17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf5930fe251985391ac278a1f425b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3317806acbc6c83158b2ee28d2d3b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd25f1c7d0250f57b9b1666153642696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f620410643f970663851acd33380697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f7a489e548fe556bea3602cf4e27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfccac7a4eca588759d52a017c2acb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01019e1b3e9c0a2181a338b63365564700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b0d9f03a3f980c2c37a0568dbee55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f15453be4f77be6434842341b5ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8c675d837e4c491688608e444b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f50cc637820294d909ee77d49cb714704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9702f4fd01bdea8379cfc80c25ee884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f535d96335a07dee4d6c457899cc33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d01e99ec690a8a66c3ed26b0fe3a32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d818e9ac3b1fb11a9b1c8cfea6ec4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c3e1f9491bc3b4f747014f0607a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008cc912b72191c9ae42c7de5cbb99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf946f88613e545cf985a340cab1dff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e440c7dd3678f8b15d9257952e2bbf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be991886009112c422e3f96f47e0207713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde2f1cd5e1c9c22d5a15cbe33dc9de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7b839a75f78198cfeda55bb839145715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bba907eef9f4cddaae35c8750905b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed8d4121f08f39731f87c5b41734d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21531e5aa2067a92479a0835b47868bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326065fade254062cd7f9e6c0476d622719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0b83c51b32bacb55291e955dbbc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bfc076e06036b5f5d3da96cc60112721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7feca0fd56ba79ff039c4539b99fed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526092fda340343a4466d81c1ca29d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ab481ef9d3b8d8e2cd07d41a518d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d84a980ff1e15eaf3a53c42cefee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ffb4fc92b25bb72e58e825dcdf29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4263381a99642ff048125cc733d18d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bed2317a36229bf2f416e1f44a8ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83902baa28174b5241c3046712e6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a498dce1caef7ed7a2a87c0ae62454730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510a1720302bba1e5c0e8169818dab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c0d4c771d8bb22a88e8163004f61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea0186e3868d04dc6e8a633045660733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4528268ff6e99746c5dd68fc5af168734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9a34e46ad480b5e86480d58a1804f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c4cb6c598afcd46c89678e9d2747736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5261b870d51d06c04fa39a13574c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a71efb4b9257c547d3b26fec9ab9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9ffacd776b4ee129b5de65bd4ed5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0a4646715558266fd226ca500ed4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25813bd6136b6cb9fb281938bd3f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bfea71f57c4a0714c1bb2db02f09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe32158950ca5543d2bff24975eb55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d34d92a71bfbe549ae0224b6f4ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3180bc05abf6763ff3098758e762f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615039e23c53f4da2c4f1b09864cc44a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9db379102931c14ff3649008173f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2d49ae81b373d530e446759c733a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae33aa679da8f58675830f3c8040b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4da27d41ae430f87ce7805e7f3bc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93610f871b67e11a9747190baba119ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb865416dc02d74b38b88b396f6743b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146644de8e2f862a9021f3dfe5aeee2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226001547ed24adbdff5069c4742b1da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ef337bdc8906ccec326c61303037755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7f76de351bf26105a42f0223371e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2463aa05c3de248a12aaf70503bb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47991c64d1d5f6f1641eca0ed646c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a57873948520bc41ad3f69170f4f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d32b148a23690d88c253560620327a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b271fe1f478269a5713a1425b0d7f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df395a39e28019fb80fe74c68aa654e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4964cf2f297d255309bb015c1f597a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8145477b555b9c36dc0a583e32652a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8aec35b4d8d0a98db9d5039a194ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2da888a5ebce139d840e8d4d67181766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc54f6a294ebc6185d34ee1fd149c5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>