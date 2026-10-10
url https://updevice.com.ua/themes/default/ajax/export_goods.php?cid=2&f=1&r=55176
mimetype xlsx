--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe5ce9949a715581146d1a56d021421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a5fd193033f04869b7eeaeaf485422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72dccd6ab2b1f58924aa23b5ca4ffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3960135b098727f2336347da6de27f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62ac99545751fcc9f298c236046ebf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae9d2c9ef2ed8d39b2fd24dc9391c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e1c928aace3d55524ef87a221e67a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f244eede468fb0d387ab221bc30238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163442dbe472657f8feb384c45aa3869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb739d09799d7392f7fe6851243171710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89851bfc321858ba92d132d3ee127d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f088062567d41b4aa13085caa17a8a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835dbfd268ac52220084b79b650cbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7125b0a63428e51e1c00da343b2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf305dc307de62b56ee77e13e8ed5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a02b8e1a302354509d50b48c5167816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c88f35a051d3337469b49ba75af6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e777a280aa130ed17d34a2b9839d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fbaecba29d5cfbe3d9db359d1b04919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7729c016d5cb0194be12ff1bb09120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f22dc636df61dcdc6d3a03a322d9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c8000a07862f978861d4d0d214e5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101383c2d4de191dfd8cd6aa8719c98f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d744a216c673508ab703cecf92ade724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3da05e80ac097a39578d3161bfbc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeedf57adf465d1a934b4d770597e6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40c5391d947eda221453075c3d8f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac15168247ebeb8daa95437a9bd083528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c78ec53b8c5bb0d99cc601ff8dfd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27697ac0cd088ac4dd545e7e0d833930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc92fc67becdc23a0549f033ee30331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64ff04e8506f067e3487f40f6f75032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1046db05fce7ab1678ca9c53cd3ab433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c24135ef2ce70595bace20f5c50ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a802a22b27ef0f7515e825a0b5fc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4172ae5d14fc9a105b4311ddb6a3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8f8f0929bb2ac9692f53d732c439837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc96d9abb3e5323da71553414d870638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d5242afcf43438b77398f7443bdf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a29ffb5e694cb8b3c6902b699402540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b0397f0caf7405a7f07cbaf83da041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75002ba2e8cf20bd244ccf1e5ab44342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6afd56316fde2d26d3aaea224630a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7931aaead9e05cad972f803f03ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c0d467cb36f135278f75f61f725845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c30db15f290d74e7e42d50aabcdf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170751838dddcf67dfcb846af7d6848b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be12cd233ebb653dffb4fb8f2909048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7548c63cc278922fcff2c5d77f875ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085839f0d32250546429d63d87debb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57321ba491d029176d9535895c33b9f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bd0c2f556ba8d0cbd49782b76f5d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a05a6c126bbece741227314b1b10353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016942e9cd18f5445391c0b6cb800ab754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5719264662b62663731883a44fe9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38426cb6118a16d9663264eae328da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce29ba4d1f69848c1ef9703733141257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc577397d5a59f59af738ccf12f2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080459e07e9c77b97e3498fa4dc9d26459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc42a6ce499e9baea11c43da196a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f879edf1df1cfc95ec47a1cf8c552d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02ff5db46df534e6edb05c1261cf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035472a84e862ce5fe9c9facc48b605263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e94f671cf27b3eac8b9eeadc3a13d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3152c470bc3022878b1c5a7be0e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321fbd5fae5838c32f9fbf4b53c361b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3220ebc544547bce6b11d55bf4b9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ac84cc76f3184e4a6877271e9a2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750b76953c55be5ab3c3a3646793d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ff7df44095ddcf354dae2034002470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07443b84286f3974aefe37e5c0f4a05871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c98bb9bce316878dc3043096490d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6233fc2755b235935d574e980e37173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac572ab1cb3b1f1b17684bd702d47874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84dad4cdadcb44579220d11399682b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef026297f8659be4d29f1923888fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74ed15eddff255c5d8b1b24d4b33d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240b418ffbf15603e4769633e453c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156168dc27af40d5009af5d1c4bb15879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a496b1496c03ee0081bd71a0a754980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadadf4da2ea9eacfe6c96309cba6da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea4aeebf4c3c2e0fafdef0905006482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce012f15446bfb7bbc30c6893d85e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e29ef98a180680ab62f32d43cfa4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c58eec5c410aaf104f49c56cd5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d90e63668423d2ebd4a69bd181d0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4811f85daf927d4c4094660af7dc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddecd7a6cf45dda8c647f8c14787888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d637dbefc86800cbc38bf2ed0c91ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d643729ee5d4733eeaec534d780a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f7a79813c819b0721d76da575c8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82060a5a3d79d964c995a9a6cc0e243092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d9c36fd4e3ec13a28a55b25ddb18893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1fd94baf952534f1a72ecbfb4c6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585da8bc41c723b757c7c573f7edd3aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f5fc050f7790b24dcb99b634ce4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db5baf68b0ae7904d1e66d923457d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d612ab5057a596487c3b0f448a5dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfca8a9fd66fde7efa81c29b2d02299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9f6e3640b1f1595c2326deebe25d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e8665564772c5349afbec08c2fb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada363ad52b3fe368bbd7731eb0c3ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e334bd8e7231da5eaaea4eb83d3e8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28b64c8c65b90d9d74b8fd0c49429b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee15f208dc93dd4760edf89df997a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685a0f5db833b8d1f5e5e07792d9cea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a08d1008e31d3efdd878d9619c137107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568293701cc2f5bb277009d418ec790108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08204cf5a9019cec640c475dfef2cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9addebf1cb8dd149bfbc3239e7d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6242fcf50fa130e83b5001a47510c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651945445b2ba46644cb1b05fbcb654e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b012e51ad03643ceca2ca1e062fde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8750a6d1313eeddfaa12791558ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1824d25514058ef7b76cda0c2256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571b015f662db41bb6f0a65e8bc286d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97973fcf1af59040666742b2490d21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6c7ad927f3b139d3e478e0f172e8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f7ecff5f5527d32efa42e1d0236d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8befc5f0ce1cfc0a7d455f858bac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d2d0dabc55ae6aa1c60de854d09f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b945d40eefc268dde09843325c80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec81251bcbe674ff7815a7b047289ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7413da153d5b6b86c5d8a441546f0f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255148f6d7897eda608043215485e1c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488657fc9eb3a216df32201bb18a3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e1318cc3adff622134de951eda5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7702dcccf753c756042de0a3edbb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4de4702eb9905bdae80f90cec3ef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c9bd69efb3af948184408f7b0e6ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92364116d28b5585d74aac840a3722fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb138ab89d72914fb4518f123a2e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5dec0a13743bea6b6840b2e4a4755133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f276af2a197ad0523045e5d7fdb70ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57625265a1dc023c4476c50a60e2250c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b159a78257740029de4c55a2bae7bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc6916a3d3334d86c22b0007e0f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499580123db2615d6c047c72bed839b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf88375766be4b4d2f17dd00d34ac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032a981fbea56f127e041cdee73ae3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa340dcfa15aa35676803dd2c9744a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006136924cb608ac8f632088853e326142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc7c8a3f8380c03ec38feb11aa8f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3fa5c01d7ee0f61063f83e217fd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db0343012e16694f3a060f5705149145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e056ff1418ccb85df7dfe2ab618d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421866618f123f0a28fc5e3723c573147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920341e009d34eac7ea9a3043f4710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99378c70cbd8fb549021ec7140f5b05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466a857161c948f68eeea7009419696150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f84c3a00991404eca70425f9f223f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f2f389911e7bd2f983c1f39265c23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3e2e00aa3fb5046fa3c396d5e9ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec720c79e19143bb0383001c69a5b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e12b8f69b888dd13beefa6f9a33c5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f25e48e744de4bf4bd95df37450d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e83ed32c2d21985d392857bd5b0d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a5f2c8d65a5f6abacce2f806243b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c264f19cd8777b3ba5cb4fae6c8e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4a36aae77563c06245c49e7d8fcfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5dc77dc836f2497f30032b4394fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ca53408786e8d0607c7ae85bbdbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0bda83611a0cd5bc4fec3137c206b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e68de54120cfdeff6a1fd899e094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a51dca75f3ab704676bbe5cc665bdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6485f416d5fd0cb8e1777fc7cc7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc9c24ea290465c05d496e5060f24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883f4c5d05c86919b33bc8a5462507b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0a908ebf8448113612e143ccc43a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695fbd047f0022ba793137e88ce9a33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634bc5a6670ddd130331de094941fe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343fe378488352ec80eed27b9ef8de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb306476fd76f444467f58702a4cd99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7be1ecdd88a3c3529c6e0037a27a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e04c04f94a99a0e4639b77b54bd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34652e0f7afd1a07e9413daef6d32c66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ce4fff23495940d5bf38f3be66e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4093465e071b1552d7c927906e8be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185313dbb8ef231486a757584c905b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cfbb9ce8297c46c3093cfcbbaae3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6720f8e6c3ddc90d511947fc552ec83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3f3f7664928ed6a724fd702fe7d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e993715521621bdf5a2a66b7b5c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ef76a2b9ac4d540d65e682b060ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b682b0bfcc016bfe3e13cc3412bdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2d42da8942e6db9956c8009d1d9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ae7419932f41fe0a32a0e00c8f3f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029799f2cb8593eab93e2deff19b529188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c815ef570af2d3b1eab25c3b7bd28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eccade47d979608d3ae203a67ad24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd6df32ec5b2f376256963b511908191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315b0ad77d5df8865118e0b658d9dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9360311c610578af63c25e17bf06cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf979bfd0329f62af11837726d555b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7ec81b0d9277052f4eb47e469183d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83641acc45bd9e8d716c3c5b4f9a2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f6e805f4ac07e37696631213a37e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa136fafe1c26a076d22cec46c0c335d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6eb29509ab775da3d9b84a454d4b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc69ccbdfc8f9899f5d2149e09ee5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be2c16722eca62b11c6a3f04073e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffc68ef365a65fbbd245b6d748231202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b6a364e9cf1231808058a5a980abf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738959ba222c43022bc5f72b903648f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321949fe9a22ef809e1abf7e0f99542a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d76ba99316293bd7b0e71fcd0bff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdba35627d31027db0af9ca4254994207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4166a94fc7c3e2196d08f95ffad5ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f102e1cd81bd7c05d050342d0a977209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555045ce04b020e048c576e6f73cc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4009ea0eb1da9d3f870ca786fd7653211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1980825a868866c1c4f9deff81800212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aedc38c12282827d8cfb3db8b116f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a425ab13aa0209095a3458ce7eac9a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372250bbb4c9ef91ad31d258310c9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e5b880476dd52da60164dd9bb8c59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7096751739ba3d93a7d81290fbab6ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad2e398623e2393e9cec7f0c40739e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824800cd9a45e0dd0fa9d900977a296219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059dc8143c8becc29b31e1fb0eb17f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0d69f66d71bd26d65d7027fc7baac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c530c93d7b686b3928db29156d8a65e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149e723d044fcfad304e1a2de14434c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b209ac4279a368c221e0d226f3b0e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6085d0e249a17f7f05072766c5aa01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a721956d25205b1533c1a7f1555f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c7afd4b307f0db06c298af166a227227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b1bfa8795158ad7042006a962a07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc195a284234949191b4684bb3305541229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676dd62487414031d877fef8c0b8f21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c332d2c7d51b3b252cc4138e16e8a2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48564923cd06a74b631f1b70a39f38c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dbe54d54e94f7beef77cd60b4a928233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696acc26a2506df4e6186fc94d083d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5424faefef7e224b3a57079e6cec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c826a49b70f05ca18404758c3f5911236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af5a38d0bdc04938dc27305a1f9505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9fd3849e05662dc39d5bceb2d940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6c8127d9100ec204284385ebabc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db392ffa9d0ca068a564ef347d8534240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65561c7d24a3e0feb5cbaa0b08ad0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172231360378511f21866cf3a63d3b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c85c9edff9f1313d7d45422c37660243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6993b3765b8e0ebba67d2048e507e7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf8ccd13952a37e056673f3165537c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca297ae79c65ddf662f7a23dd8465246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f45e185918e11c82e63d281e495ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602000b335faa7dab3c6a70aa2ba35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0459c30874e3738cd7793718dd0c0ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45beb4999495b633047558a455d434250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d9bfc336938c7a366709c856b7b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8f7dec6893b3135e58a0706b04829252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228aa64abef3c971c10ad0cd607c684253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d637cc705391eb265454aff36fa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345f85c9982e623fa95fabb058e98c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd292251bc420eda65d2fec6f2acae2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc66dc1b4b25917242cdabe012c6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9cfde4f94e77fff002e3f412eb24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c7a2ab0b18e01e89cca15313cf11b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20903c4457b906bf8699bf6ccce60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373cafb0cf97498994ae372878eabce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d639a36a34ec057f09fc2fbdc370e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d66687ae4c2c2cb965109b72776174263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e16b78083da0c00e7d04fdb7ee9a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cca2e661e1fc73de5af0457bd5c0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf26574150393fed140b52a6afe42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80654ef81370e55111668010b7d8c46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a277c3c357716160f9d60b854864bc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeef586e2591899ddcc245e18a63df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e40f3165d7ded09b9c192788e16c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c458b014ae870375f36c699a247e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5eecd285ba291691ad493943a8c50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e132ac9eb02b01f1fcc768a5f4d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deac2fc021a1758c39e9c5716d8b1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fb11573d64aa511cc88013659c3a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd39b313ce16e62dc4f9855e29a89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f2ed420276636b37262ee388ff682277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d0b1994c961cd3dffb82084d9ad2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee817e7f864787e479ad0dfee05f665279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c93d9084d732ab1de90b159030f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b30ea99ff6a7588257fe558a2e4c33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caa9ce7bf0952bcc5a0be8d398e0a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae09a8ccc5539ac5b907b4c6116f3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc31d019b50c16e0c5c853a2f155e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20895382b55ec4e240bdafc1368b5d07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01819d5b74f1db70cd684360ef675a03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c7e6f2995a5c8736595391093af5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4c879756d3b79a2d93a90fa4b227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759224a2c944d7d24e166c283eac50c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668678d9eff49a52ef88af01efdf73f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe33d5f02492b3e8550f73e0c3c2b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb26391d3147c3647ba39c099d136292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4e08a411edd914c0a4073beaaddb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb58451d2c010a19f39024fa136178294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66f1e269585a0045b4a8ce79731dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed608c2acc7ab57b213a5019e12431d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346587b7952398b8e9d6f65e4650fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199212db082eb3fee338e09c83cc04ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7df1dd9d846579c5b3c7bdf0d7467299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3631c80d96ad2f2a1e673d394eec165300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9564eb4816a86e4f6076171dd04256301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e20e3f762ba7144b43648af8b08ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd2eaa3c37f97648c5f079ee2c7fe2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da775aa80b6841879e065b9740360a9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6ed46ae2c8fe8df073047f577d51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643816d437b9c36133438e5e543ae93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47a0404bf331b8490cdfb4b56fb40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3caeb5f288e118fadd2e0a2e6bb10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc2c93461e6afbe7023b4337b02069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce501c65669eee6d00eef8362bc4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238525b7ae23d7b09033c35788aaada311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c961b9c0aaac2482c6e577147c7edd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e4412ca686a91a8b6b493f10af01f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c2320feeb067cf12ebb4c7cde970e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b050f74af94ddff68b48aa955edd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98645b377bbd3541c3b2ede66c449f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958d87a267995655395a0656f96c02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50418471738e791c45f3f8cb2fe2d1c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b238d8ac34b6e7b9b0d2ffc3e41b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4b1524dbcaa43c87811db03c8db58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8963254db8e34267850d156b90a43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2189b6b8f3d852cc7a89e750c6d1eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f81e1f5228355ba3091d6e2c2bb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5130b7a42c800954c514eccf3d54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a89162a3c0f5117fc99849154dad2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ebf32afbc75c20fe3a6c79d09a17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f369959301e36ba5271faf90dc000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94aa69b1309b351e4fc011ad5e3a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cecb8ce7f4304d6b00fbd44058589d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19669822c09a5aa278f02fdb598c0068330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884781fb3f5f9de3d3af1858bf9a2e67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ffb8e380dfb0abbcdf7b236e73e7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab4a170c29116697c62a6864fa333333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8cf53a723df0c4fa1d9609b780223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10561d5e9cb28c0d0c518cd116c33365335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360245c9a73ab13df4441d4fd265311d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797176c220ca58aabdc99728c54c3fc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a79d7357587d972a543403bb35954338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc8db77b694abda63df6bf4f703fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222dcc6960d47ee39fd7ba17fcb8dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac59f7e4b29b022fe5d71bca0df0866341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad04ced01cfaf4460226f6da28dbbca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c09809da2911d9b6cd7eafbedbec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467081b8cfd4e3b9195eb5fb0ecc4df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ffc2fad74420a8da43965bb37702b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae993f98c2e69404febbb7ca814adb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e51722c69e51dfe4b5207cfbbdcdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e6f5c42de34a26100298af1f73e41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae17488be7e98fc0679c2c505166f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e356e551065b685f59d859e7216e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830ac7170c3961f3d1f2d1a474c4fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585025b508b70a0324a981ba7ae16da1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c9637fd38940a4850fd186872db2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053f6a5f7174e77e60f9e3311312ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac8877fa718dbc4f92fddfe48c68a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc05348599e3648353fccf8bf337d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f02e09129232b315d18921cae56dcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29179149581c46e5bccb6ed20ee2df0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6abfd069cd116fae7b2a79ea34c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9d8b5259899c45b698f26346d1a4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59aaa0ffcc9990b5e17b67a830bc1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a931c01ed8e7891c6a73b13da11f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f0a409269a5a27382cacfbb1002e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf09e1709d8fdf8877802fab4e6334364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf9bbc26c46facd59f0e6b85a8636365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156704797c8762a4a91dc637100d53a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379eaa00e6c141c76b5949533e41431367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae862ad3f40a7f23e8dcf444bba801e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf15fc359870338b82bec63c66c782369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d23a7e491c4e0986717b7db0c5efb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c77c96646916c167436729ae210a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d37ecb9fb1cb8ccd2794eb2b925001372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77379a10a622f493477b845f5cef0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731838ddeb5f7999952a0d20182717f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e822765faaccc1f946e167d8082fc7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d80bd103c7a2653673a4e3c532b63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0808553f51fa26347d9651c3d5bf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262561a58bacb51d173254fb98882a49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9a7d4757c65a346b24b4e8a84db7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17f9fda84b135bf188ecf702d567c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384aa4183c552e7927c7c574623d7cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74a6271292a1025b7de512a96f54f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a719a7d175a307854524aa808980d83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c5531e2a03a03f22b97369ddaf0e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf815514d1ef837b6cefa6dcde6b733385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a571d8a8600bbcba4f6c1ea79f07f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83343f286d20e6fa6b1f58b899df7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b42f7832da5dfb5c9e791f88a9e48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb8fe6a2f7c44bf6565f391a6c766389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fba2f8fc5bb86c34505a15a6f14d89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf42126263ad0a741fec280f8243be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5140aaff1cb65cb14b770146821e6ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20643adade65e5366eb8bb5bc5ab65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeca0c8826d0ab1419a7df05e43fdfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da78c17d736411508ae8e8da445818395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d0a5e9407ef7b43ef2e3875e4bfd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58a983abb2ae72c803698d2805632397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c40b60d5efffc7860d62be24ecba51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5337c7712e65a06dd71038e2f56335399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c509cdc38d9573c585208066e40938d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e5f4c68b7d86f00d20df40753faa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f8d002e2f56efd2e1068d01c80e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b4d7a12fcbbb4bbbd8ca5a5b9d4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff851022b030079eb3743d7b534a75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ff817194754908ba10dad7a3d236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ecf2b30e6112c2fe14a704c375a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec186e8a21e914165f44a6dece51d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263169a733f0b163378970bd9cf0117408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d0aa34ccccbd6ea94de4e2ba2f2eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b904f429a3921240a78bfe248b41e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db887a91a53c261d1c9df3381fe2fe30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998679a8d4977af05de5276f13a56e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21864ffc8bcb3157ce62a5d674bd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43b4f0606118b6f256eed0a44aafc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb882ac151c8a7611051b0e7f20da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e24d94d88b23af7f0fd7d71d03f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e358a330b796403de1615f121f8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4886b930d88851cfe9120b7e42ef50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a26a64d4cc38af0c17de93fbc1679419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5182050c4d674c8d7ee434899e4c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88237f5689c25c2c4a9bf18678ded2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01c075bcd530414c20d11243d6c8b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79fa8f855ce7c3cef3eff2b02adace423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136ce6e5672c94b2910b9ac20e4c00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e2be05326bb9e4eb4c7572434182425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccd9baa01b2f4fccf19585ae8c411426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c087dab3a91100528e94b8ac1fe1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec97ad99744e62636b2f3cd758bc020428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5b53e71e1739f7b2fb0508b1599ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258668da8976f984bdda126975b1f96d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4655259d43c57e96de4cb21812e153431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2e81419c6ff424368036a9aeefda8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f9f8aa33a8047b5325cb0ca4c17cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480974902bb743d3103f83fac1c2ca0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3e2a2c63a8a1fd95eeec270844413435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b1a300fb05077f4f2dbe2b1d065cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814a40fb218d759c6fb76b9212bb704437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5e885599e7ce2360bc3b4f355fb11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc2756129b222ea0c6d0595126598e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4850cbdb56cc074b74b8ac4d02db14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffce2445223c640e01ef9186a9943c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efe9848499595d0e1fcd2a515627ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bf9f7cbd34d3f5db6e7cc27ce2d41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858719eecc3c4e13bf2040e2aab1611444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d71bbb3f01bee76ed710ad80381e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf00f04634c1683f7475430a69c89c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360ff142895b7de587bc0011b8c2a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59d4f7eba97613a4e40aef598b4c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4caaa93f701f1efcd4d383399c34c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c067cebecdd26a881c6d9c37ce78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0328a78b9233f3f0b09f57fdeb405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383034beee28bb712e7c5aebb1c73cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce6dbba93ef6c467e4c6c34400ab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc7d2a30b8a841a4be190f81652565454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793be157d39c4f9a9927434ca3f295e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba3aaab72ad387765f0e6f632a6abe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5f237eeb8b842c06a1ca0b3e03c99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387de0b52e429b4ce0e428a68581fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4943b35e8f2da31c43addba6a18e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5585de201bcb53ff32f47e38f0a448460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c5a9f524ebb24a6b9fb3301b9b55e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5df5ea3800d77a15a9fcd4be4f6e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b1b68c5835385262f22658a8970f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df1c69b1225a2184c5f8d126d82d3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2903f46fed8c31b35f6dbeb04b69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e7d26622f5209aeb82acf6d09bae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa808387609c4bc99c17400cf11cb4c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96883a9d714d016a4ec0f131b0fe0ff6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d52d5e7ce473a9f047325b6c7f34d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca26f4bd62e7165c93d50bad697cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d9ba49f544019b6c5d7d98e0613e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbe835be4bd4e157a92a9ec71e2864472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811efabb7353decb86d10de622881ed8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec3f1c12917f0c2d0fabf32c38053474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8955d4e8644f648c0a309e57eacd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9913b15ffb2ca54f9504729bee814476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6edd55ac52c484113dcef69417a10c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc396fbd151ba363eb61a7c7c5fbc655478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8126d37927ef93265432241be9040b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344d860e86c6b8ffd4930a15151320480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0636952595f5a25ea1158c58253ff8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a5a9c8cd8db30d54b11cf0f1ad0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd42b8114c57d88980ed686d2443c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876419e3b50f681930b7898194e456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba46e570e1e417ab9396ceeb0895a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c5c05655662578834cc081512e684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799e503ff90ac2a5fe1a7cc2aef5d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a74fd76e1f667d3ea95312e9e4825488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6557429cf029d23ba363bc7dc8318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3cd7aaeee4d9e9bdf183bd48c060f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b4826fdebb18862e3ed459536f23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd2e53be10fe4e191b1070d47c80c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b84808e2fd1f35f1a8af4128b4c15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63676ffa4a20a5201a39bdfa406908494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a37f79660a3cd99152716a6467cb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373bef665b7cdb1701d9c5670bd9716496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7d441058fa00c0475dfeaed5fced497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca9f254ad33f082d9ae96c5bb4810498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e7571f5a8b9b23ee3f331b20ed2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2624f0788d7518907e23ac0e223ca4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c72019fe16bbf4153457acd8a68a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2643b8464374a183b9b1e29bf7f2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f58a931dd852d75cb9735e0b0a9ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac818118290ff388110d061db4ac8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c253c3a9e6ff2c7634cbb9f214ec9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9597b4f6f1cfa499e0b047f20c54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36498fbec3afdbd4ea281cddbfa2ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46df58aa7397931e5a50fa20505a02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa145c480a8502e18646b89f0f8b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb36f203f30ab06a32bd6cfa7df27d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f80d6af77827bb423cbf8a43cb3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339cf7ef16afc47679b84e7b0458db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328efbaa790c6c61b0212122bc10d7f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff4bd8bbe9d10832dbb5532350b597514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d6f2aaa07c40d7111acfc13e6fcca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15f63349ec38f001ad4256c4599242516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc00e538766e1cd9842af7e0ad871517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833816d769777f4560b6258d030702a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23a5c6be736405e6449f99d0c8556519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e5e88ee48993880c449814a1adcb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db818605673fc47721d947fc2ac0a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331443775c74e9aa7159f3f72549293b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758b1d865f72fba4d0d4157cb85a8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29700d3db144c9350afdc1bb70e4ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f375b49d6e6004a5e181e4a0521b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d88a2bc4dfaf8b6121a3e2d34ad44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba5372801f3fba1051d740eef7c72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db9d9862d34fcabbb73de685512b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1784d1715ae6f26f1ff89ba72cea2a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffdc50b1d8ece379c5bb8946b82af0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec96f20b9053bbebfd546679466a87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3349ce0fb0d36201a84a9da130713532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25b0a4451ca7f3ae643a114f61320533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab94dd4bd6e71512970513ce487dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044c51dae04dbe5aaa646e584abb7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96177bbc97a68f9c41c41b2fa76cf021536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea274667a5f1364e763173f710d640b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0ad66cedbd0c9ec126a54bcbc9d84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f3a4590cc6e40b77478d349d5ebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08157bcbb59c660c9bdddea86beaa8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e6bbfb71e6714107ec26d17aea5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ac10945a4d282209ad2e99b0dc02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7356a4cd4a14da068a1bb4b09ce4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16505d420c630df4c299a8376ef1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea50e247f013995cea914ef699948545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf970142dcd1353545a45e73d1c0b72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b112fa806e6605e268e1af489ed0056547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288d47bea012d90be55104a3ec46e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310eeb554bf0caca059225e5767e844549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e252e3fffb316e1f78e5a0c8faf05a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141fac65691525cff57c07884739bda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bfd89416ff61803756b6c5359cdf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859bd149ba72134aeeae708ece43a9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b17e276fb4dd1e2d7f20286790512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff253336af3b4a789ecb465e21288f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f712f6ab490685cc720181b69a38ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547dd7bfc0f4ddb3ca3bcf831fba6f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfdde7457052e8da234d3ac44e7d9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc40a9c71143272b4d26fdb692283f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378ae3c8624c9efaf68863a83f6f3cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313738ec1b2851e9c4f195f18c216e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf98cebeb6e5725b30e360e139d7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf08cd934114fe66fca2a480ff005563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f9e51a7dd31b0cd01d59ca2bfaf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ea553bc3496faa16a9f40bcf2bf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da87ab96b57c463d17e34f083994840566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866587a16e9b8c83166788a86c5bfb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee194469e3ec42cb000c5e61c9f33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b3974a70c165ad731ffb79c134bc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2446d1f529b2d748390cf785f7bcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba83a3943e37516398e165644b89fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478610e4a78d89d461cac9f86f7b5d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffe04faa3100d3d05bd616fe2984da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e924fb484511ece7c6d8ca248f602574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c4fab1951526d25ed830be44f1618575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be76b9c393e44bf12664c8d46de85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b23af3b070f70f9d0ce92b9383ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5efff61cd974aa58ccc5101c528576578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a27ab4e822b2beb4211dcc4c71e8b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6c8fa97f44d30ca5143aa728ad318580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5787c98e008f1321f7c8f7e4b80140f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fd81ab4ddf66c48d29ffeb0a5269582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033cee6a5dd4082c98f00eebdcf2f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189476862607137e508b56484b4bcdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44ef1689626e6ef23e0d86450ef0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dbafe5148b1b355306bc8b21dfa87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb160265f8519a6a78702729ea13e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab982318226f35109a9b913a8ec6da94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489bd0ea2100115754b01e6b6807c09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e9341aa2ead9499284939f9ae3b1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d7ca823fd29d131ab4dbfb952d85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8921e3aacab7196138c2989dee8342a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feb26a04bd43d78cffc0a726cd7aa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630ecd4377c914eb7c97217c708e9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403efb72fe5fd28b6540cdb1825f347595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d099f421b35801c9fc2536877afcae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfdeafec3e348b00157aac0806346d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e332902b5f3c71920cf0cf63bc9f97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e557310640652b3962ea1318ff73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520b7aad688539281c73d598685549600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9472817282f0a994042399d6ea9d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6677c73d02e1f4b5d2643afbbd319df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ddd4af700ac58be7cbb49247bea19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85b9d10a8933f03221245258e35b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e412b24b1047b98ab44a8e15ae87f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b899e099e5faf868a33611dc0fc37c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791577cb1904a7d4a132d2e243aa309607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23999d32229c30defae9221c25641072608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd14e6bca61c61cd8b1ab2c2d659dc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c9d96f52aa86a23f915eb220230b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605c6e0e494c23dd85699d093ce1d3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa123ab06c16e2153b83afaf46f96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaab0398140fda8b36d25cec1d3ace613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a345249ee98031d8e9add6c2f816614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64ecdc20ef6568757f76f22e8276b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6cd7e3f0b4a49d26752b12d762eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743801ff14ce24ce0abe55c842f761ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24c6bb578318c58680b34612da6a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb77e09631f57126014092471248c62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816fd3da86fa244e7a395304e38413620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c76b6953620cebef86f863664eef20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a507e1e19e597be422633bf23ebf63e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775573b15be146e05f733984c77d29aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f24405877d62f7b228e9f99edadbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b23c4d2ac315332de29bab70a5e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be18783074f2c439aa74f8e3cb2eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f1dbdec41c8f930ffe4961131ce38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35e848ef42c0aaf3b8885aa05ae4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ba8cca7b381438a57edac3cefb16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fb2d5208010724d2e3bfaa7927c30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ffa220a85443ee368fa20f8085a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4655e524f1b4ce613f07de84cda92fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b46d56977310502f90178b62f80b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe40516e6b569763425c55f809b62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f7b5dfdf5629c2fb763e7265c89fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0b56add2322e183ef18fd705022c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3e29cb5e2f7812cbcd48d0a4e54b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df5ba5a0ffe84087ba19d14c93500638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d93d4f1898317b5d8cd3853323100639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece92fe0359ce4d0ec20d8a61e3900c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb87d35558747528b48ab6fe7845b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709742a05cbf4d2e50a9f507b7c70f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c03c76bbf4b9383fbbc68c97567f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda8ffd04905ad9ca0257fd2344834644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de985c8117afd4356d34ea283d3375645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8156412a501b50feb8cd8c1bff51ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7975772eb6513c50baa6a966de0658647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98097f7df8720264b860fcc76a9c73c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9460ad38f4cd828ee203605a8a0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdcfe59cfd18f6c91dabc8795b411f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7599ad2c0c2e1b544821f5e557d4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a9d1dc3b8e74ec037c2686275f54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d30cc8fc1383d16b38c06683ef409b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4464b1e956203d3a0516dbc72f5cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f660387d4a5472a792cf836cce9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263aa8b4f40a38116e9984cddd8fbd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7732c626783affb27c2c9e4d472486657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76512cdfef69fc43770af112e6e4e759658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6019378692a27cef43f4c7e5f781bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152151cd88355a53026a5151d026634660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf360f63e30ed93f57537f4124e5aaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24ec938216e5cfcc2cddc3ef6590e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d76b6326864b671a1867d981a0dd6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415492259341b4bd0f89ce006ef9b4c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b19e76f77b262176d931f484c4f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b225d99fce2d8dc557a6c45aefc90a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b393b72b83682bd041cb3c4829aeee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f20a4195d9b96c78efa9e80528903668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312fdd3c08f69b545b7fe17d45a4a62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec8d4601477d74d2966532ea7641c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9db14b43b06aa1d258f87659e336671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09aeb26e6be1563420ba07d13b6b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09edb50a8e5e6896264a60b4c65ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418a35e09a7acf4fe62c7a23697cec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e97caf3bd50993d14b1daadda6f73c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc97d92769b1e8bc849438b892d11d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab686624c74103f2bcf2e391653b6c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b44c9dba017c55b9eb5635744a286678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08a14837b949b5ae97e84d48bed3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef97e1895e134aa19e560c32d8dccf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b385ba553f9a1bcb225303f24db239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43340f051488297328839bafef4406b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce3d8b124805a502a7278d3c89601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8404b16a42a8a20c93edce16071d1c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf933c7071684694429bab8bab5962b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5a3749384208e238b0b5e5ce961b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3e1bc9935a59f1bed69e145caa11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0854a4ae16ef3af9c811a4c7371b60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a322e6ed2501a35d7fc5b322477e60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d0a58fa6e253eb6b6d055bbb1133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb3c43147659490dedf6aad5b7a51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1d49889e2db3db7af3f35f592d32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c9ece4e46c69aba08d2e613f14ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659353318cd6acfd377cd81c89dab401694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d02ab1d81b20be5dfd784f45de6af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc36b5a3ad32d62fa8e9f5b1303a789696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b1ef226fb6401cf599d7c5b8ea921697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9e932b8186bed69a4539f8512783b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636facb6ef5b4e0d2600abc8d5e5c016699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5f0290ef601144a6b1bee0efc213700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61044bd6b1108f956a71a0b2237414e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e0cfd2c5549e53e30409e20dc444d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fadd99f869cbdf8bfe1fd676a0bce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc2f7134ebb8a315cc9e0ab3b19d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf4435a8ef6ad5edb9472c8b593df7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d0c822b90be3256a2e79aaddc8b29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c800b81db72aa103a279087c8fbcad7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46966d4c12295311d9c4645d50026ea7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540507e502b8830f32e4490ddb074fea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c3ee1199dc045538a8196f69e0c4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584a86814e0c93515b3fb6a88a20e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a4eb455d7252409fbcc4bc9206d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd52d9fbca337e56040f38990114b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03e4e81c8c438ffff95bf84c2c34e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53e0054da3b34467e677cfca739b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c4b08b3342a36abc864c63cff4f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7dd6e3a737d0f0ae7be00139914ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f2b91388ddfbc290c12b3e8b7bc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75531cdc4dbef10b1f4f019e920a33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ddeaab7848626216356c60e96c40e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af32dd1219ccc868918e867127469a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106790f3d85612e0321a8cd8cb1d6f06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35d1c8ba25609d5d87f536e5d1edb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ac0b503a01dcf6b3d52e6abe0208724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139a308b1d59ba45ab699f83c3c343725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a2dcdc1ca2e0e6c0ff9f66225c21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2bbea43bab6c1ad13d3a5674d0b8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7961520f4c134af0249c82b9b4e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743602525be40bc96cc30047b492855729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784a34268d6968fd32c41802eb6329730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ede609c470dd7f43d17510c84f77d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2e359db14698a6a42ed3a9c3b52e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397932fa1ce2545babc6867b5d11884733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67395215ce04a1e17f7114f1f08c2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc0cf3ea18581c56aef6de321586b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b721a2d9ff079b1be07bbc706fa9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c143b84eea9449939306f087515ad9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1be2472dbf6094a7d6f91568a9cbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8f2897317bdb39892a02efa83938f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f69e475bab20610f9a50d7fdf09832740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8afd7c7ac07c86e20841b7f691c76b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc9b4de5435afe4f540b05bb6aeb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c98a8b862e9b30c4b7cc6d92b86ffb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559709b9d2adc65b607310c298defcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15524d692f93a58353ad0695a9ffc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc080c28740c256710be42005bc91b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d732f03ff7853c1a680c7707203023a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aa0ed48a86f316de00c0e9dd0dd39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb6b9724ac07a787d3f227f3c890f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab77673d66c6d8fd2a28b12c4806626750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d1e44f22dcbcdfe2e2a7f6c75725f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b38a2f852198bcb919cd96dd494f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289db781855a758ab6098a121bc6cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34e24d46fd5528dbadd4f379eb27e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c629cc1d44ac9ecb256870b5ff6479755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d129f59dce1638364d9a7f9d1b7b6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1aaada701aa30264e05854e3b2afd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156091e363ee4cb8cc077939423e4bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658947b64ef06379c182bb38a0cc271759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcdde38833eed36f7b63c2461a5cfd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e5fa6df9cf1e718bb6ece5085b0f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c2f80a2466d902523d89159a100d6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8e8c362f205c193d1c9ed698939b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7420f48a5778f850ba01ee0493b19d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891980c91b225d7c2be74cc711477cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0c5f170414ab3a4d58a5b47278273766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354f9712b86f7b66db1451cc6543d41767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93840a24d0a10bb760b704983354b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2646c422062d6414f0ea8b28cdf97b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ef363a0e33c011b0e77ca4217214770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ac754167c5196b1dfcac95773f02771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3941b730a24017a9d2fe4c6c85431c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52274faae26d8a9ae9b8552a20eacc0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666af291356a01d449ecdd3fee2bf7e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d9768c2c2a283d4c1147a342309a2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99708b48b9cd1ec423db70c74d9ca51776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b822b7a42bf8deb368f80575ab6994777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f656aeddb63d87a8342bb28898662a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3ca41089a94c2c5ea65f9e2a31d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8223262035a6db714d1852f2acfa6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d92d139aaaaad83dc73a09d51c65a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f67ba60882261968385ca4c0832588782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350d0e4bf0c8622cbeaaf244aebae89783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34316bcf23e0c05cb41e4b9c98fd3e0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c053bb66429c86a7d0cfae9a3d1ca3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66674bfa5f8edb14c193323bfbd4e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5b2f903037b9c9dcb5a7767ccd8a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e775f48c05dc039525d693e388c2f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385c42f0ab51c874c3088bf53f3b0fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bfff4b0705a263cc40a41334ed5e1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f2dd60f42fba7c6d2ecc62516cae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e870a63f8de31a627e8b9afeb8a0a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6f9782cfc008ca0d9dd361cbf070793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eacac4201d1d62ed7bc4e284abf96794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce921afb9942d2fcbc38070287257441795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde69616c7794215ae0540805b9783d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd58f866026ffbc94613d511c26c56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed30366e8576e861e48d3aa6aa14e75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f41f33dc588e5e56af649e91ece4de799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02b514a1fa6294143dd647917f535800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabef41dc2c1cfc2a86920d7670abc8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0fdae561a2b3c74b3e1e9b8b66d0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614aaeae922095ae3b5a5d2e9c1f87803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fea7e46686959108a483c31336437804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831edb3c9256d00fd87b8932f9f1c20d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdfe35fe8413954d252352026bda66806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992532d78ae97c98d5ae9d6b045145807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc3a50f9bb4f48b1862af55193d52808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26198ea6adbda201b7b83f137f7803d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce83c464e86250c2b00a35ae96fa3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f07fd26baa1e0d13d1a07c2f1dd1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5fc91c27f11cf6a3263b5b8af15b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f5f1a09f8c89f489e80d906a69d6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d96d59ef120f51dcf0b2d6039ce0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448920c4dbb6e81d5a342541edaed0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fd80a1c2d8b423db405e9a81048d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b44b757601ee5f352a9e7b7a47b087817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a634b31d5015bbf3b3674208d527788818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600fabb601fa1fa018ff5315601e99819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0106bb80e9e62dee6542775cd7c683820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167076934f04bf93b1303398304833f7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce9523ca19b9f9a369bed985aa891822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d54ed1d5923e10ed8970483866bf8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9bfc5096e87075b56048a5bef733824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618082f508ca212a722ec3c08b7a3705825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66053b0e0388ed93904c827bf91fe19826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213203cee8edbf075cee707cbed71693827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c354d939d24c9a325410ffa3086ee828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d38db206c398b3ccdc5f6e49899fd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12dc3ee8052845db0ae8752c53f64b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a4aa42b88556a85d3dd935f9cfcc6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c2b47b1823888f8548a0483249a9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b0cc904bbb1253950da43bc121693833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff91e34d6f89527f12f7b7c8cd14b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab195b1d029a33fcab883a1fb2a292835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65d5b6e1b203db2a2be13b26019892836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee629fd0420df84e0747152d5c274e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76075b0ffc36358cb946f4f39b33107d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd9507f11e597ad345ac7e4126a67839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7384d791305cb9fa18d6106f34d54e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75744e5d51f0a00ad638bd91872ad841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc431666d54f7ec2a6c4f9b2d585b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082445c56033e1013074d9cd717c35843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0148ca9010677697f2fc897d9c13fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b864624197a58f4b7425fbe1f28a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec693c0cd43e21718dbb1f5727996a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053379ef6cdf40d66505565751130094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a86c778c654da51d938b4aae616ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa3396b6abc26b20af137ef20ea4d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1d5341dd5ac007ff40e429c925567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e38ecf1e60173e97b5f2c2cc41a218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494f572a0eea97ddcce039b04bcfde09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff66ecc4b767b8564a6a8bf7971cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bd90fe88d92b6d78783bcbf4af6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199b280fe3240599cfad8af7c0c52d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45508d93d26e0cdba77a1192dfc4a78113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786afe285d2be46f672ac16b5768994514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f6ff2bad70c1deb7338359ec599e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bf3344647ed78d61a00ddf98b201716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ad744e117fa781abe1efbea3808717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4291ae1093b5fc26ed5183804735618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b1d8e77f38bf99cdd28b14fab892719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d600f0d0117e0a82d0f926e93d548820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf908da31d4bae5bab682e014e87721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789695892012ea007e3c35e38e8e995222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a3821ec7b2339e52e64a5a3babdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9a1572ad4dc337ceb0d1c3500714f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b007db29865bc96aa9d2084ea55f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b6818911a08da0d68f1934fd70f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d64f3b842e32229be63c452734e0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3bb2da6e183abe90565b7784f6c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dac50b8d2402b0b95a0c7d4a76fc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc686308861749461e73313eb543025a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7277ddd9d3abb0c77f759bca67dabf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22398341e6ca83e7184ecca03c02632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e160454e4824d0c2f7a0b09d29ba2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c380ae54a572c52131ab1b8be1212a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d6c26de09152a93933ccf200ea2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977ce918e49aeff19720d31a0fd66736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241d1640cdd176dc5fecb32b3e0a6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e999e11a303011776382f8a65dde238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028f9dc471ec18835210294f46bba939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7e4062f55d13845b00b7ddc38b9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9f70b588fee9e3e88a1155b17d4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2222a1b7b6c592c3def407ad7032b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0cd2c80cd948d807e6ac38873640343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0cb4fbfbcb89e5f3762c2fe20a5ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fdf49de501a2763936196c4cb86d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9682f6b31dae5ef1d2390e7b1e2e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680c7f7f431a11c4218bed0a2e752547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a779bf1bbc32b5443cf04eb9335d32648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149333dff19487d372a48aefada2d7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15ee743477dcfc27b97b294618e68350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9967d0459e7954114c45fb13d5aaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84850286cc973e05ca74041210105252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec393e531c5b5f3185c6eed4565ff0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dab8f67e40c5211f87209db98804854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67203dfaeca2cfb48fef0ea8d56b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc385d167b50e8ce431b17d532c5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d6b02642e8ef46602d09e1053f55e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98994015d7b68a3d180ad3f804dd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ea1440f06049c0d49e62cb4ed8e8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca807bfe8913050650ab497b3027760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f225677637a00e3fec008448664567361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0892dbc4e90cc655e820bef4ec05962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb91665f9dd822986f6e2968a7efccd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eb3e74fd8286a1403bea98f827cae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a7f9f20123e008305cc7e93808d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851555a108577f3d806e629c09297c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a51b783d6caae5064333fed8938d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287329b4b1e08ce297dac261024e047b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920526163b78df6bcf3ad965555e846769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f5ce86ad52cfba01f9b2e055d0e0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46792a0e6e25312a550d328af4724071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4917f0e88ac9a98556aa728441329272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f82e0de10cdda3247839eb23ad4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a260793dd684e9b0e27b5ce1371019374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb024aeb617006a676fe61207b33132a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0a0eeb905d735ff6d19c18d969d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce9e58d8f9af9de9b9ad5bddfae0d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc414007cb60ed352566d92b6bd02078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483667260cdcde7c71534cb0f37f5c6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144ec16c61e2337d74f7d730f94a4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5f6af50f3cafb8ff806b5540998c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e91735f8b2d5798d8c097aa6624c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a985eda3ca3fa5d26261562763b61983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d30405228b88ca3d53214a10f99ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326932b09ef5d3146fea3d27d1cf9a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c33789c0666da246ad326b1ef286786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8aae4b4b961466adf56e4cdab96b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b159fb64ff8f68902c0935dd1bef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0702ce35a782f91781002376312ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348542b3d308341b60a10f607cdfac190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f11beefb3c4ddecb6dacc57242cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce9499a45286142a325e9977ff7bf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5f247dd3b70b2ee08bb7aed7ee9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83221c2fffd2f05cb08f841e25eec18b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd092eecb864aa6422e1ee35fa85195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9ab4350ba50435fc4d91e638fb49f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b2167185491066ab37f05eaaa00397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cdcb97d19d2d9a351a76cebd12b8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776bd90a2d91d3296d29fcc6d2535299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362bebd12692cc2a5b660d757e2a4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fec7911fcf159706d5699a2a87a7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d918ae9b369872ece968daf32d62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c61dcdf41dc3d15da35045903c7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d2193d7b1cf69da65eab63c90edf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee953b2afc2e51d4be4af10bd709886105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38ef0a7750e8460ef89a78f9fc2d50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31799928b77b5a2097bd232917ae1ac3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514f79ae09283d9fdc0da3071a6c1b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27947a4682af202aa93d8ae791f97ef2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e87a8aebdb7936455fa72646003f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f647720997a3698ae40e8416ee0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c454687667336fc7b8ba0f4198ceed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290972daca221c78440bdf1e30de935113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b92322e1270d7e815e9c6da4187c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a24c31de02b99bfded4a6d9d91c22f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86deedd1ef5edfc266c4c8b309db4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3193422ab39776d408a0c6d7385315117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f90e61696922e8b8976c13ce852ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3fc3cc1ac3266f76c4dfcca25c69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367b5183e2ec573f39a21458e072161120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b0705b89c5467e1908d7dbdbea35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39efdf523774e323e694fa32a35a92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5bbe75beadcbef97b8057647a9bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ed7152ca499d5e3aeb885e1c70bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43af4550306f5fbb353ec9216a2cca6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dc9d7079b9998e59222fe670b1f0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece475e694ae8d5c561ea8cc360560127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e02f19c920d193b8d21ba672a53a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adbaa494c93a3db7bc15fc8eb03aa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d54fbe1ae5b1ea32c3592cb71b96c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8553d04272bd2a71ed73e428c5b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba1136465a879ca514bad31e29c95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a980408b63e683b4be913a5e4012d0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f22dd82605cc070faeec04010fcde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ec9e262739e99b56bc3a3584f1d4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c47119c26ba172c6c94f4ba7d38b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74eeab518a7b3340a37672ed6ca3c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830912e947acbeebb8dfad19ab78ee7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96288fda8961cdbae701ffa19c91717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc738dcdff47bb640e5ba072acafe22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14317cd424bbe134038897b67a8ad118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c8620a4c8103b446f496f065724c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a98105b3c9dcf568a260025c056c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b009beb594e0d7005c0397298cc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33583290f10d4beeb621ae995fc35ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da274f0444e9d4c4101965a347776146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84016ee9ead4a5086840197b95871707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8a4964e5b0aa10204baf1ab2a6f9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675a8bdf34f025a91669bf6dc5c988149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab72e2cbf7c103d39eff0451a808f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af4b0101e68d371d81ef0fba9d8bf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4a7ecb72b068dcc41476b928e245152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb50f0555406666829140eaea43d63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e73c9b1eefa7f25eef7dd7c23595154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b6592a955fa339eda884f5604b40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d934307690ee3652f2e603b54d1e206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb37f75c008a8ea6184f47eba41540157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8c91b5c6a3fa0ad78bfbd473c5690158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d957c8816d32b63019c71db23ee94b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7121c7b2b0136431582efa4ef955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec00c0c71178ebe69f743c858a7c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcf3c712804545e49e10636da80ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e1df8d346e92fd5e2f9f70b654391163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38435260aadbeeb48ff0deb5b8192c46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3ab6dfd605d0c272ec9e865f2d6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f545e053710abc83470087e01a350166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64c83b1157df89e515acbc6db624e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9196de956625063b05c2eb54b1d560d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e82b82290eaf27a9cf1d30f5549964169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6189c74af7346814b78d8d199841a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891f24747d3b5e30f744f0c2c11698a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ddd0a8e34946d2372f5a9b6f5847172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c074b665efd6c825aa50b8d1f47d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b36f1f4272f9eef89a4496fdc34d33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e0082b00b21d97b0c23cdfddde90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab7f6bf939d92342e63798fcaccb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe69b41214566e5ac68f400710641177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c771131ccc622612f7354a4d428929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f697857f2c66001084ac378d1f5971f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f0a22050d20f94827036729ef445c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd34c239bf8b1ef4ad2531b4b4675c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e960e6239bfcee3a3c8e9821fbf05a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcf0b331eadc9f3c8177af23966f25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fa3a931f52155c6802322d49df324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0792f13fe0e58d9396e7d9f7e71e4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb7c4f887da9737330640f0be79761186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cce2e24a907f4fe2618b514417d97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22243a79618c79c652b3b7870fad32a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af90e9d837d6cc5c9e35b310e639fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b12b3662c2ada2a4e7b70465fc25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe00cc22cb3fe407340052cfe76a55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834214df545f0ee05fa0524e133230d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d07cfb6ffe37dcb5be8332768a3cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6922163ec540d35faee99bae43e12a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8309156c7239edc923cb884724cc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dfe70de36c5a70cf24b63ba4dd4cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69570b60c551c465c7586532a18d6236197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d7712ffc92abb6222785c71e755a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d210be7fbe8c7ff02c855ee67cc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80744534436accaffd51a27aa1ba17d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa31e24b90e1529713a09c70331932201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8434a447c3d62bcef0dcfc81dcb511202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4fdecd80386ba6e7aa7c6f84d3a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782c87e7f240fc2bbb7869742e3f61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75032a9e7340e05ff65ed355a995b02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7714d6b9eb88e22c9167f67714e409206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca18b6c7845663656294403cf9f0ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a847055ba8178a34799f640391808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2dfe0e654421f0ebd46426a759a88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a63e12170f3b1b321f2b0c9163f631210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457b1d291394c9a4fd5c8116036a24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18a83cb390041968e6c03a18c4e4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99d82d9d9db276e6fa8201a63d596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d98f758d3e9a7d3ebd8f300910fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae55f850a63026b1fa927e9befa015215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfc9f20ad80724226518fe4f936e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193b978278695a26d0f833e588278c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed63ed334bd58cdb52215b18002e99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b68090ff734940893e32f0766699219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2714887523b329fb3d658fd4618ed95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60edf21c15f01a439336cb47903fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c696d894b4f1e5bc9a9e4c0049f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a31838bfc2f49614648d7f64d4cab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33cd297ae57345c4b343ff1a40d49a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ab0f1ec54e36cf871b909f03bf07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f1e4d8e15935e90686fe8afcf66a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf07de6af6bb89c43cead6d36180c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca5c0b1ad6cd14621e29144963ef08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87ba85c16b1fd0533887c164439c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323127dca4e379aabe97cac8120f8fc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f397097a4432f3a02fec707ad74fc7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2d87fd5a63fab43d6c950406c3dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538a468a0df48ef0c95f7c1fecef33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7aabb624aff0f58ac5e2d1bf94483234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d693eae4814687d9f65e798570dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e8c964fb0958dfd5eeeceddbaa88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171777ab685f620366b17dadd71efb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4232c14022e5270d937ea758216e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd35da444c4d9ab4c2309be33ad3c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecee8bdfadb0d5be12c930f51c48cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca182a99eaf1bdf5529cfd8bff034e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b33b6e0083f5a42228cab921047e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b215426d43c8a5ff2828e7ff5021243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a80791bd68173cc7e8f764735b3056244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f23030ccdab982c36ce0ddc791456245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790996f2f584261690257af4a6af3a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93eec58eacc3bee4c73578693f4b76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5301bd1142e7b03a4856e067414e5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a685173db756da3915c060a028bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ebf44452a86a5e2ab5724752833e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b92de4a3fba340600ccfe7be88707251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5019319afd60ffb83a76995a3465565252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a8ee3cf96ee809b95dbe8b48b441e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a3b3c30fc19d03fb0b5428df6fa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de35d8499cfb98f3d8c97d13e350a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee2745d32853ba8a240cbefce4f18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d147c7460f8ec019e724dc3e6a3d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14b64fa40c6e69dd80e5d451628d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd8f92544e804375da5a21c830795259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f4fd32d484cd4f8d774ee1201809d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4ebbdbf96b45250acd2f3b8df4c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151622e71d9db7abce4af168b1c4b0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd204adc3155421c0681ba7e6b9123263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7318874360fdef8e739d189d8e4ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4779e6add2d4ff831df6d376144968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65bc8ff5179f9eb09723dc737f9c16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1571629430ba1ad6e9267aaddbe3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed144b6e1a791ccd97a5a8fc9cf890b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32241eb446c48387b9222e884126c1e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc859dd9a7b404ccb2f313d49ae85d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89eabb4fbd3aedf7cc3812106093f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180e9c473d866eb414bc20bdb39236272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a8a5f44136c57cfe5b865596bb9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c604984523fcf257b4e83c0ce89162274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ecedfa864daf5d75b2cdef611873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d0a0ea01077c1c40f1198744446a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb222bfd3b7abd81ac0b25f76531c12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee85fa536716f4288368bbaf9e13b50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7fd19a97bebd38c8b8dd82ab41855279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e72268f412232247367245aa3464280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6cffdce1db71142b1e3164c05d817281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efbd76e2cbbd389c8a5fe7a917068b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820adb3447875680902143bb682fd644283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b95080d8de037f1cfab0089924b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2e1ef61d506d3f00f1fade3eb4213285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c2770c84c7e45aa2e687d9952424286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a64a17d151efafdc95f58a67c3131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c28ef628f2cb25b0d2f689575d6a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c98e5f3e4bad4ee35f1682cad8be4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50be0480ed48de3eafd0ad7ff1306e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e389318d26e944b79840759d3eb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab46b16d4417b449078fdf4814fc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcb39ae2e8f11107c6cf90cd35a464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2752e677f8fdbd0c8f411dc5c742294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b03fad80c867c99d66d778aac6e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5710272ced6a77b1b4dc1e8b426099296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91295fd2942f75c667836e1270d21339297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965b0ba4871844e4135e822778efc2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef5748092374848b65733a7d13872299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7efd61381ad579967e25798faa7d10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5edbf6ae95721838eb97301a51cb85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832478d04a62fe7191b36978afdeb43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d40fbbf97d82db73f5cb52f8f02c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf05d0a130f1a57987f7b14a7e1fa4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14591996a2b05b3b6dbee5906ab8428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ba85c3663c83c101fdbca9a18c3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93997f482a061d8b40e11dce03df976307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5825c5417313dda7906aedb35cbde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d792e7074059cb98b1aba931670f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801df00b8cc4444459eb6325ea0fdae2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a51dcbe6409ceb8ef7c89a2e3d12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699e9aca3f86832e9ba21e100d15efb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af2570b6efbf785f04868db962e173313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cba2c74dee0ba48a3e2739e33c9c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711441a842712cdc33a41d0cd295e3d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f53d668f8dc7cbc7c60f05076906ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc2542ed99c1737351e17861ed28d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb1145b14c197395f8fc5355c0269c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e40a25dc05dead6e1cefc99586a8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b919582232862bf2cdab4771b11d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd4ca4bc4d510394897124ee49c1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd24847161434c49a3faa6719319d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd876d18b4162b3fb7dce8e3ee6cf1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4fbb4d59abe31bdcfc43b1eca281324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d7049bff7c352ebba1e5ef2d7861325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2a2de84f02bd7671346e8f62d47b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414168f7b8ba111cc822322030b1662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1a96f15d9d0acff57e1a804221e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33971a179e5676a5d37a7902dea2765329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed4bb1257059e797292c7a27ada4e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6204e6dc1ed09693f67dde368a106331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a0d7f156a0663ecf61370fc4b8c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a75002616a554ba2e861ffae9c7e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca760987b9968c64b58b603b3559eb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433ddfaeefbac0f6feda5f963ac856335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2952812f3cf65c9e013a0be76c17b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98031f26160c4dc9971f199ba6754b74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e34949dd2ceaca72dc27cddae68d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38619feab9d47c0b1d192a8678bb7aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5a4b1bad14d9f3b7a773f5696b84a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda6b7a224931af6098a3979c2b406341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56fa4953d9bfa37cb90b8adf702d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853408e0d1f6b03d4c337a922a94ad5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651e42865133bfb8e7e51a646ea0800344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a5e04868e069318f8c6c60c74746345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805120c057f7b9910439c4088b6d588346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e646db1f77822c56042eef0dd6be0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ed720b37494b8f0e430cd47bb234348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e20b319753c5e6ac9f262158cb2fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17d09cdc175e99e3360a4ebe4d8ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f6c15c8e48b1edf1d3d470fbd5eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384314a331bcef9d87d78b5270ef380e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f68ed9cec35ef3d78f614505795c66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580c3aaa05820eb9d8cbbe4a714ecf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2fdd1be8b68687163206a983710ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26942868636a2bdbf033c4830e716356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be941fecb6500dd53d2055ce03804e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a01cd4b425503a41e51272b07edcf5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2372af4dd82945ed808a3e2a3f9ada359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3094d7f83ab49e29cf18d4b9f3d3ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae615778a67a3ab17ef6ba244718d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3bcd3d41e456e6cecdc05d50ddfad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c3b04149d1fbfea03d446a5b5389363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fbe0c9d214e957d99d826a2fe52e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a78b455a30c44ba341e28c525015c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d64a7fa963e3964a2f066f126477366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900374b4f2445b4383947d0e754cb842367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580eb224cc5b970402c0042069928c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce860bf16e2f9c3314dbc2c99d4ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c3e8c8a1a334f12eaf1babab53bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597212bb55121f0d9383a223bb961a75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925841b8efc9bb522821813c3de3509372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf454815cfb1545d48e52421bd59f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e84af261f32a504d311e13a497cca1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d396bb319205cf80b05a9ed445f555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f8e6af38f88e689311d2592c58644376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d8c4d10f82fb28b893e5400b3672f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78c20fe7a847ef6a902b47c2426f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875282edd5f18a658b74bd2916eda175379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed150be9b8fe998ddcfda315ac1b97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b44a8b426e69957eb4804859c14c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92589e2165c87b66ab9ffa83056e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5693823c9204a1767e91438cf090383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8cc223c97d2177f3ef23c8a53da6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89cad244058c0d238d9ef52e7f3256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313390a0778e8b9cf316e038448ec8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cda311f1c7a7397eedbc9e7bfd0f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff13c63790325770ca5f666bd197be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f4992f30d4bda646cac2b56180414389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712eaaf33d961849e73c1d062baf58d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4441fd86924991313d778c5621da28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fac033664d4f00a953bf551b9763a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdececaf302a44947faa7f7800c9c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cccf3e6f131dd25a9773992af3d6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ea2dab4b82f69b525b88bda7e047395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1839325f52f1e9043daaf4091bdb92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43c5e5c95c2e9294be7a19410a7f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c9171834e9d12e4b08723e08d633398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1e4705c46d681298463f631d6521399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b297f515bdfbaf1171d1ab8bbfdd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176dd572d91540e4031bc32d4594d12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33506f15eb115620df9340c0dd755402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038318bdd6d2550b569820dc5437564a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccfb1b0984cd69f5396f075be65595404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01eae6091eac3ea0bd15438c860546405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ad8c1530a9a0b8ab2c352e57f0f33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508f01a0995a79feee4b1df6284b125407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed947815bc502eccd68ba0e3293f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8be79d6f26e8fb574a9f214ca2bc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153331e8dcc526e688a49b2f02f87786410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab6e9c404607c9e7d83c0411eb5d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f543aa7a8fa4681a401a7080544c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed272771dcf6c1a3c6d9d13e31447b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3856cd8f3b8afc5054ed6f21aac3f33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc549ba6a82122e833407149b297d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d01545742acb94e4de2f5f0e63ca44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990653a9fa4bd22158c62726a0957ee1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a7f2189aa243c1848c356e6ff3b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb4da4761ac407de12c7642c601d90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d10c87aff85de5d8c8346e633b8e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0031aa37fe3bb45317df6c69b0d30b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169221dfb23e8980dfdbf08924b415a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8faa96c962f7b50519d0125c8a6df0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ecdc2ae24f18f4315461de4c92960424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1336a5a6ac3b2ff23b211e0e88d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8bb8ed559600951c469e4766ff3a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54f395901a05752bd9c657602c016c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda456969ac880c17d6ba338c3562ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbeeff52e99288a7bcc6f78d7bbdfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435bfb4f62a8be6605dd4b5676007a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd04cd414bbad2d9073f74b811a69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f83465af85a0e8a6c047b404af46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede6771a7772e8384de605985a2516433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3179bb0b939ae7220aac8c98cd7520434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9cf6e1a96f59a457f8c2702475ad8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c7b0ecb8b291c6d38bc71cda439a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f5c145824e0db56bd80e7eca314e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f7afb36f1e53e8c5523ad89e2eea9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00267949c84c0c249bef1b6b2fd39df0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac77489b996fdda77bae20932635a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1dfc54fa64c3d5bb06cb6f41616e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7425172154f873f816aa3314ec5c3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c2ce2a60c11d70dd69594dcc92dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38389e51cce407a0329e574ae874fa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73aa0233026ca1cd172a7683f2c867445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055feae6f6f50b211707d093913e677446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b64f890d4bd5cf570d6d05c5b91a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3d283230d7109a1e0e311cd111b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ccbc4c13cc5abbc071da6326e498449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5598d5c54a13994ff151b482ad59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fcf5178a4d7fccc28bb5ec4127b74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845dc109d792369bcf84dd157a03e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a4c07e0891e2c111748f7375168d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2256ec6617f417d5f61dc6f6191189454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee9f5d7493e1cb2305738f6f695548455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa728adfb9af1a4ab53f41599db326456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5190fedaeb519b61c657b4231c8b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb9ea738892cd03273a4073e9a218458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e104867f092f7c966636e81bad9cfe6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8271540a95e964b929ed098397ec6a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21bbd46fcc7929aad6df4f4f9bbc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ede292679f742edff31e1b4f231b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7f229e6e487efe439dc6a72d37508463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce26b4f9afc5af600f2fbca7eddb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aa4afa1409c4d09593fc08f4c6f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180699922160295be3d26144a0038ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a19ced5930edb5b2bfca6a0c0e25b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef3fbd816a141f014c4725e7e77d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8638ecf73a1e364405d11c3291aac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f26ea610afb41a6f48401963e9b4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661463b9cb8d40fdfcb243b1ed1685cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f4237d5e24a3809d4d5a9f8a293e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d573c2f62ccebaad7c6cf91294b14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babba4dbd64756a903d9b50b93b9194e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eca15d663d3a124e59a9490e60620f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ad918e64079b4eb1bed0b3f47d56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af6d7f30ff58cbd2c473d6c0f497f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e43fc05f87e44513ac884a412b07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf03ecbc9ff81d40625aef63fca1704479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906f6b501e96cbae3d58137b6c0272480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3a8e42ea9e67aa45e077948e0507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36d7d34b5616b3c8a307ae0c997f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76ac7faaef679bf23f743f3f33cb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c4ddbbdff734e97ef4f8abbe72d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b1b954f157ca45663ad73629784b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d3dc522a30dbf58d88f96a63acf09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff189bc64e7bbf29161c2db44f2e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6d315e561fe4b3379be96e2deda7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137e85c2038f32a5a99177406f57cbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9959d853d74d857eff610d086571bc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304774833d7e036c3fbd2d811cf8662491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538c77e3353fa4ea279cbcc7c919f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d85070e3c13cc45be323024bb0573493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8ee6b3915162ee798775fbc6857b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2cdc335700f03702e5d3f46ab4867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e47feb1e25979375c4eb848fcaaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e910fa95602ca2793be6d12a4553a94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cecb8bf92a822c0d3a724cfaa2fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066e39f05e070923727d4e0afee3da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5f1e978d1f497d0afd84f83118f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99ca8e7e25e7f550bcc00ebc0f25b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4704ce856ef45862397112ede69bb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad14dac594f49997a0e020408e2cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54a6c89e6ab3f1c487cde42b8269c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534df91af3c6d44d4afbb4bf594fecf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d9508bbe1b45852c8930792d050f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f161b12b4d5564e43bfc33b5bf07c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da888e61558426ee3454e6432756f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c9642262381395df55f9e7a31ed7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a39d8512ef7b79bdec798e7ac6c0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2074cbba0e7a0572ef68732555faea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a18a091b0d63b3ac8ad7b516978cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1e34b10f29decd68ea9445104ba2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d4054e5b39dba8af5fdfb861c598514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a2670a17aa30ab00a70a87d66f8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526282d190e0fadef749f4da12a077516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd77dcb1d00be5aa777cdf00012e5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df3ebee91b815f4a2c08f048191b77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b911268f6fb9e4621f3435fa8988f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f5be5e8a2dcd70942e3b1ff561a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593429b7267b9b3146d1c05fb7f278521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765e52ab86bee77df2f8b3da1f4548b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3fce4a1f8872b85f2d1eac0570852523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c77969fc83cf8372473c259f8aeb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6c2d1c46c3d506c6e8700ef8329b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1524302bf9d61d75c915ec8c81d6ddd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45620f53dc44a418237c0d43d242199527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf9f2d2b971a38d40888fec0c9992528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dae2c6688eb6b5048a8253196efc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7021a20bd12f0e02322d4ff8bdfc384530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e32a5b761bcbe89023e3411bb946531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add1a5ed700c83d15fc069fa0d9ce8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328350d7fe523046d93bd2d58ca4525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467bb1f21430b42183acccc4c58a1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71a7573bfe57f96f3905ddf3272c60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc6560ba7b16561d7a4a26d10fab8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d016e170e56fac90444eb23237c9ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e0785b46a50ad998e378fd9fb3812538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fc3702694801535bc70afa93a800c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb564602df7e37531547bc2ff6eb21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc28c455cf35a4675b0aca1e365d2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21899888161e9a3f3518965ec69ba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b69abf5687d4611cd6c07fc9fcc02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377321a7362cff00b30e45d754aed25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509492a1bbb69ded73d3666d947a146545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4956e22ad074d98a5c0f87e0ad459546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2122a031eeff65a9dfbf69a5beafdb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e2d096c65ec9d5b17b84f1309a7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c216c256daf48b9697ba498f24055549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d451f85065bbfb62ddd841967c24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321e373e08f8d296a0f843401317e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b2ead514c7a83051893f959c075c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bfac1ef910c3014adeefffd8451d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caea72c84ca0354d0085f41eebb69f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eda1f645192df6154769cdc41d9b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78044bbefe4b950779de69690769a717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d681bac5d23f1d87b53be6fbe31932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a1f5676eb9cd24550848ae3eac2a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d9722a86aec4de284b4e15e988ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbb18fcf7bbcc6153354b0f989fc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a52e58b1c30bb22423ad23d47453b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e702ae13e15dc07e763b292ba7c8ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178504707c4e6d2ca8371a75fb741bac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a743309b24f3f2f86bb7549ece9354564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f99088ada83989d5b44fb95fc52e05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65aff6a8c24d4db8a127e0364995a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb435e86e487366303fcf151bbc7b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5dec89e59e43f1f67f7ed503a90e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dae0b6f064edf94cf845b93354f03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e737ab241f0d5f8f01c12f3f36b84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f0e4e79438df19045536473ddb740571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5be7a12aaea14d38edfbad691abff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf0ce3637c45af1772a0823109d051573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d57de35bc9ea0ae2799d3db230657574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf977cc952969028a6543b33e73ae6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b880fac48cb3b02ba144ce1db12457576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245e38ea2e2aaaea49b728a55f2623577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ce8eb97afd05f40f540f8055273a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386f6fa44410a841118da33030b2710579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb914b4d55a3802dbcf1aeef9952b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4ea25961e47642fd62961a898b6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4bfff96d44c5ea2dc6f9913a52a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4d6a348ffc220618c42de6704d08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d9fcb70c0dcb0012dc05f1a5af58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72c022c0260120396a9837aefab5b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859ace2a83a5802450b382314679ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27fd7f4f57e9068980e8eb1f1801c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf04975e2de34ffc450abf56c52abc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452bb25ef12e88e7941634f54479d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582e5c09eda3b6882f1b717766bb37b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7fb64ae062a025fe56b6071a8e39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c5410f140d16272a69b8e2c1ae9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226edbea0c977e71b77fe29703b04c40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e4045d68294b89a705fe63476229594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ea68c502f703569a7d7826e68608595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64642b5206cfcf22aefcb109ed3358596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6de242fb501f0cc47a42edddb479c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726fd989a444de4e83358ecb09f8f5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388514f8f15577eb0bfbf1ba602af655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188ce391649068cf6a3cc0a4c15e32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57694445b7687ccb0c5868b2107c33b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf0ff950bbe8f516251e080d9a05a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb65a2001e174544729443f77fa512603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4d7a3c57f5f508aa3e8aedd23cb53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3611cda77c45c93593cdecc6996084e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1e52af41ec40c608ca243bd2c31b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4b430be0dc084481aee0eb30b474607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cc415229057cb256611484a246b6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcd1ab5df6f8b05c7e56d23ec6766e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3ccafb1dc2b14eeb02819a4d77ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4137312ca0528592d93b0a92efae5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0879c5946f3429abb76bbcd2befd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c2815f9f41096eafc5e6c165669e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ce464f1573e4a62e991c76cedd75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba2278f36c08ecd4a4227297deefe7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eeaeddcbe172bf152460a922cd10c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687cec4077eec85cbfdeb5ca4eefd12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de242b41a5b108ce489f2b4c5b04f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05074c7ac51ec05f98632f4e7562af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6a57a38aaa14a2b23fbc4875d4892620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de0957dfccecf3843a249537432ab3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369f65002b39e91ff0f8c8e76cf3576622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee390660a235c311b417ae56581817623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd29756dfd45e597e75bf4519f8d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f1032fba6218b145172b40f18664625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0af6ba4f112e88ba9cdc81aedc76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfe0ad62757081770328eb10925b63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad159f54ffbf901e1410e011511e27d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b47d2a83409716f7e9da63abaec9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252b7ae0920c151520ba530d64ebb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952434231d459a9e29786570d94e1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58f7b5e1b133628dbe075119911c05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4fa8670a220ebaae8417c6cd4c1b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15a66f0ca0babad180c13e3931a235634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1068757f641655858e470442c7f811635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db0b1c400adc8ea0e207a268aca59b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e39be99a152a27ab92df38eca5212637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5fed5dec86502e0d2fb28ca143a87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9766222f5e27c5db7efc60f1ba9ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a288a5169062fcec1fafbbaa7638c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c677f6a16b6e13f52ec3f01cecf0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a46805928ba69ab10a93cfa4a5f9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703ebdace85bc1e05bb0df41846afa1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9efeb4bcbfa74b2f8eb45798652b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4c357b9548334091a6031da214d68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b51864ca83cd2d3d60eda44d3875e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b7ac6677d3f6e956a6fe0c943066647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa276f534a518fb33858c6f4d3439e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3135365a12c924e0283703352b8968a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f3a242631d85657b8992a394536ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84485ec5d20e4724a9eedd4ea1a2011651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d4904576198909ed74ad7bc2092c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007857b9ded4070d96dbedee0278354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147eb5e4e127171417b3c569d5b18f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62cd6796b7ffc05853f8d0509c262e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca27765cc25aa0010a6c67946030bdc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6209ea593d2b415202660bb5fa520657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0978cbdf80677b02ff9e219959b54d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594c479e595408d6d593b77aa0f3a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa2733c57eb49f77dc5033742c2010660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a456ce62200f43464178cf941281661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705364c11e80adc53cb3176bb5d8c17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f3debf11e0e62a3f5535973eefbe1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc379a38068d9e6d7556d73020ba7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f957e88e6823c344d96e3778fe0984665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb6a6b1f0bee42a37f836d4216103b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8996028e589fdd61bc203d21736bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650e9972c350dc13f3ddf8c1e23513668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46061a7c8041551f2ca602c502e8e9f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f2745e65fbe16d36029df52bf73f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1f3e4c6e0285d16149180487082c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca91767b30282bee38fd805e4d35dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9c0d75980e1b1cf4c21e9240e25d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d81eb208d31cd8d7cea6bf21424c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98303caa561a1d86d4c05c894cdde6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c5e06a3b89f894b97c0c421a639b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8270b23de7a6272e845d453ed3d2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd5ca4e777eca7f2cb1de9e502d9f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b4b123b82f85f56bc4db34f71af6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ecd2b4147fe281ea8a2d9cad1572d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667781cbec799dc74b7347e411d9ccb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196623b5484576852514a951727d0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5674525f4abb206bc609c1209a14e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff6b1b1e4f860d5d9493447ac6af1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213095e6596ff5ddc9b6d1b5f762029685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff63bfc44874a7e4391b19d851dcd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72d822896f5ee160818c33daf6a7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e488748c87ea0b6fc15f5692eb86f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad88ccd55ff3b17a535c16cf3eca47c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21a4c3c62bfe7d5dd3a586a1e8781690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3eede278e3b11e63740c0c0c2c77a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48270de40747b1756358991ef4f2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d67f296cab7bc6b8db9e99e44b8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c73588eefe3abe1471f691252c7522694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f985bdfa438e3ace4bc4d9477215695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add06af87b7e2398613233d0841b26b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda731a05730af50da01bff2a0afe8c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df54d014314883c6f60ea0ffbff76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893ff63ce6b6d21b0319e38cc28933699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989f38063fb4a160d2a68a2b8e5ccb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196922c42b57512604b68a591afaf5af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ffb758a5f0edb17017a0d32cf881f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6bbbb9c1aae1dd219b8bdf75deaab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102697ca57fbc5846f4dd6485bf328c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2751cda35cda5a703e57aecf922f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10eb2efa33afa21d06e486912edaf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10af948d4c397de166da5315d6eb12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a4330b081aa9fcd46157149ee7cdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de219d2d2ac6eef0dd518dc088f3a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7337b0608a0f03395da76128e511710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fe658612413c9110e87d4b369e51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502baa355500cc151066cb82831b1aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9f8ee012ea9030f58c44f5d71cc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627196272f78bd02c0a96df271ca9dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4e230d85a1a49407b2d104acf5d8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e491cbcc931292e62663bb4833dbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8313bd65ef5d20329e0a2b905e43d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d0bce3e06ce33a38bf5e624db365e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f588c265b37d3810d939e30a2149b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8fb227558a4338d850e92ac5d6a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49e7846775c09d15d249b846553ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087636446cfa4480a3244e23d6677bda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba8efab554bb895b096aa7b4bdcbed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5e01eb9d0df7ac09ab56911e4f2fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a232e61c549d9cc7dedc22ab11cd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1121bb53cee22200354f9c935f3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc46854876d22a50c2323497e0b67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ecbb8dd0da46d8ef820d0ccaf4bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c82d0cf8e54cbc2d87996a4e402e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c415841286b136f83b3ab76f983c44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f1faba997fb94c260f5a148e2cbe3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fee2ea4ec9953463925de40878f92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945bfc07f91f8242f86383f7d5993bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12742266b0041700f86d72a98d306eb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168a65399652c480b0a67cc8f08bdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4f0b58d3e5cc55582572184eb910736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef5580c618339ed5b73d6fc5d47b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a6516837901db224ce476f35d569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b64b35df00128d32c0ab2e6a8f6ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad1e843fb9f993ae4c8c97a08def9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bd3b2c1f06566b5fe81d4fa48ff46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8747b351b6fd5de644c8e1a5af68d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca618becb2917622280edb0a6b5a7d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce655c72815dc2e3197132b6cd3a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af2f0a325287bcf0cf6c79328d7b49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf66a319763255df6ee63fd3f2dd57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5f384289f6087a40fd27e0734d4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2e58988dc9cc2b15c6b54aa8e579748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8460315bec4a454135826463057007749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181aec25e3074f8d9f4ef4f9d29c312750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b785209c9dbcb966d116c9e6b3bb7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd025cf0b619a97350bb1e2400581265752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc047ee2c012d8ace35ed45e21f2b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03ba1fb424e434532eb78fb9776b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fcd46b3b6910b7f00bee187da814d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3092f9f3b145ec4e808db13cb992af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3db739220d8f4829a757b2744fa9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca458106489fccb61eb9aba93d3e3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93408264cf1a29ae5d91de4c447e4be2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16eb4d6bc4c13309f6591d17301f20760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c0c04265616d9e06df143668c3b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbca46cb9cbd1b345fe451ccf02797762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93192fc4661f0dfacf62f9c17d7163d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd0eb9d8d82200a333cdff4c981fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef4e7f5af1f214e72ddb42b865665765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c179fc28ffec62d3e950c4dfcdd4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177329496e19bfc743a2627ff826873767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>