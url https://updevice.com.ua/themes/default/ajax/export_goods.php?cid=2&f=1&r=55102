--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3529,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab894949c259b850443805cc86778861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d9d45f698687e753db3301553be22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776707f33effdc33c00b27b6572d6963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53cfa276317596a417de1c94108cce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820a5ede5246c5fb7bb84fa1da0e4035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4ae6d6c64a7e0b37c61f0bfa84c956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa103cae159da5be8ba95ed604d187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575893e5da2f10748e73c26d25a04738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954a7929643b4296298056f57309d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0e0fbb907f8d52fc785fa141b88410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b6bdb59d161520152a7c3282759211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc03097245ab19cb2c0a6aa0581ff3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594fa48a2d43daba8455b4eff44fee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83be298224a1cd5a153ece85390f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526bd7890334cf8001145892ef305415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f36392614ff08f22a67ab501f47e2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e48cbe56ac334cbc52b60073a012517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1ffc2fdb642b605a3b325610a69618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17a7f83fd3da71cc6f8d06e66caf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3011168d094da887374909aaa726820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a5e0281b0b56028a125a0c15eeb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff98ca3859656577807e34f765ff89522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512527b6f475a59321cacb646ca121b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a48e39dba439ef0877231792293024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc047053e4c6e2e82b1c35e9fe30d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99653d2da9376d727ad493d97db3c08026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af538c3e77410c3673d86ad058e6a0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d5128d26f8694ed548926af3ce9af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f46ec60119479dcda9731bbded5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa039c1d3b55e41c5950b94e25ead7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797206f3a42b84c113a99b5ad63551f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443233479e4fe430eb50d2cb19f58a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee8cf90c0b86c878f3e4a5e627b80533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e2027a005df5f9080b2491b2deae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705c2ef84555bbbcd6ae600bef8ff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb50c67bdbaca77ac2e2eeb5c661c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c0cbba9291042eb871660b601a71f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55b2daf260e504a2e4f913c26a16a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28e2f6736c2ad72a1b29112d4c874139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad74a1bae2472c0556417de73406f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312b83151191534ea96dedb3421f8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153d96173cc10426e91e38eb23d929242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51beec80f9484365b30ce5568ae6ced43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da2ec8bb736b7c90f516ac15ef511744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf51e353844afbccb6c692805a2191f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9887c0d7bee6bab92c1009df071f9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131254b74f57eab432eb18eac395e0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d220bca283fae5ca7406cc6a6997248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f569dfe3e213fa96d43f9b12c452c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3dae9f991c8b69a00bb8d103e49650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cf342cb35ae22bd61f90b5384a5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aff422f3002afd65a94631983fb36e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb01ba445bb663c7eb28ff6a3b5b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d650447dc4f415279e591af3cf8775454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936f7620cfb4eac612693985bfc11755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195985d70e63bbd8d9b4257b8dbd8ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb4e890c79f15c65a18cbeb61eda257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610afac17e5fe97913d50503a0643c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b493158faebcbebe61efced4726da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7bc9a7886b19a46aae5769bf0f0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74144166a2b967059843efbbd3a559ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae47e9b984cd1cda93558277305a0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e447b6925d77c272a2a1cb325705d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5c9effba80ca728bfb31702e5ab6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a55ed914d4d70e1089cca4784405565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d064996256f12809de059237a0593e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a182522b3c1214627cd639362c9cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880de2f780c744a924dbce0ca937c8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091539a8550d2fe1fd42a73885127769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ade56c00c3f14390d9e447f172952b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507858fb88df6dec3736becb86fba33371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a53ad5561df1425e13e0fa9342bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3303a2a7d12d8f918f8c2231e794c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143228f0ca4715ab511ca056d5d67fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00d8d7efdf5edda8bf8e55d044f9d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2904e721807e8f12995a8189d9f5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6860829e9d6b979205d61f333d88a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272176c0515ee202a737c8b625f688678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b69e01adb90b63bc40ae14c765ae079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abae14bba40ad5cc26a98f600f079a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9dba2f04bca9d55945abe9ac4e8f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdab473d4128d2707d5c382bbef13982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65077014188002f42a63f20d9ddc29483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b56e4c5c0cf61c7af4b3d7680c3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e6ee5a1bbe82c385dbab54507ffe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3742d060c31f9779852f07a99b03b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b346189f4dc1168959dcaa0bc607a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae7e393dab59423ce8352263d0a21a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8980fc9042e5e565820e4b87058b7d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a5b7dc74549141d0865af77fc95c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b637ea25a6141fb29615d76ee50b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5143a00b640ea83e0c6ac4f9b835a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1214be4e3b0826ef0797f5df2b636693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01fdf00a0f6cfb589fd885a4514f1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f35c999b5e8b93e4f43f806f199695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad04b2193bd1fc6ac708a7fa194d2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b26af230a6291485bcba4bb6c1de8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d23387fdd61ad1baca53f534bc3d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a56e6b70a2be6d31e477ad54d57599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7cb0e2862799b69dba676c37926ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31f81da295a6eb602e38cb6187aa37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a45a30a0a63371c11ddf5aaa1bea9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f60336fca6a545ffb16bd497e31af9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d18abca42cdb1743a7c1ab88b654104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed5ec806d16dc91a1d67ad02579d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ef3123bed2517cc1dc244cd14edc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c56e29b853577fa680e049d145d70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a98d136f3455607b71f177ee62022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55610d36f2166063dea85af7cacf18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b64b16eb647dd6830ede7116ff05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba03dd8fbacacb5fa858542f83f581111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b755f06a2c424bf21763c3c6cbf77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e416d1bfd32638e79348b8a1346a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5285f74f26b38c270be83a8a10b27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c577c723efca36eb603377418ee00d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cfa7397c5437c8cc4a73560e2916a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378666e542b719f8ae1c7b5da24502d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995a30c488f83aeb497f98bea6b9275118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e1c15dbd7cc353c9413453a3655d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023df973798f2e15aeea5a629f73996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc50d6f9268dd7050ff10b122d216d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb7805e3eb469bd0ae0efe0d27e1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827cfc87f3029154436bff9d88344e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806bfbe9bbc176cb99f2486bcb2dc9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4786e01912c62fb965ce03770268a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f4c0d6bfb951c1e2f73668e372c6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a6ef1e92354839390b3cc0cba34b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ab47ae2a3fa6755187300a070addd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ab9926b6af20c26f686403573c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583257ce35de8ce3da842bb0158810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22dfc108385fb9987ba9c56c08d1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f65351a3ff6b0bd8e9c46be8bde11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da56159aafd4e5824044c091ad150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84b4cc250d10c4c6fbeaf85844e5a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb8a5da85ad9b5de4ef31f95e4638135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91ee84511a7c294e08a20a329dab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22defe52e22f46ced6235acb07706b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedb8738c7a8e82142e3db39dbbbe7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29bef959be9f3c5a3dd725a7993562139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843409be2ab602ab7e317438752503a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8d8821ff2a42b2e534f08f317b76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8fcbb309df4925bc7dac66d506e7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0fb42060535ab234aebfcf1a35df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a603d5acadeb9792b735ac1edf63fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d30eea91d61cf69d03fb39e2c19bec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99312ae49613a60e16a343abd3eef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143214010ac889b929febc0e564ef827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc1ab7dc516b4848ec6eb438aedbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5361e023463bc53541ae70c0051559149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35130896336cbf996626027f89e59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de834a819ef7ab537c35fc8d4502655151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40009279a1b19663f2b40521038a5988152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912f63d4ba4d9583affcd4c6fefeb4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1a972bd6693494e57d4dd4367471c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586329cb7ca803d5a91905f8f90c452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50aaa4f712a58d5a99525d85a1f59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b4eb6414f31aed3b5667a67257d64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198cca894fb9588cec943a86ea43045158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81b2dee4e58346147efa92e609ed7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a64c0153c060bea482fb7f7773064160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0699ed7d543386a850222a69bc0488161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd05b52599ac605e66075c0d7e84fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5439d17f120a7f04a1d17f9dfa09e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff70430193a546bd136ecaadf18cc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87a82d1f1bae9e5f6a4333378a7d17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ab0b6429eac903c87b6574b66ef9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7290e59c412caaf21674a24d100239167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b8f2df8d66c97361592a698825917168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453b873d7d9fd7938e930a41ef941ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a365a48851c1ea475454e561cf7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80718fcb64ba52d96306a9974a2bb8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde43739e960f2aa0fdb11dac6eed0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d16c3ccb4a241cd8c5657ccd85400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d51b8a02371dde5081a1837231ef4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20dd21f2561d4c4321fdc3d788748175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fd781d749a519aeba52e49e9e8a3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82b0a7a12b0abca5ae91d33645da6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4749d46963840e169a2a8b5c2c5a0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8572344d5204e8c57530ac591198f04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7430b865d862a507602c0a1d01492bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f42d14e76678149526fc7624d7fe98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ef1504ffa9ccb8ad1559b6ef05f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14137eb4b0fa34917f408d0cecc08a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28b0f2dbf7ea305050652f6543742184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744133c6611881cfd4a6f07a5ecd9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f139c1cbdbdfa7101679479e3ee3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5544c6c9899393c8675280bcfa49ed1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290dc701871c170370958afc14db09e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025c35f37195f40df322e3bf3046507189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab147329621250de48e4bbdfaeee0423190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb439dbd5304e6e8016fbc58d6e0e76a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd18b6549dec387feb85afcd9a0b1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb32dc3e0411d4da9dd14be0a72e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00bdf3552ee997f603a9ffe25d3a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e786d19265e377c8b7c57e1ab151195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e00aaaac471f8113e7a4c220390ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4419d7d962468c0a0cdbf78dc9953e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2378a7bf212a366be1c8a7425a078d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715b310337dffcf4a890015cabceb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3190cc089975de807446fbfcffc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa311ea7cf190856317393e214e2adff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ca39007cc44d721209e4d69543f48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08465bfa66b5bf591ca648175f0d5ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e957e847c1e5822269305523ab41f4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d510fc920f1283f83f54e0eaffcd8f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768cd23c5d7c2fe10ea386debae2637206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587072187acb433e305b75fca76fd95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9839f0469df8ff5ef3d13e349b85e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7184dff78d7745f46c6ab7179c70fe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611bad6ea7966aac3435d41e437c245210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ce9dd60bb3585ff77e4053fafff2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeddcdb96f339dad0afa67ff9ca5fb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe516d5a62f45ba0a7ac9c353745b47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d8f935f41a393d158e4b834ad4611214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc35af5ccb5d1a948379b1d72709910215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821596c27f5840a6f846336c36bf0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ee39cf6536210ec34f53d2705bec2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb4ef9bc60e854f009ce14fb0b64b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d16a9089aa5d2edd0d948999f66cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c857b87909a0d4b69a622027310756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c969883b9b14e44539c54c10d1a90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443b3b389c24818346ed13fb3cffdd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254dd8c381a7907fff3ecbeb1b705ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244263f4c4a212ccb9117010f62cb7a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a665b07d43837af026705fe62cda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c56e6a7018be047fa413ec7ae4cdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622c46baabd54a405fc99e1e2821b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c57535ea1bee6a2b887dbd7ae2261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289064fa889a8db8ebf93e06bd04594229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e81dfea5d626538d45f73673858bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae708934373d46af904bc6c375c8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e6d611f5742d39e9d1a8c013e494232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42bdbf0c997b73fb06b1fa12aeddd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98742b3d244bdfa84c9fe7e435c93a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cddb00cffb361c6740940909b771f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe8b715dd97f61709f923117ac90d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbca044d29068c8a97d363f087ad61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42605f00742742a0614d6e948f3eaab0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7a79575e124087eff5f291dad7c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0497fbc07a9da9bd1b70731d5b956240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312500d5f88e39dfc300b0ea836894c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d32f577b806ca04366051b8f2ff336242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7b8cc4522a04c08709592a6fd9684243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d100ff2773d7c2ffbc7ef78c4d4f8e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a4ea990ab8febf296b3972781f476245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f205c3e9a1e4ee9abb9ec0014028c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec45d3eb0c468fd65592cf9546a5e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712abaff4da3d669d913bbb86db5915248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba335fb785a7db9a406fa122591ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f927fb6e725f0022c57a405f16bc63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c465b3194e6588102a1908af7c93736251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc733406f6fb7bad46188fe2c5d00a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b2f6a055f5a97934563a4836a8f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30995312f51c961eabfee29119666d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca4466b950ebc7816f718d08c9ad6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1a79ad22ac07eb7f133861283796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c7fa1b322d00401234491e337046e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702691772af1557fa8a9b8c78d99b03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160a25aa447f494431fa83a367160a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762b59822d52a615672475f1eac24f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b0daf0cd37c92892781eefc439f81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d6015480cb069b8402f5314905cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607dca478e39a6064a0bd78f9197b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd8db7c3db725389693ea428ac120264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc2e1d757019603fff5a7d9dcc906e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71eb0baa0f4880c8064ba54a5a5811266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9178d19c3f07339582089262fa1623267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d98c5059652c1349780b5065923a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcebe58bfa837f23a66dba3b5ac4d87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ffc2e9031f027a722fde17a1dec11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18821f02d35c0182837f781fd07f9c74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c59583beb665a8257c179f004ddc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027c1b2fb1407335b029d79a8c998b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2aa9c8a40a14c529742f710507aad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58590e220f3789d30d2a30de89e07c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf2a89b351ec5e3bc9dcbf6324072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b32b4dded07037f4e80550656a72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923597e564ad9917662c73fcf4d9524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85fdb555812b191098bbac513f3911279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a5a63b01ba4d9f391022c3614124280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b525da9ed67a8c5b6852abee783591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cac408dbe4b8048aafc9912f0c5db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592b6bcbdf941423bae84da49b8153283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2cd015c5bf656eb61dd65c16d8a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8f3e619ecce198b808beb389f7bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60622ca5ea1d1a949f95f2e04e57bd6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585116c69a03786a661679729cc08c7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d9c41b505bd25d118b790a3520aec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd25c0dc8a1664170d3ed1d30a9b9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895b36295542b6fd068c8335ee1d7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7966ed98b695eae99c267e5c64063291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6500e6db02b2d4bfb67cee38d3a4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603eceb0a5689ed9018233dde030e76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281870530402a9fbcae99bc6fd8b5fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5737d5229e7a8c656c112c05d55d75f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764304c49ede3d51931903f8229044b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa6789e2dcd21d30b1f9605e958936297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750c50e73e8638858309b8ceb95ea87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4f23406c50ba7bdb103ab4af0509299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c3d521bdf30cef5e9a557e3b52a36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4eeca6e658f60574d2f65beca265a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb716ce1c9994b5fb860e179ab832435302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e373071819ad6a0efa5f96d598a23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be9d391372a0036297174e046188f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ea8cca2683b7f462dd0dfb7233b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2b1dfccd37ff1a6798b2f08dd8ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842848cabec27fd302a8feb8599a9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d564a5302556ac1a21c7dfcd0533308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b5c9ae0cb19ddcfeb0a5e85685a6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13723bd42ad5e70dc1b9811f05faa0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d7d64fb0a0b7facebb53254d4d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5481b1bb32f9ed365ab6f7ac317e29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7873657a3be73aa8a25d2a9669d17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606459ad7e4719943b847db05c58ba4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6041d6d98fa24277d8271ddccf29e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43797917ba0a3b0565545f4ee324cd7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a32c9e078c9bf8d62af6d99ee7a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be0f761bfa88a7fff16538c91bdc37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae368959bd2f724929c282442f8eaf0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe61dbe7009e51f59e463ff02ca2c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b7e316e56b3074e0ebeba1e3350a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a734657e47f3505c4d266357b4fb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c27dbd4669d3f8e170523f96d044d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5458c3e817e6ba3ec99d5c5d10658324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d809e2edb4b300197af2e6fddd8ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beedb98f6babda9cd27bccb16e31a33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658de4f3bbcf8a062317de165b3c36d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3015241b6bd0d6ebacb172675b577c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df514383e9b3c03bd011408ece2dd1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9b8da6b4e5a0f6e37bb90478027d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fabb048b3fdf36f33a6a1213357748331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e42dc89b2de587bf99e87071a3c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64485a9cece2f8e178cf032cd6d78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268212a1cdb97180b6685581803842ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce43eff79aae1f84a23c74003d158b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ac26ff6ca88563e8c8996dd29fec4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca872532abc5041e54d9dcaec37a8808337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6caeabd3cb287cbc4beaba7677237338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299eb7823d410780fc5b68f2f3d2b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1c2470cbe6ec0b8b684b58a3a2ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93f90b29c776ccef99483ad56bbc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e73bcfc71f6eea5428e3a1433c464d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb95ecf4898fedb9c840c0cd0f7e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b93dcd98a307c850464320e2acc4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d4d9466d9ad9a15fad108511f18a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0762c4dba359d0120d511197b824346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7aaefdbebe0a48fe186a539f67726347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bd9aa4857bd5c13193f0dd65c063e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63353f3daf995210274048560fde2edd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be93b8c74a726ef5f817360805d86c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02f40e9867871dd2010ea5e116e86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9de11daf3c1a0a690869109a5cce5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd8a96a5b134a2f166f09f7a693807353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6589205127d75e60bb1f2917da997c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc00f31b176de7658c20b2187d7e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f874e49cad979b7943248dea56790356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8b42b77879bb4965bad2d3af513d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7834ed6da1b15a14d28dd5d253a5e30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5697c9233b60ba0c03b6fe167df19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb39287f101bea7125691805beffaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2181e36052299fb241a91df3f90d00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a11f50c080e3a166c799f4dc1b88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9fcaef15653c41b27c3cd54485fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc471922df91de626662455d99978364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b348aeac28e43380f3109fdee3e0216365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849379462f8893aac11153ebcd6c24e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd77d42a4353cd4b5c07ff2f16363367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353efbca9904f16f53ba6d93486334e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04810997bb4de97f8f90f5ddf5d14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa79ffdc974d43b304d67605335e82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c91ab1191361632c71740a36f9adf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1e3ae5bea26a3ebe6d16b4926b9cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b46841253ca2ae3c141e56891e884373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26ad30d87332174904d66ea2130b46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568bd0a9679fb48fd24d43dd8fb85f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d168fc4f9ae79d40376f0513fb8980376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36943127327a72256500139749186114377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6404514ffb48cdc35ffc7728f431fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e2bb5a2780625407909475467b69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb81e399d4a63151f234c5232c7879a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ee4529c4dbad799eacfee60b0c78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e17a53539f9eeff66641c71f8b46f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7dd244482d4edb2b8cae93ad76053383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c25c35332020c42fafe290edc06c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026dec32bf13c51c46513c885af0a9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a0c1fb5fe0ac701ee3c505969403386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79d2b34b7dd0485786a0d6f199561387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61183b03c3f0cc38bb7e6ff66543a6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f77e1e6e42dc30a555ef4321ab0e9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286b4a587384e9fd25d9042160f317390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e71b401123d11b5da92b43d5fe5ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b14ce7b7635866fa4b1c232edc4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c11b6bcf16274586be9d94531aa455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf30577828a275859e1af47f907aabc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9d98a5ca8b03de3bf06714976c1f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026385d02dd0a1cde5bd94a71d10f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f427a13db356780a863d3eb0516f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4108dc724eeb00a6ae4421d733dff1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9646ccadfbb196d7ce6fad46c5271c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fafa83149107846d7a066e2318ea00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c804ca78ba7d69d77332e25c2fd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d54be00d9f0f0db432e19cef0276d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c796b2c46b08286c4801910625ede2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825047c03b3a3f8ac9468eb253e0df2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271deeb6038c5d19a86e493b16a33d74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6efa36e2adfc3bae9de712ad69c68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a95dd59e72f0f8cb39da5e204c45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71954ab04a82f249252722d8adab7a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63fdd00b2e61d1dfa268626e3eb500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773a9660e269c5988f6e9b92dcd7a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009fdecb6e295104cab1e0ee63825b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419f6a1b4aa2aa7a5c073fc1619006412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cdd1f69fd54bd3e1ca857b6810865413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eafd6086c82d56612aafd5e5676ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef58a8434208fecb09f0d92bd913f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505a4e8433618912d8b781610597f28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1491f979215c6836692e0ad415a048417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cddd703346acc259dabfe13f0a6cff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb5b02c1ac9b8d9182c4476b01abdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1eec098738d161b1da58c38dd7f2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69a42a14af3d25075318f17261eba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33d1866bfd84647b5d5fbf5e8d5471422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af948be2627792cca49dc7116a39d184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6adec3a993f8fa818ece5a40ce847424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbfa1957e2138b1777caca5fca40d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f86f7e6621eae892efbd32c0d46e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a793ba854f21c054a037e552674039c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9136508a3fbaa3e93329636ab181390428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f12f18e185eaafa428a10e7347f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab435a07c427de0e977f6533e00b759430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f149f8dad2a5df2259923e1ff1acc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630a9e59724f58160d3a327d4c0d6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d52fc5c129c4ce0029ecbf719eb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f400c7c450063fdfb5effb1c030a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff666d4e67d0b3c2fb66f116ba90c1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa2094aeb496dfce7e3c08ed4c669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b82362d4764ef33ef69bf5ff9d1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e251b3945ba4cb81663822df60dcd13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f02b77ad795d7bae58228ce629a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277d58488d93ec388168b1b62fd38db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b890c3686040635682f688b1ab48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2df699db6e2f892d3db6c882c5d5d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93515a1cd3464a80faf592cf84f08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d77562749c4f9853f6fab06ebde3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4a70ba2d3afc644bac1a7721458d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c66fbef72703e7aa449a4309f25cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be0e4010abf3f46dd8774d68bf4d49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a66d32b9e3e3f7bf9b39f57e44dba3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12582b5c52f8604699175b14803ab0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec314142dd7c3ac1d2c22b86256d5733450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300ea6cda2ba498a064b46f05b8ee9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ddad24df202af61e985ac1979b68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee7430bab10e4570ac822f06f871f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e41993b23dff98f18036367ed7faf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc020ef5500da0a5127aaed0808c5c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de874899b75226c0acb070d295e1b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d225cbbbead1319c83bb9824c396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca3def399174dae9b15e681b57a60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb38d2ced00a37911bf6839cf015b6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f29ccbd90c2886c422efb6b3afc20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf9a7b2bdfa6453aa9e919f96168d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a260521ca37ca4aac4232fe0cecf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5036a92b54a630954e36f510408ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99656542e61fa8f80ce1c598174ebb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62593b7887e997f786f370441b7cf90c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0322e43c8c567a76ebf4b0bb1af4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09000bda58611d2fad92f4874b507c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e2741b9ad1776df368b5a775b23b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be150627feea383a803b81d7a07000469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebe5ac8fa438891d7bfec410199de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b9948786f3a5b7ff344c790f10cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a94233235192d4d4141428aeefa21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714081cf126c0e3c47d6e55e9eed46d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb0f1d08d4e148c585ef26eef19a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bb61c4539f0fc3755caff567d8219475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89bb30969b00d971d2055e5a2effe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2da5f3fb06e2ee880df7be0c2a892477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa06f48df5e928a4e5301807545d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a306e180552b85ae894f83bb60ed0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f677a81f3d71ca23bb929953e44a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d8fb9f20611c8dd8324a6b614885d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e971eca5ea18f0710ea175ed191bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c571194c5e5bb10b7de9487e73ba42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2eeac6fd319775132bc0000266f6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a70c77fe0d21ddef82b774fc10b86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b07534a4a071fcacd95fdab014a87e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84996e217b9fd8b3f33440602326f40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5841e094b471abe63401e9d0c5bbad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460f3673a76aaef533edf8211d4dfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1c846e1ed605570b674ff2fc5721e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d891fad728c3d47bd628b9a7c47a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5707d487e7ae83aab1d83a27018cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88908a229031b0b4c9b5f2c55bdf6f84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab297260bd0350729278ee47cce3b86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd257693b13c4ee64c158313e5d6e5eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbaf907fac36a3781f0c73b36c20e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3cdb59caf760e5e2fd6b0fa4564e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b465521b9d01606efb07c9ec9817498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900de61a0e14c1410b79a0d20c9c3c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3526960d17c0603e2a85f880931d29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496083a57bd22d3d5955af9f003a67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a9e254dfcb21776d65a23a27e1653502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a68b535643bef63bb83923b02271503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7962db5d760407dc98237456cd7934504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72094487560efe6b92932514b3bfbe16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68eba7e581c66f37737b096c58cbbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364223aeb8d09a2412524e82d19630b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10323e9c248027ba54bd3f085317ebf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa6fcec1ade14fb24575af4bc1ab8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d96bb41bc3e2a7ab3548af3de69b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adde54e0b84f4339ff64cb7d79d79a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e63ca90b6cd32673c79ac5967d3197512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fda260e92152ecda341dd2e5996d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd7f31ba60bb28389781f830d42f0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c187f29647b552a53fc73b264464515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33963b5af478dacf5a0070069ad26728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093fc055d9c7dfde602af87033ac6c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b8d2b2d5225dacac1eb9f5d50b16c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fc647ac54a6c251899026e37001d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c055d338f7f695ac30ca3cf141eb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b164e64f068665bd44558b5e5fd456e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de16b48f7d257110110b611037fb6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786288398bb92d6d890a2e5e8c1f55b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb74db4c3035dfd60b11957c0adcd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d9b78da2830fe9506b5578f97a70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff080d5380bbc3213230147657db51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae41b1f475f103b1a99270438f0b6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d393e7453aac27f45c87e44ff29a85d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33b579c4563ee34a7002aa6304ab7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97e17bf0a363316f9aeee960f9059530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268ca94a9e72a831de4284395ba7e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486a6baa96d2efd3eca78efe6f6d32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f0031163ee36aa6b692f8cacca1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c626290cbd036b20e06ae560c73b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c4e22aa19a69cf7d34932b77c337c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc0f6b756b4d905f02f7dafab3af9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6df17181840ed5e27c02b2f79a35c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d70213ed81d1e3409d06d0102ad04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041977ced72afe2914c3f5073c0ac67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d900b58a689f2b68c173c33a318128540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc57a8b78e94f11ca7f74a8d91d1b54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb14a45133eac55f8f8ca267bd1fe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3835595a5052a5f67f5fc5d519cd40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b93be4d90df1dd6f9eeb00c09ce6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78d322b21f128d8f599fe5e433787545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad822442f259c75740bc038b430fdd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841d7548d1e86b944191df37273658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a185c7e8cd049df7c9de23895224788548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e74ca5d249159ee61f8f6ae6f9f487549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092eecd862b42cd7421dc41752fadc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866dc79f9e0172dc5a2d9401b7decb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eadb2748992d9ff93b44d39af43d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8418e5fca178daaf58720e2aeab7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc326e9d0794689950018db922facd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc027afc39a2a748c7cb097272bb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572fd1d683866082f2893ee586a981556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1705bc201df4333df974385185cdc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575522738012ed1edebea8b680913bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a6436ffdfd7bd6f7e991a7b144b17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1eebadb4930111bb700edb4103698560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaa90bc363777b78806b821fb696ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714d301371a0c194ad7d324eab31d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0da34cc333b5ab5cfe61ecd71912563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71720fbba674da4c0da2c8078c7187e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177a193495831c48e91aba59057bce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910cc8d709ee618d25e291b0bcdc109566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dfb043cc0ee437d93b2338406edac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82970a1c0da1c5ef1551e28c47ba0c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c6733d4c7f4dd41cb00f6def6073569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8962fbc66c61e82fb1eb2e722d2b44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1ad974c3a702a3a826e2015093332571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc785726f1af53b82a97a75e8d6347ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce5af6e64944dcb1a6f228b2873579573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be2205109d495321fa4aad9d160643574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633c226cc7eefab5713289cd6b566d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e0c72b7ef230526110da54829f339576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27eb60be11c15c0c3b888901c89ca3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477fba9b127566c4daad413a34f755b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da62db471e7d1a57a23dc97a4e5ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46258747690f0fec4bad41f55ec01a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a99ecbc42815b0d9c3ae6baacbe63b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195a0246168a3449124928cbc7e496f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78a4e1508e542c84ce643570d183a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6df8a6fa6e1f48a2d51d70999296b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4337aaba3d63302fa3b0bd93a4c22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43786a7e0690e8d8324de3566a2454b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b790c3a992f7ef449bfbc75458ed16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145057b22066173e6a56976b8a7e04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26748604b1153cd05a2f82ebe019d648589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560caf6707ca37417278398793e134de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5413211e505cb59038c29e44740b16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec683c81578e580ca16a38e3d14796592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da52c532377f46b35803c2c72cce0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4ddef81efe402ed4cd8e4b756f84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209af3a41ba626c0192c059a25b2948595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981625c997fd78bad943b894a4d3f1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7974d88b802414530d361db6fe0a4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847308eafa07cff3c43bf1492dbe9ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0638a0cfa4f4a153ba7aae1851b45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dae97f808869fa3e4c62596be9c5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fb8ef82c017f04d6be0e28b4fac36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694ef06fca99de6a97fc65d8ba4e3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488f7651455365bdf324ec8366249f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62035256b82c2518a3f83be9ec1fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56151d3c5327803dcaf70fe9d8260f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe878ea7a06bf5bb553ff38575695606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8ed53d905f74087ae59919059c4b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b2c1f85f5b8a241028b5dd01f271608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e707cfba12b0a652333d12bff53f62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd37354d30a069b40a90b139ea6322610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734fc1999399b61eb141c445b1154a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c586b94dceffd12a8fc9f9886f98f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2643bd3090bce65e52d232da13721613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05614be0d0c4c0a9de6091ad3230f8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3619160c930a3260555b9ed63d86b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f32f7c59840f55f05265be435b4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106888a627b10bb497cf8daf333b32ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c04bd9171058a78d4c948a2601ed4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1617d5712336e342a1cf36bd3595ffb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfec753ce2193c61053d3450e45b7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848af0428b4c335724150aaaac6dabaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176ab0f3a6fdc374fb86987344a6d1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462efeafda44a8998c0097da24ba632623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37691d920722fe5acf932d62092b40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d096a72dc2fdbe6cd66ee9950785625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7ed75c8854730df9232caaf44d425626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab06f2666f215d3356901cda048d1d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24fc54dbc6d1cdc74f313651d3719628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142bae2d29fb302407f70b6e9be6b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9446a6ae0eb286a67ec66b442d506630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35826222fbb0e4be90c3ff1b60ffb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b5f9ac39ed7f0d509859ca5bcdd54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee62e813c777863fc4d3b7938890aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799571f8d05aeff5021b84bf77ce74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971e9bb7e495237743099fb3ab3ea2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0230bf26e4bfe6cb6a75792d9c7cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca01574c460fe3f9be2bff5307116637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a16d65863a9ed728e11d53fb044789638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c58413531711fdad0f6fb899c95ca4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a06ebd35bd5f6aef0defa454695cfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bff6c45e6c7c0abb2e2086ca618ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864095243d245224c80097630a9a0b34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d97694e9cc57238451d1e6049209643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926934a3c8637b2ba95c79ce4c8e52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4c7a88bc0fa1c1c523fdaee92327645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d159c9e9737635de99ef30d6da65e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9331f03767c42903c6f31159ccd803a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628ca8b1d38adcab1995a01d2ccb0b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebfc69fd595b5f573c275a19ec90b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c0148d291a87aa1da334a0431fc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d344b5ebfd8549574be3334ce27a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f39051e62ab10dfffe90f57ef36f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389fc694400d68873242e66436d192653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcd37a5e3ffb2d5ccf296c1cbaa1c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0438798536babe809b442f1eb1da1b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8adc8835294d4e451a63a6cb1ed3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910053299d90fc2ae5463d9d4e75fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e361b3153616740717461c8d8d43a54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e16d074c861c25c64da2f36eecfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f0f02f72a2da52197f098f9344a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0e3cb26854edc9e3d7c223cd0614661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49987727f7d875cb1712f0c088e6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f18a6b5d6a26d904707d7ca22f280663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b79cf21383298c5c7274cc4023494664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013b5cf166a67a40b235e478bc4df7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3c10cbce5c53f1e23efc4ac19f94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f74fe08fbcd2886b8a61775aae02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d28d2abcb001f7fa75f2f9395a20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b2a8393951c7cb5fd32b47d6d6de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb6ebce667d7d2751839dd09ff84c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a80af8c31064b3679fa286c667ea15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c353f31f1c109d9ce8d734fa112fc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf969b367dc702de825405389bc0401673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7cf677353472b304e33db49a756c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e55e838cb7d0f92f8e6d1ef92a1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f1d8afbabb378fddfa6a0f13c6a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab6cf663ba635344551fdcec26b0e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c092d4a1d3292789aa17aafd03735e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d8bb00a0794c38cb1d89c3bf341b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07895a4a228e75e59d22a52403bf04c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9de9968a4567316a58e692cd499b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d752225fcbda736c13579ed85382ee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f501b292507ec2918099a92f8830fa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8dc3e6380138179b8da79b5b9412d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545fc228c39fd5193bf00de8a3ade0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41992d61db6f2c7f00896fb2e8f618fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351fc9934dc1219ee0b6d849acfbc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570da66c6e1695c6df02e6d72ab582a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da3403d2d84deae64d2b1bb7dcf367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f21ab003a2b8ae347b4f6fb692594690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5591be69148b3941ab246c5252c9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db187894599175f5cb6f5179f1a9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50039c3a0c8a95f1acaad38065269693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bef642ddac7f5126a96c888c88a853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6dd87b85296fd8dbffb28aa728a84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242c7252f7852ea9e794e61fb55116e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33615813083d14a0a5733cfa6c8596d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7626614a20dc57e6c08659d617d44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8487d5d10eb29d5b0e39ff4627b2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f065fa5ecbb415ed098c2ba8e7089700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17e8c87a11e3a3b12c120422a2358e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1473aab2d1b982b43ea94a0a7df91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72583d4d1c3b2574ca87e889c05fe6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54a8bf9220f5d348b4072edcd62379704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035494591a67c3bb30d98ed385efceb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb235c748438c36e24b872e9972385706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6d8dfacb0919008e28db8ad6736e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597813de00929a11088ed721194b887708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b66debaec23655771eaa6936f5429709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d54a8b2725a4d41a9510a8e926cdf6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4bbc970b722da87c2170a353060be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0dc6aa8ce670dffe6e7ba2c743ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e22b02c571a1a3e6cc880a4031bb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f3be0bf5d0b31e044ed73cb4fd8d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d50870e07124c1d7c5b346bc198163715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78409eb064ba688d1602d84518d504716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba93b718c885316e6f9b83f9aaf6b7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b018c7aabd9a25eccf46f54f95906b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3924fd32047c6a4b3f120a4e48a33c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9cd2f9d815f5d71f1f743afae6b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27c7458e12a9cde9cd3f303f5fe49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8090ef85725cfa2fbd8010d4117e3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85a0d42ce1fe0eafdcaaab21a4ac9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d9ffb2e560a82558b3ea0950ce79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856efa4e7c8010bce52c5b4916ead39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181cf59e52ef112cd6d97263329fa3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301edeaf30b1232742291be50c00854727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be1c9ef500bc05215d7e0aa1948e14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8597131e412040f510c0dd5820478c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804a3c3e51845d879ac0bc317ee666e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc70116ad7225188e9860bc9958988731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7808d6fc1781435c4b225a3e8a3f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b209a2606be4e23835eaf75de16cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ef838ab5e1cce51af88bfec61b21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e97632b46ba3212483a7efd21f0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b13cb414fa1da9a66524c8b66a6b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda756e8e4d84231c3b8a5ae8e2593737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df0437821d8ccfd144adc2138a10a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c7bbc4f918de25f76f8808600e3fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f2f009a366b0704747f4783c6112e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338a06c20350f9e136f2cc486e6e42e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b79deb58237add0f1bb725dabdd07a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03142c6ac0066d1b44ef365699e4762a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c83dfb43c8217caf980f13b93a81a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a56471eb5074162397b312da3f7000745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609269148629695d14ad661f53f8a5e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d671532fa8135056cd540398d61e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599fea6af6957de0dd7c3afa78ae497748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444298da2019e31b3314fcd124252da8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71ebd2066a1e76c9a2d8186165486750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dcef14e26ab65ce3d6d12e0f0acf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fd8b4855fc2ac11096329e2cc91c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657bad4250fa76719063b4dfa4bb259753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39bace62db7a77c867c09bd3d02831754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c24a02d44e2ecdb4b61d0216e6add8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bdeb04b54329970fb2b7c7ccc0441756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffffa62710931447c60b295ebefc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80e099e8d35ee436c78680b665050758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91813ebb00a9f36e9b0a4011184ec71759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c88c241eb1ad90579aca7e11c2b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded03ae64782fe520cbf78f704591a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66cff144f2bb01fa1da6febf49bdfe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f44ccafe85d2c732281087657c787763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c86f08da8d9137db1d9a8ec8738c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74219f40eae5fcf12437c86b7d72e0d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2fe20d7d80f8b81bfae7e41f97140766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a1ef583a5e3c807375273fba8875767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f32f56d36df4a3c5e04e5c1859be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502e5a45e42f3b51386257b45a6a1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4342a0bf0b501d3451500d3fc03967f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb103fd2ae19339734f62855884cd63c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3cd21447fd0a0352a6bf0c085d07f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8499e86850a26470acc33e237cefdf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e313e00c20841931d8a34f62defef77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d0e01cfe982d0201fabf04ac3e688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb8eee38d7fba1909e36225ef0ca39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbdc38a8110a32b16b8cd8efc731fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ce836bb77d18c98068e2097e906311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011771e4b6d4ea03f18a7fc60f842012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec089c5f176c4cd114cd7b60a8b52e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a78fb0d824f908ea8ac93c228602d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e045f679ebfcdfea420872358b2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245cd2f166e057b392cedff5d919b8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeedab81d935469e73cb2bcd01249117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11cc7828b5fbec4c4cc7f95d299c2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631463322c966957ca6edc9e264f757119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d4ddc2d93f5156e24e446a5553d1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa62c88af409fdb1d46c150afde4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c5afdf784b0d9724f2819a8cef22422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424434115d87ad60502be9f88332933423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79772ed5a48c92c5bbe516c48a6b75b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0db6ca7cf27142ca821045e983f9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75085e5a3bbea44a0a6acd8ff4ca4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ade627cb135679cb46d4be857dfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e91c56077dcba5d54c6460e75f8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dfbc82d2b9a6a5c6a78ea0efee43f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb210aa3969a9ee62f46e47b9ea8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a21c4bf36dcaa83a3936dea48bd47831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953b3f801d8fa40fa3e5dfcf3e9301c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45539964f1b6cab3fa7dba5f490cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80632c969790d043ab9e954f049495e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e1b36c5fd574447d18a92ba06844735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027be33a88209e8bf3e931f4e2388db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e646b6731599981198d5053e9bd8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a658cbc6838a72580154701e9d1f7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131439bec1c8f896651bd81169d3819039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab2553678c58b3f6d0eafe4a0984540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640afb530812309fd3ff270d939bdb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c544599132618d0bae430d2c367e68742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504ad1353663724e766882eaabb69a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50776d2c12e08afb5a11a9a803221c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1055de2fb4483a5af2ead3f0b1a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96da97850d5132e14b0200b14e59b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d562b3bd6056e6d512fbae65a75847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397caada44c488a146c3ae2170ec5b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7736cfe98a68bb26b08a3b442d1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd377dba24840b1b3503f10f7b19250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c236d08662e70353821d7dc51206b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbf62bb990116a00534d462440208152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca333fdc29aabaabe1a8aa81c4a98fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57607f644163760a3973ef879b62268b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcfe0674f9abd8edc86cac6cecea7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f1650e93b98acb72f5b70e945c3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc18750feb4037e07d7cc3fc7bd771657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce38ea9d55041e68ff511bf263a1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a38b2d813236de4235513dbc012a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef616df857a24ad6081b1723b4530a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f97a0102153588a8bc1e2ec8073c7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8a91d3369a5e579137997704718e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf7864ed88d31bd58a9d76df753d4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4367234ad660e0725699a5622ff7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5ce4d54a293249b64ec198ea971365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0deee830a5a9764d6174c67d40572766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9a0c8bdf9b7d101d07c0333ff4c1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5cd0f205bb919a6d3ce9ecdbde0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ea80a055a4a790109ab031c56f28169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0718604efad523ae075a12c09ac08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43608a8fa3c934e4724109e2903ccee571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4d587041e28d90e3055792da35c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe335f00790f6da0315a09401dacbf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ab29424994afad0163930220fa5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f0c00f08a13d77f8b846e165ca2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc83b2249fbc41a0ad93ffeb45e18e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f5724c158dd8dff034ad042575b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7781a516a71fab813c7c2395127d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030a3ecc8649110cb764d9a10d0250e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6300da76911bd31b330a1799cc02880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69fa6562f2f5eaa53cb1424eb829581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb7c17523c3006813db662281857a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6dd78dfeae7028a2b58f97833e09183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a549c089253890be236b7a5e358984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122752c3c68c5a80ffa4501134a74e0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9e561936f5ea35f982b308d0c326886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b851cfc9063e247048f979ff2cc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5a39e94a443e885582bdcfff4dbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60d882a127a5194a34b79c5e06fb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79635d5282610e043c89e11e01cc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9002b42ae545f8001d217ba0cd7b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256db7ed71db917770279d25d7653d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19507fc9a28a32bcebe27a0cb5e4fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019586deaccd673a5bc289d24815a59a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed91e22b2558b327eccac2ffc0b3bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993ead7dfb654114ca0e5234b7274096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3671e10b87f5166c9414e34cbd31097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277a4e45c7b64d3958062385d99d5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24206b73e3935116775e403d8e70d8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e952fb494cf317ed6b99811e1123c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d02d50f5f340c12781ae7720757e18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf03e0c86a82d6720fefccb95af75c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3038a8331172e8d5ec0b9ed16efa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6731eb192481b430f82e7164963223b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78c3d59a1c26e50264663b921db1ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6195c7e6d1f306bdbeb9caa3d5cf43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83483f6f32ba1068dd914e2b4a072c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbe8b69a28dce9173071b1e0f4ad9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3b768929922e89c023fa1ee8dde6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732b2e9274483f816a5415ae0e805ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2582ff39827ddda89a7ad4a6dff264111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d25065f0f69ab8f4a326c3652b6ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a5d36c37a1dc3cacbc277b24b1453113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc15ac52b3eb0b1c1368315a6782e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46cac84b8376a1ce353196dbe6ca0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fecb9bc776c51243afe57b713e13fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b11b38ff182043485cc92434c3da7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab30052f26fdda31ca51ab9d0edf21e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9ffe3b5c98c2272a636cc2a7799cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d78680e5d94cdf451004279b21294120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2feb44dfa071c37435a3bac7a64c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8caa8f31ce5b7002de9221c15723122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfdff5d89b44bd5f58491a1b3a3e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088b6c7c320ec8d253127f2a303a81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916773df45e44e7ddc3cc58f39ea789a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b7f351da6c92dc1d22d9dbb335f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef94ce43cd73c14e8e60e2bd65cabb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0107b9b7d7e1e36a956a5ee8bbda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc483b8214cf99081983c9a9faa88a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a7286b4c5c995117f8663aa86a14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3b4fec781d6e99bfa4ccf8a259b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f53c42d1fb6785070ed58ad9e17b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd32b03ccba252aa689e36ff9c84c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56875a8b52a04d3f4bed147fcba96c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4971b6e433d6839c9cb49b6cc3ed7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420aa4817959395d92c284915345c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9f93130455fed616034cf66c6e93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7702078510bdaef9211bb577f159138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9aef83d7c795d25ef36644be8d304139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a2713518d6786a65769f3fe4ece6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9659f90312f1cad17742b88304ef9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197caa87913b4d9c5f80ac2b851f6d8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353096983697c6744c60e03c8d538eb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b948ae3b287b620e4ff599f4e3de0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a679ec603b58df9020a201493ad0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508a2228ef02dfcbd0b77b1227c728146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4883ebbe9223a2eba1e6d77a3b59d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3469b74aa72896dd313bac0b0c7fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0367f515dafab55101ff20bd94059f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb7ef102360994be5af8b52b9f7e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b1c090010b50f95f417364ef3d252151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5183fbf887a679a9ae5d97ea9d7699152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420eb7eaa62ad9f2dd22db191eada70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889ff87d4b626ed1c3cec788c24f48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fe25f9acfaf98fd9a5cc345ad09e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c09167e22d3e47fc89adef6254d96e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831afafff69ee993321cb5003a443b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b14fb5f76b9d7bf6f953c90da827158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b8aee672a7f884864dab72fd3cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87ab0d78678a151dbc2dd9ebbf5edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22df505913d256ccc186c596d30286161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c188449d2551a387028712d73b0fd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc2d3b077dc79ee6786be72798992163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2674e8f4bf7ce32c36a7ab058684a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaacb0d86ec808342285e0ac589161165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b5d4bc918550503e1226af07888c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb281ec4379d3b7e5ef8f17105fd37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14118450a09d4098f14b39a6f36e409168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212692aa22b013f988af532af42e4773169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2472a43527b810294b71e91905460a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360457aac9edd155c3e85b337838823171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9996426c293c0cfbce266a86bd42ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5cea584754e63fcee9b0fd3c75ff7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386034bdd5fbe9e87e220b308191830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eda8b21d838eb738705d1392da9dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acaa967990d643e6008060bc462556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c34897e57cb33ecce2390421cdcc33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b2cef794a94bacc6f7fb3408c2a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04dd9df705b7459d4c9892c146b6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23b2cc912a92d7e2d7693e26d603d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c24b604ee52cb03d210b38f904346181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e60f136812f5e5bbc70a2f7306f002182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb26cf0d142c2f2965ac126f0f671c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d3526ca0ce2c73eabcbfe8742ea5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8164eb272fd40924b882141c72246c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4cc5932c6750c907064fae40e033186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0c1f33cd22860c27efa48e903dcfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cd09990169304e0fe33fd37118cad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b304d0081902e0cbb045ac5cdba7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8bb1de0ff404c146eb3efbddfd545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7dfbeaaeb28817cf5cca80e49830191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f199adb34de979a2637d9b3b5fa90b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e24ff0178961dbc5d377c499d0407e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec69fad804fae0c045738294bb38cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7afded15c011ad44d12192b5c4a383195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc26a297ca66bfa225a85a33fd6da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bd6bb5c882073a0d79b2991f82a4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1befe565072100cc44e2274abf85d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f0e5a9b0a67b5decc3c979cbc5a58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbcf7d4ef8fddca6c6b580d505d92d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f894972d83ae81e7cb7e2bb53086d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007dae826cd750b91886e4945743a97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1999e623591112ecc2171ca0c6aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915211da3aeacb8b04bc048eb706f627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca74d0c915486469d2eb9708536a83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6b214a036ae05ab82014d258b101206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd395f452f5a01fba522111c487d62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce3d3fa1c78f7c991e4bb09c6c2d05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8359b602f4927505cb39162f3ab8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f762a6aed77ceba874d3879d082b153210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2efb990a6d15f8e818939b7ef83293211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f791cf371303dd36fa25cb0b20a9ef6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a184a842a6681f091da205275bb26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acb7f9cd4dbd3a97f92e438e89230f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922bcad21b0bbbdf5a4273d238250a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d111326e3897fd5c24d88af505b5480216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e143095bac531b32e32e89b4da99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e0962b44d2eef5a3f6746693efa1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b1e7c65d11310735ba200e674e9f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f25899ba1acaba33cade9de7f34f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08253b84246de897eabb013d05386e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac97598b4c6570ce09dafc4162a1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250efd4b90b7fb16682d1d3d04b62a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa7a2c921c769d839e5a34b83497e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281af2e570a4ae40d38fa1728749afb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25004cca64aab59e696dc39447086b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5853950c5344d05d37e40260dfb00b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae349cc6ec0df94ce28a98521f14b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bee9be20d5b939ce4bc506c721b22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb4a70560ac829d8c61f548593b49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501c392ff8297631215fceab14908c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371d2bd4ad9f9d4e2e2c7864f8fcd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0056881c936739f7789817250df3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460fab4d9a2ea9ccb318a305f06457234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e49dfbd2e39e2a22564c8f44abd7bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc28613b5dfbe28d27e9342f06de0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbfca5cc75b8e6038899ac0c4b239f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc84a1522e5e6ca180aa4b141f5435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3e9acd6e61ef5f06ab97ff08419f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d8e2139c7543a8bf9b879e841873e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9915b967d5e017d11aa7ab79101888d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418130d0023e8fb891dd8b48be68fdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd897f0e48e042bfe7ceaaa9ec7ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8200b436141c08b7de64225ba67708244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c714249956bac471e50ab4e6dc6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3341069ab18f144e65909ec1043831246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ece6a14271e6710876006cc24499f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56048a1850a1492238f7d03fe6f21c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983300064a62b2b04f89c4812c3e8576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de8a06f54a8ae03c9f294ab64d91df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45628d9ff58141393d2f1b7d8aca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930b4e1794a6d1a2cd065a1b44ef49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242f8086289d86db767c1d74ff51de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46799da8fcaa368624421a397de6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6eaa8e9cd2c6e1f244272aa07ce3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05206f94c19b36d621806574713e3036256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeaa90e2715952d0889ec37b0878d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033462501edff7a0a2e5834bb0b1ef58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb8101e4f97e7d9812adcd126df78d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8600b21ed17c67a1c71998d8cb3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190806e7f714908ec9681847f6e3a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab8ca0ea26ea6e431083dc796a2e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919056117f8df0d1eccc5da23000653263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7db2b15678ec974006bd2c1cea4742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e096039d81218d970c665d4f87d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4227cc2b4cc5dcf5e7ba371182ef62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09727d0f81803d391efa0b1b0dbe44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e73ba2aab7b9f5c4b5f32aa104d48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195f1ba3adc122f07416ab6c5253d12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610dc5326dd7c173a4e5c0459cb2d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0302d376647ffc75fbb73645aa87e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf55ba88259943cff95caf6325934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62805f843e4c2ea834a9b074de0076273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79979506170d2a0dab47a7e315de61e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da57378f065dd87daf3486bbbcfee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a7a938da8e6c29677711f31bd88d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150cf4039f6c212cf453e1b800d7a2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b813adc907b4e54c8e6d7e13331ccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0e11b0cc3c93da59237213b70cb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe35ca8ffe02345e7379baf553c032e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22eeaae088fe313a25603906cbba2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7e0993b252843063741493f34b2f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1718589ce8a3eb6f20c651a67ecfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decb26c69e35aebc689731e7588f40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151632e95429362eedb25aa34e12de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21151afb61c59e53b0b5dbba16f074b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc994395ac17c4a822cffb4009c2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910430cc9d0f04f7464b9a0dc5405f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc33f40d5cd39310b52b0355061b4d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb2b2ba50fce68a68a919a2af27a5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939972fccd455f0570d0a91ce7b299291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0306d7a5774e3939f81df6e6de0cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be073b49f4d9301ab428afa90fe86c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a967404e1ab29a27fa7177f32f686db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c447e2c84b64460c02c4c7928aacebd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d4d1d5ead10c04c87bf2c53fe7ca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc071be153fd4d4f330a5a24df197128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be409d1b1b6e8f399499ab08c65a4e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36466d281cae2fa60f6c95183375775299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a67e142f70b9533704db36cbeaba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5697c99ddae787735a32e83fc9e5a27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94f6ef82374054967c3d64ef694f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748790231cfc37aecad37284a93d7b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657f7b5657c3b640bbcc23934b9a6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8d11ed156f275b2b6e2a12898fcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42912c2710fa4fe12b4b4fe3e30d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f5c7730388094f26c32a1ea5d324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0868e48b25b4a3520ff91a1a6dfe2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448acb4772c39eab718f3486419378bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508156aa5413f155a5ec0cc84a5185c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46a3ac517c3233879a49877fd956f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e369945ba75e968e4ffdd6100713df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153c9ff15052124b5663723fded2cbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9e20e7dc60484317fb4435a228a7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc4cbabb2e1c4267a661a99a46295315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99fd797a3dca73778f109bdc12a0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ded54a21669d7fd573957aa038ba3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c75efb2e99ab7718b66adc0a47c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d386ca7192652c4577d2202c2f1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67aae332f4bb744d8db67f9c93199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f58542969ba08ce95cb56f37b8644a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889542ea142f9f1661ebea758a173ca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc0a3b2a88c0f6d6ead1e7519c035d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2917ec4316799c33ee5d17e85c25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda78ee40615400e0ab670c154dc3ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195ab4fdd507baaeb7e739ff0f08c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc5b9f3e2db7b16e29eaf3fbb6e94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a729c45a8b3b233532365b2f4657e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7e775599abefd045c0e234a98cd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63317b02925d14feb19000eb3db910fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2806aae2f40e5ad6bb05b00843799d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a46bc2599847b31b2a14c805997f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd05f8d4a2985883d15bb0ee54dae5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065878eb16602920532e0a668f7bc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff274a5d9ca060eff182722e1d0c2183335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aef6f42bd4b0e2941bb5c61c15fb7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68fce9b4fa491adf4ce1c08282929d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18749fd12ad2c488d20ec736d16e7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799e130f0245edb9c19452a7070471a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641bf8387335f8e1a83631f46188bac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721230993268c7cfc125bd3884456f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9593131a998325a0a52b9849dbbc7c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737d73a43300524e78e62a04988ed3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0934eea1617494aed12aaff6c98849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64510ff016ed9bae13f5d915b79d9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb83bf04197a4e62afdfa138e7631346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb440e80129ffa0e980ecbc44eda7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9328fba3010e5d8f056d10290627e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeda8794ad2d98ae719e339bff628d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8418bd707620b1ebfbb59d51b67f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e76176fc5b87a7ce1970c5806240d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c354a9f01f08f71c0fb4d3bcd99b5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada27f994b5ecde55d23123a91fb879353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ad26cd60a8a15c5de1822f7e1f02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68ad7ca541792fe70752f2f37f7456355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e62b7a9bb1e3cb2eeef1233bb55f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398ad1db0ee0331efa70306223ea5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1657b53dbbe603cd633c6020dc53a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eca5eff9ee72a404b64ad13771428359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920841a8315fcb870536e62417d183e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662f9c097fcb7704483503ba4bec23d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b898f0319a54cf585cfa6dcc55bd8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb079f301040bc727fff595d79570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87e9bd5e53afc91f8bd3ed005d6f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c479e99441ad133a5fbabb00ab31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295765b5738c4c73b87e8301b93807366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e302014eba7a022f906ce186a58f09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655bc6db20f481ea4ce9dbdc721497e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f747651be17a79b2aa84b65f2f75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd99fd802a968123e4ff0bd8ac374370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ae616b22a14b1638c658d82fe622371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115efb620eb765255f58f992da4c3cb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1e5aebac8901c7a19c9f3a8565f79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb7ab77c5c6067daade0d29ca6e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17a6223c76898caa38781deb1b481375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846203c91a0c445f76e11b62c9285f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ff95496716d8f4a2bf4d856b3415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428b1985a8ca552262956f093d5193378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d43475a475d6b9ad840fd6a9b0c568379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0aaef5cd42e3a3be8c3f6f5fa35e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cc98fcd978c89f985a7a9f4dc335381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89789c436ef20ec11ed9febc341dd0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d054c02e7203450466dd1a9a0069383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc38039d95fe2544306f2e6132d51c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0703cb31d8a5e42ce3d97ee6aefe5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532d0f03e6693de60cab97ba0aaeeef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ff055b489496da947353fd094d9ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731afbc4bbb6195d0d5a04e711f9b45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739ed85c269abf4520ba99b198f3ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344b883b18b83dd7c7d1998f31c4e6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fde8728616a0fb44ad4fe119870f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e481e6d3af48e07e5591541e17d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8610f03bf672a2bf73e0ebe409fde68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec209d13849364d8b80c650db1658648394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e887e17d8ac3aa0493e9608dca238395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8aca76c17ea0b79ff50a4def05251396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954fc00fa23da65ee744735e0db88f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f8f0b9db24e91e668f223d4890450398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e1351786820285814d2be696ab54e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69757a65bba8e8b0d6202b7a4e2d123400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf003ca677c6817f59cf12c723c956401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6ef132aa0ea80d5cb2cdc5e460f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab19d1fe5fe4c140ea41aa8c46827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472070e554b154f07bdf40ae23a6e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefcba9dfe0c2c3aa62ca990bd2525a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec7c9d2556e76fe76fe995b2e8dda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cd6f10590fc4bd715b19bacf17ee0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553d610fa87266f92bfdaf7c52f37f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac03a1a3693281656f0b1b077ade5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea1f08db8a0f2eb97e40910385727410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c652a07d8426ed0a4fef5f97f186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c4809f73c86fa6a4d6cfdcf53486412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e7bcc4f42576ab85eddbf8f8a68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe77eaa8ea8c553e7b5daf603374d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e03d0e7ad06f28ad22c23d9bf1807415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6a96305b7d7ba1aebfd1b6bcf5af3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2169dd1cf017dc00b8dc731b2616ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b27cc1a32d297b710c6c5e1c6379f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b1171e15b06f856d5f53a560a95bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc92177ff03a6e1418647a5b2b1877420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b517dfe4760c159ace63ea5982ba79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0664423bf29c200cd6923a2e212d6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b8be95d5f36113ba40feaac7a661f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066334659fd873cad92378816f2b058424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcada6800106ab8e2dd8606ab51bdb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e7d440735cb5ef8bc97f22f1b3320426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322bb1cf58ec202f9bc7f2807edae37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33be69e3189ec886e7125f6f536088e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadbce0e3545e807a3b15953a6bb4f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505ea85c102b880e4dd3c8d060bce36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84a8202263ddddbfc1dfc5c1c3736c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c7b4512665da864a6aeebc7b908b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b5aae8ba7c712fcbdcdd8f11a0062433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ee150ee77788ae492e6e127e6861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26e1fb55fd4b102933186b9514fb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d93e7816839e10c5f30aa248ef88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db36d93db3fbc92cbb2372aa8cb44e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aafe11cc16eace1775fc74a524f3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ac12b4d52837a5d1d410da25e5131439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6efd7c72681754199b19f28bd656b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3723d06046d17305834a2c05f8ffa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74498ed32f9a2f97eca9e0f639b159442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa71a1d13b113b5cdb1e90b448b2c97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0783259d490b7407a772577229c1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859da4aa42c3408b13c34bd70aa37a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02485dcbc9884e56e44b9e2cc1a9816c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758b537d3d2fb4ee4cf45bee21eb7aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3dffced3434c4838d9e46c7d1e47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb6da65291e3efbcf677bb84d4d1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e38fd5659c1a1c292bda76408dca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daeda0374f084fd5508d8079100308451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dec50c3c0907747ed23b6795b8e6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ccb0651e4e81a0f335e990902ad4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7173577ffc1ec2156ff153a467b6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532b324dba40881d8668495496d2d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc8fd94e38364c72a22d2419090f8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8653d690a09af4451541c00df21c1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d92be3e25e10a7653053359254b8b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244d0b94c3889b7a61a5e6785113d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9334bd2e1266da5c1534539a133f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d5f89a539c3f2a88f6d5f29d02fe7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ca488d010cfcf1f672b82c3e5903462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71764300ced1158a1a7785f3789891d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d439fe6bdd6e126552aff34261505464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943f111b8e42056515610bd186a060465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe1395d5958289217d8b8911f784e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887b6248729fed72132ddfe253cc58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e87c876826df5e3f3b93974d391795468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779545f14bd235609eaf0a895bf06515469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204498192ef50d4976fc0ec34d6c7fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173b9003e763cb64e098636f53210c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b797bf708050c9ef978ade889f2196472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac33195d7d0140fe10a4d40d0edf3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5ac5a645c182521190474b7e36f26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa7af6dd7dda4245dbd485cbb25ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98324c16f3d290077e3b56be19c4858a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745a9a50650f90865d031fc28f6c4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83432c02a807935b5cb71446ceb3de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd03b9842a2d0c1c5b163fd6c9d04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f98600256f69811a4bde989a68e7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e16640f7d82736d20530bac88bbfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6072e89d2ce126648dade411afc14b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad45b9f65eefe0f1771b9bb86ed4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f8f7178bff3486a4b188283c61b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292750418a79fb50e5e53a7d82cb736485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd79a2e8d8b1bae0a734db9749dab3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a61650aaa12df660fdd61a6b8891a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e6ccc290ca7f743623584ae09ad98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb915fa3ce0cf79ab9bba781b20088489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7cfa43651678365bee8ebb679bcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73e861c0edc16036bbe027954be73b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc136506994c8b01513f0f0bdafb72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6568e273eb2a5dbf5ae42154d88a7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf57466d370c1afc1bd9f8cfe1ef0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c16bbb920e8fa044b58a6aab6cae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709cf22c2318f3c5556d30732cbdc93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed5ea9704178178a1a230904241ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd3fa032c834d82b6720d3b77be39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cb3411dd00017828aa902212a7ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c29f4f0d93186167a694a262d881500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12dfb9ba7becb363c8296d38002525501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19268dc90c0e7d14563ab111f0eaa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e0b9b8ed59d67b5794e9ee5cecb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62af3f39d1dd6d5776e008f18d392b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6afbf07a1c162291547d4dd28a3afb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7dfc20324d3f9af4fca902e4e0a24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf77c731100c1e51c55ab258525e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b142f595f8be64d69347ffdae3e31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fcd2981fa44250d890887f30cf8ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69a2ac40c286dfbeb3bc99b8681ede510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b1ed244d47c27ac5983c9c60523f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2957df14953ba7e27d5735861c1787512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9a329a95db5fe2a3527a4b60e8c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1d0dadb9edccf0d23991696665b28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737056b564cc683e83e9aa0f5e017ab8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d6de0388256f236ce4a303c2f6dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951178969626d48243314f11842e2380517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0de00f38cae88c0308a1ec9a20982518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75333774d9dec447616d50b4f1b5c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b634f7fe63a9282895ce82080a02d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096fa69a5840de360f0760b99d9e1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcacdce7e5ce883dd20ce0188f2652522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ab3f77d3e00beb923c2b8d10a463523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b019dd04320fdf0374bb04b0b832524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8a3cd1da496494c7d5761b0a188a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b922b0b2d0ed92b648cb887c4496a58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109da815bbb8817d2f3e2252e43b262527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4f36694a22ec5528450a8e7babf57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c063ad11f603555a11c8f64edfc1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40912b4eb58f86695967a80ff99cb7e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f536cd1d568ae8b04863a212dfebe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394b2b6d3ee4d8bf8b1fed8ce68a88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809953b4560f996c023bf4899a6b8c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272bcd8df74dac2fd3e0916ab195557534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8630e6d1698905361735e82ef2d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90128897e42a7923e52a39e42c4ca73c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fe7f26d0915441bcf08b98f10228537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1a15e0afe0c07171671be3371376538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08b60f0a94b71c962bedc01d7c03e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547139cd2fcfd1c028d1f22dc42fc61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4561c83089fdd223c92420588880c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c5a69b62fe0c323496f035d8a062d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70efdec417d4a65b23de3058997d438543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a63c056d5b6e2f5686c5be025997d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45639f0d77d7bdd35a8172ff51b4fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d759e7f6473b90ce10dc1b497d482b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1df281b7f451a5dcb9a2d4d6ad6b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e436223de3b5dc0e1194c47c29d8fa0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71463e0c5713e90e43d37bedf74ecd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc627ae601fc82cf71453b3527dfc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8691cfe2d941e521a74b126928677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea10c5e9dbe49bf7f42871bf79e41f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcfb48f6eb23a9688f8fbf6b97a46f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c27e64b48b126863bebb68aacd500b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632076317dae24e6e706e1a8c351c4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881845f5d9385cc6d3a7d4848ca77f78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a977972c72dff83202c6338411e8c46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee560b83a47701a5aa47479aeb5f4e50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d46ef0200e4d9e68579e71b5e3dbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15e1269ae953104b0ea30f4c50bed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2e53d06b6f8a494296a0a3db7053561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32bccefe52962de5da87aa6255c26b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8713508d357e4f717d35b6ab106b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd93663ed25e62b03f86afbc6714698564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33611eb146f5483f30acc6281fdf03d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e45f575a3a46db08962cbd2d55db6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674027772a25c7be577bf5ccf1b6c4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa54cf485b599380ed381fd89c8ec3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96477ebe628bd2f15157983fd5ea76b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ff739eebd621ec7496a1800ff55c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080bad5dd3544cf1317cc4057c0d0da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c25be40142ee4530315bd42d265df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8eef5c9a625c7b0d384ef38ba2360573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867eccd4b3397ee7ba331a0221af99f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21858d00429fd987e9a0b8bef1f22588575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4702f952c8385998aff7b388652224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5955bd19f977847dce5c13507a454577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b3b9e601ef34c3b781bf7aa48e855578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05a3e21e26ce10bc1f6c49d19f2518579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45bfaa7d08a48e41a0b9d8aa7c90c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2293f7945ae3dcc225ec935e3ee98a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1220b674c05f4d1fbee994a0fd5c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aeb8f8cd1b4389952b9755772c733583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b2839fcdba52497d63ab9bfd66cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c90358075043909befe5ad40cab8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959268208ec01d9ce85d15221a2c126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98590d20bdc018361c8d2afe7d0558587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c5497a30e44f59d905f0657f09934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d6c91ba5ebb2054e3f709df03dff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1e40f852f30ed5300f86582bf35f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a84e576b9c3ad5d30323cc8a8afd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992cfd0a5e4003650a10ce3ad36df1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa89eebf6781f74e79d178c3b15436e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c84ccb00b6d67871682ce4d0a463594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6edd1f8993b75768cfe0c7be86d77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401580f9bd1c27c31b42d09abcda0615596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0fe76f8bd5433b01a859a56e9cdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518d3a4e34c314e5afe5371fe4037d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68aece252eb1c17506a64743bacd88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9303060bfe63e25925190292cacd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381af33a7426d7c99050138d4e224bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905711680f2783605719fc8f41c8c77d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d046dbe13aee970d8f6e25f2729c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384aa5d5ff4c95c0d15222ffaaf656604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269811c3bb256d217f2d787fdcf21c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac431b72e13169c64b5de733c6e94ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acbbe52a5ce14dc67bf35391b6bb53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ef71295f1fc2a187c0a7845bedf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5d35268ea305ce45b26cedf46982609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4eb3b09e88bdb5ebbb214a13a8c18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3edd92e7f0adc4ef16b50900c624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d861e6cf4852296d8a0a88343d8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e9f3b005d267d8912590340ddf80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787a7dd9cc00c732e9b4d691dafd15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73510128afbc42fa16bf1d9c506053615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1c3c932c65d499561a4547ccb808b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23afb08175b11eef8ea7cefc1061db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b0937703066b4351766df731481e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db5c36c718eb74a6e2cae58a112553619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01482850dc03faf43bb83be32943cb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530600b6f2b9f2f7ae8d95d5a513c13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665e15e4c2d8b7f82c50a07e9c9fa4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dbab7fd6e4d10b902142eb6e31bcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d3b824dcf56323c51c40cd487191624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e97b83a5e30f969845d77e9c496610625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a84727493901776e5c3ca35951957626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50bb471fb41b747ab3bfe5ac732c7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d376015713a0440c146ae43d818e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860358376e2972654f7a498e264c3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92576946bdb3321d40eabd196fbee026630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d647ee87f528ae8f616f3a2e088ce7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1942bcbd0ac5321074a52b86f1830632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331566e28cdb9c7ff98c9e0befb5994633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d1c29e3afb0b295712b0a59ce40f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67729886385e244c129dbbc674e650635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177f9b1eaeda6750007bb2606ec3165636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0373bfb6c56eb9f56a4618e39fe75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15223ae5abfd4fc24b50bc16833bda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6bc1866d544643374f8996d18c6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04429e53bf4df949842c790286738640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1c69849e6ff13c21c409153288c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575900bdbeaed334d3474c8ebfa1f5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f674d98bc1d632a7d1c4e466e141a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1eb7f96461700a966a301a8c3edb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb4f23ca3816851fae1220ccbbf099645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301205c587f032d205149f4111162df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249363949ac0bbde70e7bc951c94e7cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ba471ef7a02ccbba255a800069a87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523b52971cfad0c2e83f26bcc30b17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5a78948d5c03a1bb039a71c32a3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fc2bd9fcfd1ea6adab559305640d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e612ba06be5b812c831320a078bca9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f205ade69640c2482aef22b7b8cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856843b309628e90f514dea69f06c988654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200a2b3156dafb06613e59eb69bdee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98628ad8b880e168808c8e5c57cc72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643a196e5f66410e0e2c94e5c35e3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38887cf7005b0ec23658e4d07392fcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6165049dd7372648e9a095178af25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e05dc955c8651ae6ef477b5f7c00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd354172d151eadbf256a02f27899628661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da967e6f308cd8b46d22e8f25a0f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e45e775b622aac725a2a41feb3ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a12319d2a207e61677c803a9d596c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941785f56abacfa0fa30fa1667c33c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a542d70122840b73fa01ef2ffca62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7223a6362f9711d40929828686b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a8fcf0d22dd164c9594feabf01c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acbe4553040eb415b31fd2990af49a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec3c3504c47907d05b3fd606d37718670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe3926e4852c58fbecc75329f7044671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b1d40a01e54cbd00a0df9cd87f32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f4983bd4e08f87efed994a97f282673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b0f95a4a45385dda57552996cf45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5def055a542cd1d07b98f9604232af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e3698b872c76a0df14b672a18e3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b9aa414c8576a1be0c770c215b03e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4fab27620f89fab7c0f6be1ea84af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e69c4372bfd2d77a55f0f9d328ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd276ba00cbcbd2cfa7b603a303e6ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000cd736849819229994c993ccfb65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23164a352883215de6bab61a18d402682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b735a8cddc793d3ee810de2531c51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8133d96d6dd73efe9e1df8868e40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51020abf6ee3ae283d541cef8b6f247685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c95095c82900916b8d963313aec161686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f6401cebde0bf083aaf943c36dc41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c000968968ac6e70203de38ef0d78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8be8a8b349233615f3d108a2f095b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018893770829e46c2a55c1006b5e1a55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df102f913927e52e3dd2db218dd1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3141ea0fa0f7c6ea2084c913085d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf055af3b5944d8845be12419fa052a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715e5927a5e72d962a53496893cf2a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9cd7b907d2753dc864743c80be642695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3bb69a3d5c7c672d0122e4b5dba12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06627255da9046173111a0c4d1587fe6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb391c9d2627ac83bafa537d0f948698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713c5682e36228b88eb0297138f9987699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0860641b9e9d9a9883639228e897a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fecdc229e688412b0c256079e2a92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2e67de21adfcc941ef68bde01de2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfe7601b875df379c38f4d65c1081c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b4098e2b0aff03d63652c4463e70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9b043c78a8f16f209f236dee041f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efae11c98573e5c38f899f721daa9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb95c568b91a751a6d22f42ad73d56c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e9ad3c08d84131dcbda05eb64907708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87075bacb181dbb7fbaea51fd39a98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ee274138dd1c6dfa613b73746f52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf094444aba770416b937464df7a29c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43d250573dac006e4ff676c2c323b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d05a846e23d0ea8d0e060c1f70d765713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0fa2bb7a1e8c1a62a01445e6d460d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b064a6b627f4f7c906c546c6d880be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a33b1bf2daf178cf20c1f0cb5675716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ff6650bde1451002a411ca1198f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f135599a57a3b252965c4c9f5fc23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4bffe3c5514de2f7959a8df1961a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be142dfe7a3407fafc533638bf9d6e80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74dc1e99030796747285333d337c2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ebd63ffdd7098d906d1df464ac49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fc8af3c75b98abf98d46f8e9985c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88f127f0c2323450c06eb5d9bda329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b096046161a30a1b2f391da4707bbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b411ca22568e222b9cd871a61426726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a27bb7f1948f517d688b0a6167b7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417a67d40cef55d901bbc946125358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0d25aba7fa4d92ec71a99b7b1ac99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfbac306fe8b06957f6d9acc4e8b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5429873343a1d27197f1363518888731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a9cd3d9520d673d9c1eae1fd60cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6466ec3e1d665d90d8dfe7cca0ae7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867190f220934dbb439fe1cb8127d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5a79128842ab4e9b9c343b6b2e43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900151670131e7e584508b3c6efdfe4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695766cc9c75ddf47938be4bd954f94d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069177491ea1650cacfd522541bf32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d139d40c57e76aed7dd5e45df830a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c0b79a932cc709e1a13125bfae5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc772a6bf6f3ab9c23a711c0db4ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91671b986305605c21fd9b79d054fd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fee8d93521d732175a4586e827fa5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b2d996ea69d3526fecf472a3d2980744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f946ab37ec29da5c4f1cd97cef0d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892c7e58c3346dd954759f6e8821d45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4efc35bbdd2ffee4013c1c3b1b4f33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c461dc4b28b5ea5de7dee74a70e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa18d1f7d30ca491424e3353504b7f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29da9f985c3a857da382d39a9e2d176750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c048fb74be5c32eae678b1b343ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28cf1f578a65f9b22148f33e138ba7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7305628ffdca8d2b7d4af2295e632753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f168dca3cf09a2a671c4a43edc87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ed0ad38c4336dc022fc4e17d40d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83bd83e2d7dd609350f503a325120a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b7e4ade533235c67e6d045e4841c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d565de9ee443fe70cc0739ef0852758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b28260e3f6dc3ac48a2c236b8de6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de4fbaedf111662bb8c8a69ba888fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571431766c5c151e2530a5b11016a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518fae864e3023e5f19ceaba403c74d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207b0839827df27dfa38dfe1fa15fff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef0cdd8678808bd0c48a3ad31b3e54764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de5f2725f36946c766c6ee7ebddd2a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca36142445d5bb4019c0dde4da6b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129cea94f99e16c32e9ce6d8aee6b7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>