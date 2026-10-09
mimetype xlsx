--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8284d82dd02385c630023ed25a7c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7032d916588c4f8b0b929de6a2ae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c1aab54b7955d5073515803f17de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a84dec7bf9c65e690a346d4efcfb4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc38f4252e23fbf3e85b723037d33695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b8be7ef860ae2480b75601a23e176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994354e3274b27ef99b2af5b2d19027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f7bb6cbb4b5a6e614fd95c6ae05e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42984a20aebaa848b81a30715c97a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6b46c141fbc64db433592728017eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd2547457be218c12b1a5409fd87b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e1f9ddde5c81afca026f79f3925ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e0292b99582f08538e43e3746a7d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7686e0bffd12ac92e3956d0ee81e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebfc2d35f892efe473a0b756f4b54715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83ecb094b725ef73fdd1d8e0e968516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd89dfe55d2264d1954b447da191a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18459804848575ed2e9ae60eb60a6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5afb82cc70e4487337527fd89f62019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dfae24c73885354fbe1bf981d5dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa2fa57f0aee17db8913cd3f9c30d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019444c9a2afa01fe302ca3215f16e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1f22619fe3152e0073b9441776e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe139d157e2c2fd4a707a5b898c260c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dba158ce3bba6341315b3b1c42f7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ca8cfb75f3a8f304f5a8f7bcd34f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f2c5788dabe4e224f2dcf8bb4cb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763eeb8301f6c1546d9a51f968016728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f49fa624d7f179364cef9d9fb7338f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf76e9787296dc3f2a8a7e2e18afb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3856612220187c92a685657c3b9e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a114fe1b5c51815c71cf2de4db69632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939338201796b58720434b934481d46833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df769f9781f53c0dd18f9915cc13bf0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6d9d65e61598e20f1d84aa82824035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156304c66a3faa4af065a88d71c6c1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac5d9f0ca0bb68cb47039a3b7825437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da5c8632660fbd7f863f718198bd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3cd0ce425c3913b73fc93ce0872339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483df6cb8d18fcb1788c9708484b4a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebe220997d309b2f0d4e4fa9d101a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47558a33eb018d3ba98c14be7716519d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46f41bee902e0160fa68713a5a89143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda3f0fed55148c673b6f591b15e2ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4dde481ffc9a8d2de0cfe968cb46645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319272dadeba95f1dc14fa3b81f4d5ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04d9610787c88f8e1191ed3a3a2a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8179b5e50e322f6ddc185b402e7ab148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2781724d898525a8462675e75ca149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c2bb5d49f58ad1f26a45a7c64b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ee4dbb24f46152075c33a019320851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010eb83e5c875322299eb6bc5e0a1ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2edb02622f8135acf5d505464dcca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e496301093643ae0af06e5de0879954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fa77be720e5cfbdca3a9168003df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9886668745fb824668a90f58e5e0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84486021a526c50d18be9560b65f0bc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8665dbd498b65a19fad5166dfd2b02a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17bc08bccd77c00119a06361e5d71059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9f1283119860375c5fe4de7ab7d9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c551d43f13f6f6c8325b70f8dbd5dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585bd91252cea8d2ed4234134b945462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee4610c5fff841d17e10383f57d1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388802f19899904fc8370e02e497d4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bccad7e6a4269178c56861a346f5d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9368647b11d85a6de79515473a0b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09d89aee7f03f33801eda0b9472c2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc115d6f32ed3337de321b42859047968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba4c9a70d868303d2a3ef9848e4cad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74763628d6bce1fbc8ac38c83000767870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22fb56b53da152d11f7776eae4be471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a5d747ccced016949dd6abe426c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed84d48bdcdac25b3099152a2617373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd997a1afa63f070d16d4ef82732a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988965cdd9aa262e5ca5bd4fcdd59275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48c17480783c35546c336f4abe995d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5405e3f2ca7b2eb3829aca9acea5c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac44c9ede4080975b33c59e12e34078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35664daf248af230714e91309994979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a352538f1aca565071d7780f571d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b554812c308019e0f50f9efe90f8a7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee49939b2f6374528ac4d4385889e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36df85d358ba97304cc725c7d97f2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeba9f7e62d3b95c49a7d3aac475bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd347bee87c5ea9117589d7ad9050585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc034a4634ab0f8b7cb260a2cd6189786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1f16ae9e61d647de6710281a79fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ab6a3d628a10b400f3e0c076cba188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6690ae4bcb6270917611d2de3880b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fafd8682a3e315f596c4020e63b5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f272692ae7a4809851268e55642dc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a7a572e3312514ed057e9f8b227f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbfdcccbeedb3e952401bd69e0920293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde994bae18491340f2b29683b15d6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1b8c7d27a722432fea5d28ff77f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d400c2f57cdf55c1aca31fd1c5a54396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7696e00ec2cf6714558947e8afec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c09a5fed298a938b02772fe96f1b8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af55557de377e4be501a5bf5d9d202e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4bf495617b3905fee3f14ab1eefb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899f572706d47cf617e711e9524981c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dfb688c5928618066a3cb2dd4f6eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbbdc0a0b5837e5d76de8ca46cc32c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e839ddf559ac6d27a742441c08644104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cbef3ce3b1b903171feef4439d8b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825080cd82d8922a251a9df726fbb4b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d631c872a0a4a41f38e834f2bd675107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8e8b1a83f7e5105c39aa30b57d1e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049b96154960a9af95d11164b333c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d28126ea08a201e4b0d6b62df5fff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da1caec9780beb999ba928fd6b6788111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b95121ead58393f9343ccd79e2bf5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461da443e49cbfb890ca502da4439b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118e76fbe04469b8b1f370ae66cf1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31fb66efae5316ae03c9cda2eec417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa4be0cd4f993170d3471f03f117e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641af85f780c970afb0738e0d751d1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114394ef6d9aa7421655f813b5fd466d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14829eac784e31ed2aec0e339c974796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6a0fa6b2bf28314d73b5a5dfe915120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccebbdd44468fda133be9af3d71b97c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ebf6a7e43967e0be05e6730ce5c35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfe3d549e9b0c53aadf08230201fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0688f661218c5bc6661d87d5dcfae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352640c245fa66a3a01f971b1468427a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cc4b8c94132741bd9697efffe10e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a0e79fd7ee4ec462d2ab01208ccf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b037fd049fb1ff253bed04364c8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8936f9afab7525ddb93b4b2727556bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a4e75dc312c50d86f4096c78c55a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee019038a29c4f7c1cb66e125d30af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7021f12bf8ff98cc4fee87b7878507132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4e17084288a1298e44238d8d2a19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087f2ada9ac206959dc39c1cef29c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aab70579b9af6fe1b1d6f733cae94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743471b52a5749a75f8a8d4f0291125136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b3a2abe694360cdc6d5455a0a2c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298ec20524e01cc9bf2f4a3c06c76eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c321e1a9adc4c0f972b8e7b2826e1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814237f1ace2f041317119504fdfaf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95f148b345ad341deb9d927a8ff2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9041649f29fd2d8b1e0bf3a925278fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4410f7b1661689ed99c6242fc124e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f0aa9ae1ebae5e97580531eae809144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5226e1843159f078b1fb0d314f003145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474613ca4ded8746c76630efdf1145e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c1bb706c441e3f4aad1999b76d42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0927b3289e48906b8430eefec6bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ba653049b67ab22ccb39a605fe52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53fa78a8240d95759a607886541037150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1165834687882170bd8dcb69342c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa8839a66f535bc57cf0ca308ff06d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b79cb0d0032b9ca8de7f04ca99b96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1479aa33f360055db0bc3733508231154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55049757d965f91705044e4f111b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c7c6fa486578823a0420f569647e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125a416996cd14324b83eabb2133e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8909a7c186240da464169db43c5d6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec199cace0e2b71bf0f28a3ce353161159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc5c19333bce1b5c8f066630ec744f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f017317b447416eb1572fbf312e58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c89c18e57f55b8cb43d345952c2a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add741954839d0fc0bbebd8ec4ee69ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b2aa112bd6fd6b0a7f7188e038ec5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54959529ec36480a34ab5bca7d8bd396165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69095738fb8b1db8a9486aa83760c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81ec654dca706e161dc692cbe5e49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7abe898edbc397dc6925140f697ed6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248721b4d91b232b9d05bfb676939aa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2712b3289de0302d0bbcababf2cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021fde311d063b3d9251f20563b1e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcf9fc2518fab3cf2c18eb9a2abb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e71c1fd24eb4a1c07c1f7ab9f11a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd702dca6bddc7c0cbdd8c0672f92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26b78adcdda6014384ab50af916816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e6386ffc25c9a18f21743e41bae7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07598cb9988808f3448345eb3894d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e1866e06ec7181fcf0ca0c22cd33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6980050a35c333544739651977df709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11408d0518029bf24bea61ebe736fdcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad1f5651a99db77217eec3d2ff23d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dbe9521abd984ae538974709c407a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3f9632ee941f3ba7cb2721e92374183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86f56b92439ae2f3ac3fc40b849a22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77876067dbbaaafacecbe1818c447ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14869932501c2e4575d741f1cca9e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addbbbd748deaa8cf165289ad510d17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546940b602c5d5d3ec1300d5f97eabbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce508312fd0017ee3c7ba467be899189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b2759c2f53f70e9f5806171cac64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b89343cc9d99c7bd5bab8bbab1c53f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7afc36e458fcab1ddfbb597ef2aa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8be18d1f9f5d273d095423db1d9afc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297568f6849e4c3fb47ddd3e40f09276194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0958b2fc0c3acdfe7f2bd670cf5543195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5fe1a6052a433aa012d8a97aecdb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cbfafcc991abc25676f84c6bf4c76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d4d800049df64f6e8679c1ede9ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459510a943f3d6a012bbc95ab48fb22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2786850b35f7b07a2ad90a8033f8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbe99ecec77ec1ceb24cea36c3936a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e409999f384da3857ad7f1bfc6214b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b4b2705c4785e13fbd875c0aa455203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392b77bdb35b867b06f4238b8730b27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b40695f0eb040ccfa87f40b29d382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda46a95e3148fd38d51cf4526cf3a4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb2e34ef9869748da12eb83cef1a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f8c50403764bf5e20303de2af235208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811ec8a10952494c7516c8210784f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff72934dc0903086d951b9a5291bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3d74faf7eff6f37c7cfa43b7d4a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334a820149d7718a99aae74def5c86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba7a1f6cbe0971822d3736ef469c62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b22a6a9c2191cfe2d26961b167f73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ef403613528c222f9030caa07bbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f9868e5575f2d69d1f0f794ec68bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50819e53efd03f8e56de2243582cb60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c510ba99643ad06cb3344be96f764218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ce4c664caa8495d3b4ece00cdd203219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf54619342d9ff1a1c3755e4fba5dc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b5498db6be5f8be77c085a9ff3b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33347394901afcfa0bca1d7bab621222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f27f5b174c8f9e71642ec657db104d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e68c743a295c1d622e865aaaf50b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26841265dad138e6cf72c45bb1fb658225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e69325c485ad3e9c8a188258e99ce9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd127c94cf98e7747b4c3fff062876227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d8f0c51292e70009d41768dbd75f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292dec50ef332fae190645f92facabe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9512cfd46c06f41a0189739573a77c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48362d08d83d89c6630748f43c30fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf5c80036075cda597088b323e491f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d960372950a92db034e586bec804233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5ff0747c83b1f16fb99d6df4d141e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d3a6f9abf398e3630f0703e662c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03139bc729fdd80dbc0c0fb26d35a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddc89c8969b8b894a681c6d602fa1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724789a550a1c212270ff4c83ffee9a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cf70a0178dc9ad97abff2eed779f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a11fa5f283f74801fcd8df088d2a11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bcffeb3d8582c8e346f499399ed94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca213df8f8d8496597a42e401cb8a95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe495416b13afdca166dbbd9b3a43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0251a987234457cddaa0d4fea4c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11b002bc4549455a89e2ffcc711d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520056af632fdb333fd7f351cbcfd82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5b26e41754c13ba2cc016b5344390247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f8bd70f85f6ed87867a0c4dff9dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334919803abe2c782590f9295eeb097249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731149ab7236a5a2344dc959e905cf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63775048a6eb796b214c4055198773251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c86da0abe1726b2f1707361a7889252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3813459c81f103138f1785bcdf8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd8c31d49b17d52700bdc3ad31c9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344098f598dff5d28d59db6ba637f928255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8079ccdc964e4cbdaae5edc478b24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ad3cd90388ad1cbc36b1d10e8d66a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084e2138b0a646cdface7958a11bf6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fc691f9227dd9089a212609704e55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71382285ba92b146bb336588fbb2e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d094c0339392d8ec596485b02c5f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb475d991cc9557549295c21e10833c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8daa8787bc39e0aef18f858a68a7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7299823448afaa9995fe22f452aa3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0cc61007faeb30cbef0e74fa13ae2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab0dfd35f0c41d7ce2cfa48301797d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb2af9d1e83c3bddbde42c95a7dc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a08240b1c304aa10641de66a33c94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e3e21853be90828aeb4ad4ac8963d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087f0425371b178fce9225246e95fcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb961ed7f88a9b6a2cace14f4902c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44a8d421e368083aac4d53b5bc9a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35dfa28885cc511635a92fba5c9025273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc194484ee8b077201e47be4e37606274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894ccc0cd6d7a9253d61111f94c474275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355d2e7fceab7b33e55ffd96fe85dde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23123d0048a701397713baf6142500277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0460acf70b293d3a4d6123d2b8cb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e0e09f300d0c1071fe9204519cde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795341c2c0add0f75097638a39984d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f063b47da98d855d58d1e663fe40c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5ae8995e69a43ba5fda80054a01a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a61c0f08a33c1eba20335262ad48c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041970ffe7c6939605e3eb9b5cce693b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edd187349b5f98f9d17527d53e396f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30aeb85650d230a3e1267197b912b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f302127bd569952d7756c0191db7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3455c0e41116bbd1758f18fb3a418b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6bcf20809725c3ccc8cbe3ab3199289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db1ed9e0a96d2f6aec601ac3601e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a7601585574b1dab056be80a69a5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2767469a694fe224a00b38f1ba3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160891668f0f5c4fc3f6ca5fd2f1f72e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4a59a2bd5829fc43dd95e6ead1dcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf85c53b4bd66bfa151f11d7fa06f9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bce5f396253638daf1e96d031867296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337554ccddd17cf180121601baf1760297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e04936aa5df1dd4d5df0008f3efc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b3152a78f1d08c520c8b32eb9f747299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0c5f8c1febc707fb22d1df6c7df2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe937f9d15926ab4e1f2adcee87d77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcabd1561a076bb970e6dbbed713d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f2a5e9932460fa3a44ab8e489126303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c357626946f4e21f05af5ae2ff7b620304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9387101557e06ac42bb4ff5cef1c6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0aa66c531a321f2ecfa332c40385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d43fd479457fb650044110a9fa562b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39b6e21ea189d655a419cfc58c5e95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c944145783bd9b187a7f28f9c6f8335309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a1f3317346734b72ceb19a66001b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9a5c87072e0cac09cdce070b9d19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a864e01209d2a25f241a583cd4106312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda364268442d7e2925d7ce3fb624a2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67918117c2896c702d3328a443cecd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2531a2dfb83f1a8d679910e553189315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f2cb2eb8ca15eff2ffd77fbaa1edf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441a2ca828eb1ba5de29a1653580414317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26cc7e453d664174474d56b3cad60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99849a9f41cfb593e520e8bd53701c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd8c6e036f9c1d2249b9f878c21ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf745ecb7f40c541d798ded450736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc4cd3e4683acb483ac67a450eefcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d2f1ab45b32da7c15bb38dfffff0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37b1a28106f995d97cb25fee73551b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b30268bd0f26ff5fbc966f305e794325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e43bc34c9fd86287bd23b338618fd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03cd251df2d82b2f5d113a82fcfced327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5dfd123128f4e181b06f5ebe4db07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6838a82cde6afafc691ec2ba9e217a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610745ef9175941feaa4a3210863ef48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd443f847bce6a19e766cdbcb98804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512e5acbfd1c5573c57b48b64cf3a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a005117302802dcc8b6a4d291fd4d50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e3ee788e6552458c5ac20d66d518334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a1aa16c0b4435e544948dfed7defa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9b7ec2fa226e1c35b284dd8a53e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1412b52d1bb3d1789ca5f6ceb9e0249337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842b20ba8bf43b8b7781aebe59dc5f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602706527015084553cbb08141debc66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433beb16d87d00eccf7aa30ff9be931c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf2b21ce0a68d6bfbde95da61b44c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2fd41e2d71304448901bcabccd2ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039b5717ccfa0fbd9f8d288ac2fc24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903edde9e293b42a47bec529f337aecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaa6d1597799dc9cdec2314db45d71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6408ee840048fff93207912d241b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142416d68e5ff8289427dbc5ac50909347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f2453dd5dd924369cae1ba56c9a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09047267167d88a608f7f3898e78c3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d70283556e96f2c6de656898f85e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19022e90a6c5698b3d5330038a16eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246cb9a82761ddff6d0a84e4836625352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc746ea1deb41bd3b8ea624a0781765353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e42a2355a7d2e6c9c96bad9ed5af5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994280af884425cdfa540dcba04907a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e681e4bef09c9eb65dbdbb61a2f741356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557771ecec7ceb06e5161dc33d092663357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484678b5a2967cc32e0c2d0fe6724de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc15c36d64b739d69a1daec88c9c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687008415d031b2076c9087b4a76afa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f9c7c64b91e0ce66004f1952427cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff5b30ac54e31db8b7aef368117ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3a0b524dbcb75de262353c1c8c23a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf27be7796cf0e6c5e5376454d8171364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b07c17fcc6bd8e3476bef2a0cdaed7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d086dc4cf560a21a7ee40d9e53c4391366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a50f86e04563b5c25951d13b0da58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeb60cefb1700b19f0c18c6008d305368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd52247b8c7ed746aed66cc8127bb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d8153a80c5d4a5c6d316d6704307c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970d6570be3d6a160d78ca19d1e917371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d04298875ebfc97a7ddc611f54b11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e35a1e74542b057dd933e294674ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0799b22532570121fe1cbc1d3f00bb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b2d357ad1d9ce30dc40c0c8110dc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737466e0e111ea64289f27409657bd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5618e6fee5c5418a5a876a82ab2d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadf46e2d4a85bdcb28dde1fee7e783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63536763c7e9c61b50591233e089308c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32990e8d91bc8ad6d30c22938852591380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee41fbdc1defd2f41336c3c0c2eacf0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1edfa990f3d4b165584778c268ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4721e860a6accb6af160dcd7702058383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5864435c75d898dd8f9bf7011d3d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc8c9af826d1dc7ce46bfef05f028385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14cae821c2f75bbe10689bfe56aaa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d525e0d85ffa4b65b026d564c1fa43d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e483ed46584ddcdbb6aa7af4eabe944388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54e00b3be99c19cfe66af3f68143f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28050fa75cc8817b00ae920a0bc4e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2923796a6d966cacea2fc59b37e2060391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e9f9d53913e6938b79dc5c64dbee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a3387ddb9e458867970c65e5b433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a72c547fe1a0063c75d5d84c12183394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6d24839ac305c2a18d0917e88c37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800e5f4da6d1d6e44ac338c099077c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eea5fb5f81a30116e17a69ba7bc18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb196ed0f6659a3b3d356415e928a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cff2593851fc685beee4f7e61a981399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2817516e338820e77a961afe9c3bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c84267d98f71352f06e80a92af7d71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4ee8455c209564492474dfc7037de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fe3d973fe2d840f6da8f1ca6ae65f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc977c7f53ddfec084e3e9da3e2cbbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c02a8efec0be4b5713bbf3e7012e75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4aa292fb3f225fabe82d1e0e79a27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26693ee2a9dc1a61bb38c289027410407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62db663448175316f57e3f8c184a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8946c7e6d1f1ca0b183852d5205f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4afc9b6fb0c594277da2047cdc448410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc57ceec9b63fe8662541df797f68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fc62000a3fee2015bff6447452a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af241e721016ce15840ab58e05290413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032f7a22a05fc7e5eea93e32e118f1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f9337b72549ba28ecd964ae917cb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f7188ca2d542e066ce009d6a8c4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089c91b8b606eb518b1af19f3c2576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e073e3fedd7def30dd42ebee7fba4fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda872ed248ae5c35adff7bfc0c33ede419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52cbb6a6f672849f14562545d01cf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec01e64cec244fbf787cb004c0bbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a823b02748e37e4d107b0d82c0c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319c469d8709420f30568678d715086423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87680836a317b26c4b348c0dd79f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a55b15ed2a8ecda8953f50f191c69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639957ea72384fbcef5ab6a6499299426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22fb55df32b659287883c652a7214427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3aafb6d238cd4f6b7757555d9cd60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3381079a75138e0945728a6a19f5f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2983f01b531f3e8c48401a9e0b64e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f68ce4dfe550ababa0d6c493847eeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ec5a26a987f5b46fe3068a80a005432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783e54d2babeb01f03fa827658e0f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64c6e0186ba254b5ac5cd2b63e0ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755242bad067b939cdeb561147376f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c82d9564004b54fa938b635bc4c7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64363f20bce244b6ce838d1df7d5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8faa20a40a2c75c3522d414df41f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876dc9690e2e6143ac75e4d122d88e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a1a1f54a83029d1bd2a3222ef23f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad297bc6b844ff0a479faf5640b266441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a84d0614a247b63cc2a203420b41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2656e94586ba01baa35c1ce6f1ee2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d95b43a48aec7a9c46baf2cc79ea4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408bc35fa059439d5ec897fe608809445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d2e9ca8294ec882fe7fb74fd0df7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61aa8da188b2f85174f0767ef230cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157961633ae6fc45cc280348d4655464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d864971dd6bd6feac4c6f26fadf1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9e655b248b92d3ce34c69282f5b59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69975853af718bacea99015f9da3c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e18652bdbb3bc3dc02738c6d5e54b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552208725123f9bf0acdf481f2018c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8eba9fb032f64c6004a68e30a0157454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c058e436f695366bcd2484738d29e36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ea6efcbb0d0e964043f1d5336f9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473af7ae526ed279e3f5c7346b3e80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f1b263378d4b24eca995fae6c7844458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115236b55f260fc77096ab16852d5bdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad34a7de27a5c7529564a42c24b39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be24a9365b436087389aa80c3cad13b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b58b7bcb2f32e699b5721a756d67b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b392a89f617f17149e1785276a5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11761023b722be0bad0e0fb5266552d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d53c9360db6f8a84769cbd3bd2ec6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ee362aa4b542de62483f62402840466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb207411a92f3ef4e0251d7e169ba00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a25e6460eb5b94eeebcf751fc3c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97800bec917d84b66dfd5cb422e52c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8c7f66ac51b1a75181508b5dde70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df481379090ac8cc48d956155bc1efe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694deb242c757aeead55b1639ede67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109c970caa0f06d3157d30d0eaf5c9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7be403289c6652ac5211cf0c691b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02485b42914479bdddfeee9276e4e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248fbc67df207f075acf33e15f31a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7959ce22ee617e2cc25feab8a186247477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d8953b353c038961c0a60c9467d6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce3bd1b9bce73e976974f054bf44d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b35f46d451e8cecf2583a0a37f0b05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab47ff7b0b6b54e8fb69ac73eaa4b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d51d1769afb775132d613bba7675a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2710c9cecff374499a0421fe9bf10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e278ad1c2aafeddc8524d0d2b18fda2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7793dd393c7382a66d6d85b77d973485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b64a1a02f4d357f685e268092fa7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff9613fa63e10b397062d3692698ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572a1993df62fafa6f58c41c5545fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589f43ef3ceca9c49a97d98a155925489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372175e88881751f549d4673a047d38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24337d404456204657665c7d59126491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17e968adada11b9d2627f008177a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1e855c92a457912c770dc66a8ec0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b1c41a4da72883d58e01801d28362494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3802e86a8cbcfdbb149849d7f0deea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eddd5187a361c98c6822e2e34e0998496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaf2a371f9366bfaee6a08f10c1568497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787bdfe92d55fc615916c07b175c46a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d9a535f9fb03e47f0d41abdf7fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521a206bdd67b66e9a225b56d37daf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e996007ffc07a02c0b7aea2ecf84a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7e2740634486abf2c25cbb8e1f6da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1304138a768884db7d14484130d461503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d6e6448200dd7cd0f9e224b1fd00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249db24667c063ac483888174738f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa7ef577d098e1e93b02ff7454838c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad889e85d228255da8bbf4b112ccab8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bae73c5c3e4894e2549314a9ef696508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0ae6188c9bb0dbc726584ceabf9b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad43042b45b6631c9cc076f84eaa900510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e377d50dd38dc5afb6ef932368114af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f661ab9911538df1e3d06313eeb9f3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410339b5b725688a5d33cbf1de8aa27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39198a105415a0face0750cea6f75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5aa6551e78f93aef16e8a3002a97f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccd558a1df593bc4af0e3545bf55ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a65a77f76ab6d902847821f9c89ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203799e1017570002c9beb741cee8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9dbd30f75ceb9f1c65512be1f5ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db35b4fe25db6d5349d2c979e5574520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d3e191d34b42745a1036fffd7df5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922154bf6ecf555ab92c11c1ae37b09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013d8c9e4c8d0504781330328efddc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac66c30d78f8027f28076992e0c4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468fabcd7da1810af5c7276ab4c9715525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7afc2a522c80c1e8e25df32a9272a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc739cb769a48c0e61b140e7cee5031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e20b7bc628f98e4b1ec60aad1a8b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74a96ddf1479a5afb5a11114dcc56c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfc050752bcef84720a29ab49326fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64081cd746a85f9d52f252aed9985a84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9036f849d4445b041f78785591f2c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e87408691e1b1f2d1fd2819c36b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602414b58ff12636a8239ce730ab6131534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fdd77f1be440f03a0f7e94f555311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0340c258fad66c363593385ab00f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc52c8fcc8fbc294d1f8f3daaaa31c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba6ebfee79a417b4f8b124bf2e0ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471020ab14ac26587011fcb200331a99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a35de00d124c75bc0de890d778fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78803ab76614d3003aee5ae3f9165d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07346acda0c128dc7fe3c593116a6698542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89171aa03996ff47a3048a94d060360543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b71085eba63f46d54d18bbcd1b44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53343dcbb4b7ccca449a7284ea6664545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150191f4771cf2566efb53d97648047546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb72106e3ecfa7f0405c986b8197115547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209086991fbc78fd1084802748c20230548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb70f9c0d6b6d8af216f13c971b1f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c988e6d359e3e17a8af7cf1cf17de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034046119a62574d3301811ed9a49bc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541610a864457e7400fd6a50c50ab9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bda4543f1d17b4a8bb57874884c9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424bc55afe387cdce81a2f56566aa70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64296ddccecc7821ce28c4f56f752234555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27502ace079094d98b565a8503e2b183556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342d032434ef52fbf49b9e4db8d3bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e8d150b66836fcaf909f4716376b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b7d95a2094e526900e11972185ffd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ec442bb896b655979f983e4aca4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd859d2c03709bed825361f5457da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abed2f3f871285a6ed4fa7bc0855d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655c43e1f7d88f9abc34965aa90838563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad044697da6e176bf490afeccc73e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46676f13d8a22cf21f825f52c330a3a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42846b20ab71ca55b2a1e23be23b7461566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f54770cc303c94cdd006c1092331f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5f9cf08dbae4d60a1a99af50cc91a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4127f703767a897a5feba1042c9b5c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432b1717db501d9f191d37387f9270f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6e8ef4568ae31c8f0fb7bff5dd32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d24c1a95896e56a49bb90b7f4849572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012daa4d2f72730d87e6601703e818a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab9732ea8b84b19818443e09391f14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfaa0433eef31e80471c7a42b8b5f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4428cfb2d4dfc463ea5a8be9dfd86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc51fb4fb130d044acf7ec9a2ee9ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de018569481ea835c9b782be63659578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6501b279ebc02817cbad5607f4cc38b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928829667089976adf918b0a562bd581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb2624a3736755d269cfe165e59346581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb926218f828e3e2028f435e6314d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed77c93ab387211e713190709292f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3d8aaa2f1363cce6e9f2b5036bcf6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca515403694ba589335781a2011764585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955aac2b6d1aad52db7c8ebafe6633586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b22d6b9b631d1465850aaae6062b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af848efdde77f4b01be6346f1e42e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e6c332b114efc5161e5e9ae1a620589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf96198b544cb21059b05229082507590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e8d506ce0f225bc5b479ddf4059da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed9eb1e584abec0e8ce548026e7b9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b47a0abb002c5676151fe127ca10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce559241276475d905a3412048369594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738d78f634deea641ec701059e50fc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c47f51fbaffccb1913c01a861a62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec6909f9fd53f2e47c9f17ad3d85e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1737a6171732641dc66f002e42a3ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b5241942d6694582aaea843fb011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01539f8163e4cd92e31c8e54474b92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aecc0329eff6ec85642e64a6df31e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f2e07261b394e5e64765369bf65c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dfa860a54f1d8f408426c52a9321e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d56ea0a37247a4bc0e828de990f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d380ef7487f22e2cc60cb463b011d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c8ba30c9ddbfae9a8ea944840c6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50af3cb0181bf16d6774e154a09c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082ff051b56d38b874703e9fedbb31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368cb2ab75b65b65ad673af4fbbf186609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27422abbaadffdf3545714b9dd2f27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daabb5006a1fa632144a05bbc26d02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3df5d0d14a37e51fe1e3897e2d1ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086701a48c34d9d6e3dd82a05e50742d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b93918564c74f70e91d73d57a765d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ef8acdb6cb4ba04a559b19e4454c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c43ec7435dbdbe852b0056303ec9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5731e813be142482ac8b784f857649617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fc3599af08feeb196125665474d42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad490b60756c0b3bb179b37008d1e841619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca4155c2fad9bb1714325289d1408d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21b8bcd13435fd55f177eedee7bda4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538f4a43608844c1f984df8503aaef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e22194e7cfc021929d4416389898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0d43bb64844e87055f21e8acadd9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ef00c66321da6a3b95e30f0bab03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b07a43a12660d38871ae600dee5c8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbc8eb0aa4cbb0aed42312165b893627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c9853845bb6093bf1f0b77a22da9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481c054c1000549de07b0f97d9f2bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a020b039b2369340e8185e19216380630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5e552c29c7ab810291c61221ce6c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86630a842f824d3c491d5ce10951023632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f9e8fe4b0e3062bafb4126333ea5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529d06174e94b9f77324e54d9fbdb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a580c8cdf41c46380be47ff450ff5d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30d143bb888ca94c6e14e12abb31fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3658749e3415b6012f83a48eafdd96b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa46ce83fcadc991550ed8e99fa1ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65f53d52eefd86e5ed01480ddc4ad1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a87a8546d9ddbc97ee9f4841892c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef5efd4154f0c2e67803a0bd27f86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde4ef1d0984c12c74c24b4e5fa27a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824659766ce491d95a6f66c254101afd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a206c5dd716a182f4ee09bc696d14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea3c0959ee5066a957398d5f565754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650e6900d4af3490a60b28229e5a30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba03466b03b6896cca7df1aa6a09aa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd875a205463261d653147a499ad8dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171d77ce8874de6a07427ab93681f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc95cc5a28d702739fe0e42db566e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2232e5232865c8f7400d6a88608a32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2012508d250f989287ddb0a4476a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0b51b48de273db3eaa7fea5f1646653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886e05f3438ae0c42449c3a6fd442b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e313997d88990ed9fa978b0977f56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031d11f5e2bbf6e6731b50b654b059656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605443fb42f6fb80d4c83bb1844429a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb68eddb721ab71352e942b843f26a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76177f2626be7b5465b53909cac703f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e6ea7566622f1422c12761694ca47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090e248806c731ffab0bba2eca1980661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483214866c20aa4371b4a1a1698733e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36d932c8b8f6d79c5a6f32b13ba215663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ddedab8ed1c36ae7a4aaadc1595f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db7a2e9143f878ffc7ae73e6beb87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f9d025bee34b915f13c2a07f7b1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a895579003495efc89b2aa43ff526667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9b7c2fef2b135aad786b383a87fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae02401febb0dec0d62a6be6bae32e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d6f34965b78967a7d6057906324a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e88d150e1e4934a406f92618ee732f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fd25a7202e16b2ac8d02651e40160672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8af516ad4fc5c1012385a13313783673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afa0f688edcde97b600a5b3e41a5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ab8d7f285962bf4606c63b49a178675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaadf827490906fc6695286016be91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c89e7293cddde04c701fab34d7ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21a97509563409d585bd7a25935fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaea7797bf4dac15a2a5a90da095c29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391a23b7b7b924c4dbdd5198188d37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b746bf6ee1e90f40e834ff76bf77c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f7fc8389649e4479e532290df85c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364ae149ee959c304a977f3d12ab8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff4691ff1fb03eaacaf76b486f659a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a30e13a595dba66dc09d528260d0c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d3348b8550588fd8cad964c138ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051c99167923329cff8833f8681eb29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c37416e33b0b91135a96e9eafc46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31648d98db4cad47762094a62a489eaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47cd3883a044cac7b42c39a905b17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced1032836f2725746311bea5dfbee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f56e29a24d85e05843b54b1320a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a27b6510ea26ceb914159071a71d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301d67257cb97d341727ed4b3ab85c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeacd16b870c14e6bf84bcfba34eaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4cf4e9852ca3732af78bb8a7d6151696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40fb2aa77adfbc5faed0c9ec7c4092697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b59d1605f3cba7ce533d24c8d7cb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eba0872b338689361d17d359edf62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9898be5655ae5444809323e8c641db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49685360868607ca2c0d9b1e5c0c9e21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c51dd3facb91547834720a672cfb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe7e9372a69a8d37de2a49bf1188bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afe321fa90b964760559a0cd632c06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b5b10a51efc6d6283a0116f16611705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b11571a0bcd1561b286fa441735a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded72bb185959dcd048ca621a0c29bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03381d426360dd640cbcbcdc2b3afd39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed22865763fc906002f9842066edba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044fb1dcf1f61bb94cd2de7ac47517710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903599ea6823c679382985eb9fb3dae8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27c729163441651aed908b3b31dfc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28628d8a06b5c79aa663c0e4b02c48ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09811569f119157029dca3e305fa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eb04bf6906e716109f71b20c9e9f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f7ff15c3012eb9f4065733b3bc21b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353392cfcb80a55550711ad34cb52b11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6dde5e6bf48459de4ec217cd77b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48aac728fe5a1049f20fc75db92dd9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9956b349037ecfcd1cf17556444584a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef5c2b2287326342673d6d5ed6a7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b0d98e16bbe3c0644be14530a1e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc82ef37442bb24f3d8ef88250adca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b4ff76ad920844ffa5e98344b64ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c05378a1502a4dfde1b6646e3b8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420a2025206975b950d307fc4dc4507726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1407a6758016d25cb2721d846c7efd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7a19aea0234030251e544f2d7dee5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607571f4a881b9698bc48946a337c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e4df3d3e3b21ab327a6535979d67e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0de86087cabad1bc04c09445e6c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124725098ef946367981e0502d5cc651732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec0dcf8a8aafef3481590c218ae9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d16f01fefdd15d7200dcf2619336c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdced7ae7dff37ca7b7eea91543c5d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6970a9a255dccf120d7eebe9f1eb1ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c58aa31a1e2857bda827adbedd1dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab38a5e1fed0198cdb74406f7bc71e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0381434f4f629690431c1b5f43c5e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786112dbdc496ddb546fcbb8c62b9833740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8146e010e9c7b1f462e0fdde70ba52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04199258f508f3fc953de547d718f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb4fd14dc9ade364c9c712b57946e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb686f72db85e88836bbcb7e5beb6f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820708730ec540817ba47d8c43fbd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6844db1b6efa8895a10bd8e21cd50aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5e1bc946391fbc31b5c2a51f72c7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f42536953263878a34c306b82318748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023eec2e7e3ec91ea6a85441a4a23ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc65733b31183965bb4293d707107f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2556a6ab774993c17f8e0b49b6519751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef271351b02a28fcd11ce8420dda1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43341583187ce369f779f49e498da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6ee7be5ca14189f0215a4031c3d03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027fc0819dd3fc599bedf92397959ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b328622b657d2112421268acc06cf60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda475d06c96b4d8671e36a5780a0dbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c707d8709bdc79fc614f9fa88a10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8668b325bfb92ab46441c0416ead3ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf25cbae7dc47f7d750fb218dcf3a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832b73f0c14e815e9719a92515e5fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a10e7bc32f7aead4c6da689c79b52762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc362b82622ce1e8890b2e59517257763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c77c05123385425c574814be88c639764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900579f9352f7c8fdae58d139137536765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cce64a050b30f2bd9113ff52b7b2f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4153aec117b766050ea8bbad7018b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c47e2bcc809ec9dec74cf9a169d41768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6bdc557e10cf701b403a83a503af769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8e38307c282f977ee51daa088c121770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09843b9eba8fd9115e1b4ac26f68560771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258d6adc8699e2c4449598fabf9ca09772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc493115e47391a3adef3dc6e0714a1e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd2a8eb47009ccd069725fc1ebc71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ba6059320afb9ec4b6807ed3c31e4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161af3da37a120794513d4f9aa5d319776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c7d1259568839c9389b090bfdce9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6da49c771ffe60206c31ecca84e21778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4a892773b9fd813e00924af75ec7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f609cbab092bdfec23f65080c7f10780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12c042ac8a8a38a123df9c63e3437781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4c2787259d408c783a8f0b898be4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b6a901b85ccd658c417aa95b3b89783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ffbc964e3410524ad7970aa74a6f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b1008b9fbf7c61b0bbe7d6e20a6e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204269360956962aade901908cc570786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0eafbb759b2d39db122f0c748b366787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680395f5838059661888d741040b892788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00165154f266e5627a533c725c18c0e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b243755d6e950e576a1dd22774a154790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57ba9e570d0d7f4b14e0aaa32c119d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628259d86d40437ad77558d5af403e23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adafbca5c50a7d70fcd4478b2c5810793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448db07ff8bed2642632ed4cc49b758794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613030bdbc300e2a598782e6a36599795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df46be87f6bf6229aecf605451473c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37760b01059d20aad7272da009a632f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5829f68f0e0d850330688841809888798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f302d5089e42347da4d50087693607799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b669e09d322d6c9237f834b1460a3d9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d13bcea91f7ba75ea26ba3fdd5bac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05ef99501a5921a6d16459837f6c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506b31ce8dfce08e6666a4637b90c70803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408fd5bf640aae8902d2577ab696e4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf611ace7662132d31888e46903220805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47894607ca0508e243e9b4ca3071e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d27e4ae498e5896f16fb0b982340807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47806666f8992248093ca5deadcd90c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ae77dfb2366044ec9e79e5d6028e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec650087c154ddb7737296de7431c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4362fdad93f99a439e1d45a2031f55811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9393b748e01935d02d797c8345ea60812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6332cbd850110b068a8be54dbcbbb4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b4a77447e0f2c6f8cf3b14f3e454814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988770f90e5a448d0bb84c255c8a425815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c93930647a7d4c2cf69ed10a89816816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff16c1bd432a0cc85b1d7efd505ae2d817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b38ee2965c8ad41c2591f5038a0a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e8091ec586c105e1347720ca39dad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5fae300b0bffdd2e73c0365a9f653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455f2f4598a0885d9468df3a843e6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c990ca6da1f787a2c9ddc7d9396e6325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2530f806e2dd22fd9a2ec678309fbb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8526851c989d0a13c1bc352cc16f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618831373b2102669c43aacc7689cb2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677abeb4769041a1bb8eb3c3054653b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0feaf7296d6fa3f42fdc565eecf95410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0a82a7b5ff8b770e7e797b03f59fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e323647289b21ea09b0e400f3b1b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc37d4c4c94336526b230fc7e5d5df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e99fc67008c06c37ccc1fe861cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0a54b5766995bd0e4dc9a93c3f3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ef3dad9e2b170acb9b445dddfd0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d68c2555d452be01c3a0681e814717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185027ffb64787215ea8d382e83750618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870c332ebc96af7b7411b146973d13219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d64b2b246cc2ea2bbb720342606620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2316aa3db2b51c5af7d8240890032af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b38edf89aa599f63e390cb939b6bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec21b21e61471cd4f50fb46d9fd5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32c9b324305a8bcce85444988d33a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18195d297486126637a968a2e2d84325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449e30a4697a7675a3c2d574085e8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516139502eebf7a725e5c56be65229027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b8c7f142a0cc220af731925fa34828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384a0953d6e615309ed2b33896b2e8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ee8b5b7deba3ad607eb2d27f5ab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d258edaafd50ea7094c07de784fa7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2281087ecfb41e3b14f488b9ee431f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c72c96f5c87ac313968d40c78b8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655769a82ab05fc21db2b0e50716ca0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fbf029a44d574367c7ec1ea2fedc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff528748f160e395326ddc8b3de51636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c401560cc12be80b2e32b5705f3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768d1dc579d99604d7f6b9368d1b6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e36955cf0528758457a6ce0d9852839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f65142b706363783642c75dae6dec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0cabd845b602abcd8a15c1ae6cafb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094460c4254221cc91fb254f60bd7fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dce77a2fdbdc73feddcd11f79ddc8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a3f4956adca2c7c451181af9872744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17cd4db3a72c7cbc4d6ca6c7fc675845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df47e36d824a7e650a2769de6abf6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f892d55066c65e9ccdf1a1988cef8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf9a5bbb889c3ec4858fcefc5b1f1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2a9eea0bc27e84081b3297dc53bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2ecfb80f4292fba95a555c00bae3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae68364445623512933fea98b39a2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2921ac1ff5f249fc47c769df1f7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa56c5ee3634395bb403ac73c12eae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ab8ccb8befbe69f60b7381439e7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d25708dd513fd3c0a1f369e48b66055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524beb12beafb0ab0f7f6f53cb0d20c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5df121a913e451162a0a2b7a69a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bbea8810434201fc2896f713aae6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39784a32b311f3e32180f6980a33e0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e188df6d0f5f788dca2fafa1afc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c695b2c20c56ff3205a1a9eca2fc7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676c7b2b2bf167821c5aff865174b0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74fa72788e2be146aecf7cddb9f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70585db0c3bbf4ecc1753c3aa883955a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef70883ae93d6536709fdf5b72417365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e78129dc61db2ad5167df97a6217a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7957a28173d34b8b806d4c36cb3990767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce4ff526cde84944e0162aad0d4fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9145875586d65ce6fbd43dccf5bfcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad28a907fc7b1f177f1df3bfa957eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09825ad071e9a28b898d77081c69bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e411c8191e51fda2d20ca915840c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80156c94fdf7bba0182040ff3b9e4fd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed103703be833b54d60029322ee9b3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721609e973192d607798ad22ede07275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9eafcb5b0c281ef4cbf8a1db0e2de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac916a14a7cd04243b8d054e4b43bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94e31945d9a7a40ddcca10f5b8865578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a8381366a91a305c64dc6ca93b4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dfdb90cb87e28a1ffbb228c6a17be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9451a35dde358f919657ccd68dc8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a987a3701ea8fc8bffb241ff82cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194998a7a29ffdbe0ff6135f2361fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830667d2a0cf0d64014265cfed237984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1252ffda38c62eba4bd07c1951a815785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e030bcdec2fb9f654442774ef36e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd11ed7238220161bc26e0871b9d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a0fb767681b632783044f5267be3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a98fb75ca4aea111b41147fb2094389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f5694ca94ba7e5fc4d2f85b1f10590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f065b6c7955dadfc31a3310b9898e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b9eab0425c09a4a1d83fd2b9e8be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03869ce76cb313e20ce07843eb6f40dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4300ee7320bb727a8e54d18ecd69f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b938e033c704f002522d9919b24dad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c516a4d0c78afb62280c5de51680f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0dd0b67948ea1bc33281b1be2095c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde8275fcac8451ffa86b6360465ca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8427e7818a2b78ec7267c8585ecb91199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6195811dd2155c09940c8218db5930100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a919199b99830b2d8d537f7c0046dfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951f644c607ef01d8c771842444c4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244b112caf06ad7fa7996a1a04076a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c243374e2939b2c92a02616719052104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380e4e2c42a0e00ec3970da184b0c6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8493cc233e773f5add770891cbd7ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab0778c1f5f1f34ca6c894664fa2b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f5fd792b2a86afdac61826173c7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41b4caf28f3f04d8e0c2213e138b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11772528464c94cedbc99bb3415813110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551847e603ae56573df6741846e5e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22a9713157a1ead2d677482b18503a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd978a75d25dc0daa6e40a11766fa6f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79df7bbb040f37241413270b50fce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd924cbb75fcc2d9ec28b340d92de8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49303d020a597758aa06cfa25f2c23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92cced11a08a6f730f717f132b400117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd23623aad78327a13e74b8dd2eaa40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e422ac34189c6b35c64e35600d69e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12824ea06ab60efc19a73639aca78b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d12d480ba302e3b42993489e33553121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f4ac4f2c0df087fd29d73cce1ebf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b9fab785877e01738b3dfd048d591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e98e6703d54a6de2e3c775aeb13f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad863b07a8a968f4fcc84cc94acaa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a8818222d6716035688c86b2a5a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b613f6b9879626859f01fd5a0718127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef879bc0fdabe9481b66694859ac05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e9ead3996df113952e87ee967eb6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc50c63336e1e28948375e5aae48cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e8ab3eceaa9b7d05ceb1e9ab5a5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe91b62593e04f293c45f06c910e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e57caa33e61f41b6be0052c46172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6acce72d85601e5714b7ffbde5374134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af813af864f6dfa6f78c7620fcf8f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8895a41b3c895f830d583f9f0c5a0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12910b1909e99970a47465f86159e1ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd482c4c452b20e697ac84ce25e77c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a63f51e9f22dd73a0e3ed0890cd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667ddaa73f6aa69a0c1f7c1d8981c38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2e736ba4df19ad7820b64aeb73ad2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a7adf12b5b83bb176653df9f703b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e40607b8585c9d697cbf01bb70bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7f86306f19e3022ba43e1eacbfff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2bedefd8f6f53f0a0c34804d41d27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924e2f3dc369357b0974ef7dcf2260146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a203520065f55d2ef03c47531e808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9f184ac91dd1c76f37e4b5e694cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debcbd59e55bf8651cde3f954a96c72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb5d4458d645f9a0fcac2553413ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7624a918f0bf5a242d8bb6df25b0f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1533bde157edb2da8504e8253de0eb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20772f01171ea7a7ef31e9c810514370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec560e59bf0c042a0b12860dc770ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc32848cbb2457770ae11b3c67b008155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5c39660765ce3e97e2926591aa09e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb81895d5483736fd019e19c9873f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba566484f08e7074134fe917075ebec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598388cdc4d05aec878c74d787f290f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8960f17e60d868d51ecc607befb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f10f16804053a14a9755ae76ae2a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6d2d5f2161116d9ae634c597020c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7139dd5b24b55f1344cb525ba32bd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829ea596186cbd8abb143d14798f435164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd21cf1a404e6d8fc5d7ebf488cbfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522e0483a7bcf9eee4e1757272f880e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575692fe79320a612e3184d61bb7e97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a725566e8505fb36eae0538b2850259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e52b999249209c8167f0b9a33abf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602193bebb9d74159c7cfacda1405d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955263ef6592098facc84cc188f084171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676361fac49d7c39c7cab0be6d7e8520172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59da142158d4e74dd1eecee4de3d1d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2f3f4bf73a0db788d6bdb6061853a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c858896dd45917845e0a816e5958175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bce1e0c55e7c0ef2e82497d9278b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f5f564a7962cbd97c48d8c744522177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec68b41d1e67343fea72f84b849694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d516d746404f1913dd9f9802e843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfcea81086ff87b1384cf079bf1ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ecaf8714da847d04f17512cfe8dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4068302c11d04d21c0474eb0892b112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472f2e93882e927c2c5fd6831677a33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e90fc3481dec2720cbc4a39493be7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8605c8b031292766869fed95914cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0557c48d7ffd972248e304e16fabe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501c3ef2f7177ba9f367640131dcc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a942bc5da99f690443021e88b7eb9aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608245c4656a3a30fcb59c43599416d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f558d8e0481646b7d2384ac5b43d19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee7da46c714ee712ad56f08a21871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb7ba7cce7f06a7c5fd4faf1859e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d108005f3f818e3c33a270ef7f5e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0b5914df5605457971d24b96cd94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d45400b5bee51ca662606356b149195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d4dff5f10c74fb9946e5f5094f74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d1799cee3ebeba4c64df75ced954197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e04788a90efb506b40ee33b0ce005198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ba02ce2a81bd55afa8821e483c42f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d769c08ec01660d04f86084aa797200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a910f77a2dee140ffca810a9257400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc3ff3b5ef8756a75ee9a58a07d3d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ff1de5a1813d2a368cccbb96c808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e5fb1655b5f7f76c0db76ebf00b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c635b91cfc77159d0e9bb77969b18de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702879c12c350da089c513d6827f8ff5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b733ea5d1f664f46a59277dc54443207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb370d4bf62f3da3081006691aaed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299005c7f7a54ecf6cdbbce4df8e72a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf47587d874db42ce6d55cd86a961c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cec6da7fc7c05bab79ba7dad1d392211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f2e35869c25d703b2cb5a73aeec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75596d338b2743682bf1b89e490da1bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd1f7e46c1b04adb42fd0dac00ec9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512107ba9579e695d99c702a501c34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ddf4048cbdb1ae60594876bbeccc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826023c0b035cf161d2df0a71db09bb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4667d96e6c849a43b807388100566d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f34d5057548def645553e289d947f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85040059e5b2a447c73ae3d9a3ee550220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e911da475247cc3753e8c03897a36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58615cbf14a7626012ef6e8e31232ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762460100322bd72b732711e2c13401223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75790b48782449523c13bd65fdaa347224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ba9842e429e3a08aaac57f8e065b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41213a553e8453d7e1593a671c07ff6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5c210d180b6adcfac00f7d508794227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ce62f3f143d561615bbef04b662c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d409fd04eb418c97e2a8f66d13f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0bdd89d3b20690e0f0590825ead10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943ded9f20cb432b7a5774df908b52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a5f324436a75b2c2faaa89f6b5a17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d1fa45a7799fb5e6ca520dffe063233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc473ced85d608bace16d7c66f4bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2cb5f09cb1d832bcf41cd0315412e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c7c50db197e1ea78158c95bbab50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f90fee2cabcfa4fee5f6e3bbf288d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962020d145f87772088775bd7fb0e1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a479f96eeae177bcba22f2d70834faa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c92ce211cac96ed5281ecc5e2ac516240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3671b2a0f290c7ae6350eac8d05a6a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a22a51d1ba94fe9f647d0b71f685242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b49e355b56f1f3cd1792f7c28ba5c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de7843683149462e978b585228e8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b059895b1ed110127cf493a999779a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b7dae2ab4fa9214e7099ea8ee02d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba0115af9c359ce618d4b91f28c7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d533d71ccb138e8ded4e6697aff9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5733c9832986c321a138de46038598e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e63239ea0b6e4e8d5031c5351128250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a635a9360ae785595decf7e10ad524a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85fd41e9889db1c3b6488d4ba2601f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d709c5512e09ba704fdf472afd658253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91ac0d26588ad87b29692f484d525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509709e283a0f7b9688cdb0c787a4688255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016562155ff65ce2bc2efde5bf3a467256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6820f86d57d6ce210ba1637f8ce593257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd953e6138d11e301c2238d01318405258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ad6cdae9b58c751be2ede7fa827f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b8c9137769ed5690025faa4cb8ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda46c7e6b4220a65185dc7b26ccfda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e8b371afa5d4f149f48558726e1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4841bc48f2e4451e05fce28c6eb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ba26e1ce65425defb27ffd886eb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c4c47e28e600521fb32fbb0cb99b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9ad347e365fe3a98c66b3b6b636a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae34e8910a89931a3e45f5f6132669267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495353ffe44923e9c6fdecfd5476763268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b2a06f583f0b4a442785877afd88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f90d2b8e87f286624e7d768b4201270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5cd4f98fbd5cc2336aabfa4f39a32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0110f86768be66425bb8a9cb44596272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca00f6084f29a2dfbb13b504a2b2fc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd7d677993d1a979363b318d50baf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da61681a23a2e1015b7757cb1542bfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7def625f8184dc2a0abbaedc3dc1f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4c0c0de06f54f65a2f24306a82cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17450938892415ec958d2e5b728553278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c0991ee9cad906f9a90b587d223bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ee6e2852a293bb6576ce3ae6e7409280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ff68df7821678c264e035cefbcca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d387ee0a663b67bb1999e557d951de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f99ab5d3040bdc927bf9713dc535d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b319a7a0871e3573ef909adcb1c0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95918a256777eb74138300812931b5d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52610a7595a4b08993e2f707746adb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bfec7253ff4017e5b1ea984dba8d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e8d49b0ae62c9799c9aa15835f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f138e0ed07466ea35fa8af53f4f1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e36fda99b345ec20a2e0ad4b0477e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd605934bacf5166bb285af72776cfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa2bc95f0335f47f446bb2110fdbce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51cf14c6e379d4fe2d24d26813d610293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ae324d7a3febee2e2d36249cd9043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d90d0dfad8960bd75606627625e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421bf1716b0ee8174db65875dd17f5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47cb0c460af8122fa3f7bb9212283297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57856aebe0ea7a6332be15052416c0e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e00a00d0206fd72d2ce7a56dd0f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7bf778ff18bd41022dc68a66e0b29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020be46d3b59e08e120271a4a4438e57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03105d7af6a17290089f280f2c6c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e9a2662dad89720fc6a2560443c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d50662efee14858264b238c085fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155757f28fc0750ed775caa63aed1bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041117f83bda9aebee070fa42855fac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1957637619e7077b68196614ddebe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70951e409eb122fc27be43c55e169a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c6b642cb995069eb34ee24391f5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48467f1458a4cfefe35b2aa01e43025310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e274acf0b705eb7e86356fe2f70b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f6ecabfdacdbb7831a0197466476312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc608231290eb838b5e42c2332f19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8eecd030b63d2cc991f344cc1c49d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac760dc74eb6dab5e9c65de5714323315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c7b1ecd601546fd1e509c0bb3df8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed0c62f8ae40a9fd51e7e0e3be3c4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b14e2a57e18265af8cf0f76d4a73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fe733d5fb8b3dbb0b6530ee2e8128319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ef44de873bd30c5708f693bc2800320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b17496c62e6b0cae78809d9033759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5051115fe9d3d402657a2ca64bd14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71527752359487aafea3fa6fd7410d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9effb735d9de57870e89b9124b878324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7899214d324001808d66f633dba170325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e514cfe78a42127f9fc0b19677be9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a588261d700904e3f5828cb54575d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca538a844dd13b224314921d93406b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cf64d80cf044f936d342650009101329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ee6ed4e7d695415d0d8e486e870d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720057b1f9e32a7133c9e96b681f6e66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b72e132231b3526b22acbd6466f61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b212adf6853fc06faac6e7f62260333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8560e16beb850a6dee2a5f75a512334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7c7304fdf422a858867d4a12ceaad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb1c90f661dbdadd9811ba24016a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181016ab792013bb1b6119bb14d9ed93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e746ba2c68a23d30b6cb1fffa3ab97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f269163fa64ed479360fec71338951339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c7052b1566981db40f4d1c063c9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b8841dd4e6071c85b73c2a39c3a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90077495ba1bcfb2de4ea03e70f7838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d14ef29ead160fd086fe83fa8267343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0eae4fa496340498c71a59bd9ae3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd92d0340c6d7c9652711e82ffbdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af3e8685edd8545fecb74070c5d90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34c342290369fd163112d5b7ace4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c877ba7672c08b98b25a10eb0d0e1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135a73d6045ffaf96fdfb89d7ee534349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79127bb5afc8c18cc32e703cac4ea6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c599ff314d2bf5bbdf457c5e04550351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d6b6b706aab7c27c56c91b86b802352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d7cd912d7e0a1c4cc464dffc6ef70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a1afc149c061a562d3a1791e83a72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351094bdb31dc8699952fd53a1d1e091355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eca29c14a0224b0f4984bdd04b9e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9884a75f5c19a658cb95330304f53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9609b3e77aead8e7dbfa27d49641bd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ead7518400b8930add4f164e5960359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de090d313e0a7d31f1c46053c2a9989360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64c09b5c6e11ea7cb670e73059c269361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118183610d43f6a8e619b998ea32840f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a3cd61ab6cf76ba8445b899896fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49851bec0971bffc423fbf58b302100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98c7a8ecea97c4dc110bb659c2c256365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f51c242f20b49a86885df2f2480b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c34464aebcef3d76d8cb45da260679367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606f7669a92bceb2d6e9193b7191585368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd3d15a75aeccc9ba35cb1600d209369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d98db459a86215bdc49297e3ec845370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3638d089e6ff6e8359ac54328ae3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18368145d3b39dde87c679894b5bc319372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7dd7bb53cc620d6726a6e232ee5df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7015ab5817715eef5e450e60b26ff7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4e386ef0f2891feb35005628690b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab8b4d5d9d2e0be16c318efd19936376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cdab4b1d19a08123dcf6c4b26f36c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789f7e764f75c7f44751a78d4cf1415378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63137421d13fe4e2a570376729ec99f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedef6eb04f93a84b2290f8ce6e79a07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5599cb4c597fb9cb9e59a65431a677381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cec868c0b51ecc97498d652080fdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df631cdf0344436a8ddef66a8f119383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5b8337c3dca5b423a0bb9e1783a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3b02e488497ba1dce3447e12cfed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fee60dc0aed31b2f1b3c03a2ac9b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55760630fe1b97f11a7aa897b0d468f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298ef34b96e4ac4858582446f4856f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065ed5c774ac09421835db799089680389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2cb46c2218d1ac9b275e419224664390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef08efb2c23d998c569ee9eb8481bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca73f9f43a63a51f59dd47ae811190a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4425d04709041869ba26eae17fc26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d301567959c204619207bb9212218394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a92a103e6e704a6e3cf8eda9d83d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b60e0e9fc0491b8db12eb7ebddd66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9a45bebe56904232a6e769e36bf7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf39015c983b69a090661fd63cb3b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098f5a7af310f141c7dcf37c68f7745399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a5f09274fb02fcbac125d61a8cf1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56501343ec5d3695b309b05d16bb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2b8a25d0840c7f1f912aa6c2e9962402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994e04796a846de4d189405248d97f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f97304f6202601c2160f6fdc3c4e23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27003ac70ac62216e37b780784593f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c50ae02c122adac1ba91d162f688406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab992c5b3a3a7fca993374dc407f68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bb42791abaaadb02c96c562fd52dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e6168dc3a719b14954f0e4892fb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef94042f08f0866cb5b58c8ce4c3321410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e687c2266b5582b8928a8f6e6b63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906f50f42e1ec9586b3651716d77782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b1dfd9b4520db5d476d0f9656846413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f7786660533a863783711f52cb5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bdfaec128619ad5b1844b33cdc734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeaaa214e39c4f5c4303a797b0ab3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4e7884e9f20cf11754c7ed13a039417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6c430aa4d955415d27feefb5725da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed708851dc0ceb2d0654be2abadbe78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e78b5b80b265de1f3acf4d1a2f082c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90e72182872972ab19d89a5200635f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a63f5c4547635a2e6f8181d8ae7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcf73d03f31576a7e554d17efec3bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60707f3808ca19fd718793f8e4f935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540926e51d9fa7002f7386039c2c256425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb157093c7e61ae33b0c54d3ee76404426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f0eccf3ed8e4f7e48e57e7b87ca21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b49422c8a42ca203678e1bdc753519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeeba8b1893266be1d84faa9fab528429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5f5582b14a6aaa7ba65c6866652d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404df8aad9d1c833fad5bb267f9d953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb5c23d10e7d6693d14e9a0cfa7ec3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb08c4af6f5ba99c63da97887122cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c0b2a726c92c5c3747eeebcb5fc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f8215de902cd8d49f11154034a4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be2bdd84641c760eb020b0761eefa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a316dea12fd74d37a8507e0137ee434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeab7c7b146473dbe8ee2832ed0d5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6262eda125ca3d5c2509e3ac1caf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667d1740bdd45ae2e472552dfc66dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49e935b2a55782d44226b4fbf9f5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2724fd5b6188bacb7c391543b1e33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7a66aabb60a4848fb95bb91caed1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4987ead1e7a36fd5ac7b46f981c0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e625faecc21d860fd81e3ca4575316f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f7a00503c3dfe107d7904cc85b0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e426879ee2f677b794449cff7f6c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860849271a60a77caa762166ff99c865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29931812cd93c3cfc1b1ce78a94f515b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd05e96472a1474c616a3cff39d94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7b33cb6109f01f88bc4c067dddbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37484d32a2b0e5f3413e6385c419e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5177aaf340aa3ddc8c26a150a18662453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c01a789dbc4e5fdea8097a40a7ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c76fa8a3b7c7d2a7d5f79a5ea60b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c865eadfbdd83ff12076be991ff946456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ddfe7b9a6add92db14a72e9b70d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f2e327db02141b422262b58e412ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c816d811054ac11938305320e2300459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610348f9d497bfdad1dff3011070f1f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820899b45b4299b2a7f6a96855c4b56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d762b7ba40f3020b6ac63d802c8ec9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb35754a1a36cfbd6bfdeb6ba5c817463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bc1ca5dbc0cfdaac16facf6ce40f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327de932e8534e238f5224c362bb8e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340b3b6e5718644078003aa7611529466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7d1dc65f45ad4b405241b1b708d75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb35cae4a5efc249ff74eb5596c53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ae7749be87fd251e182e8a039edb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509299e0490454b649391bcc44ea9824470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec0f9622612c35204a8f75259d74c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22f4377c292557fc1580766dd7bfd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37311b262046ccbb1e2a127eff6a641473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e947f2634e3981941cd4db619b4ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2e85422f565d2ac93be685f4eb052475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bef80550b5a9b590de9ac92551fec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb8ea85021c307522d8baef8a677e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1eb46169edb54cdf3e1793e1d64ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebe2a0d4b9f9b21ebba9945324a37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e689ec5225df3db983dd540aaebe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6127b66e9faa639fa7d74af91f60e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c440b8cb1731f931cfb1623c5a8b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5009b99d74b1348a8796f38f0163a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600c121e3a3854200a2bae7242f282c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc457f39d5d60a82775de270be4513a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495084641d8fa5211bf67edaf7530a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce349935250b92f7cc14d9e87d9a28e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37267c50cf118992143390414aed4fd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c007806774039c8a7ec01e27c583489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e41da913cad4cf8f4ac5febdccfeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392063d2e9a740517af06313141759a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ccd02210fa122d65a33641ec41a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff91d338e790c336a87bdb9fdab4675493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4277d5c9ae4fbedb63676c9b5812d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b83ee2b219a321d33b92fece06b5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c07cac12f82698fde9b267631050d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59b8484731d5c1e5e33d149d485dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95da6d41003a06f9b314f44b87879498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ecc140e1db82a9611f4410fcdf995499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a38e7f4101fd77ff038b085a10014f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8acd16a250f9e957c1cdbc754a437501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3d1f75b6f155084ef11f27ae54fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257f0176e7f4140b7f25e552f277cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d05e4029b7eaf00a98d772e01264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be06d4f23fb4aa7bda8303aeac1bb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4361bb2590eb8c94f9b3b91f82bedf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024e1fee2a407b282ca111525d7df1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13014acd09849dd0b73bf34a306a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710a0b8031b6e0ec74848ca8ad6216509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e40ec51b19e456e26f2ede1742e622510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e48005b32360ba239bbdda7acf94e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ded0c9178752190ada900e0e4f800512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553f39f409241c8baccba1fbcc194f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f75c8a6aaeb794d9af6da957ece218514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01ef54b61c7c8c7f63e5867ff3ecf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045054a1ab70c6337ee633cb90212fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac11c248b2cb6282bd174d24f9eda1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8ea707d98d241df5875e6ff5d675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e66e1361fd089007a6fd30a7f8515519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350447de4578cb283ed0d17ae2d836520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bfd2618d2faba31bae25700da94ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da3d8035766a017f7150e0df4e409522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45ac9d21f675c4df854b46f2ed96b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e2d36a2dfdaaf8936fb928034910524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4682527b3d2b304bc4810404516d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d635edf59a15ed548ae982b6c5e4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d9014e3b5df25b2b3f46d79c22a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27346155759146bf0195f28148e499528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297743bfcef09afca3d1ddf2b6e3025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85a3d40fd9d2cffd71ef6678ffed4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad5155c6c4b60853cd9775200e7a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e179bcbbb0692b1879515db88e7213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2918eb662bd1f9d7dfee8341becb66f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559095a3df18d99c46923d16799252534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31184874f32659fde2507770c957809a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8e6a3f401a25791fb99221d01ebc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e7dc63b4494b1686145649325e6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc78af00b81fd68b92a7e4a4f3b7e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f10ae828c029adc1288600526050539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d1ccf102fb9cd124a027e6dc7f2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab431d67425afd604a8092bbaa40c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ad8782b5586360178f42300f55bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238219107318c44218f21b29cf8f653543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bdffbeb032ee920dda2efd9a5a43f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a2250cb43882ce7399a7ff2aa74c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17c56c36b412f890cdd43ce296146546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63223ea6a5fa574dfc7de99eaf37fd6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab214899846f5d0d7b20124258415f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce73051705bb42f29eb0c028788eb76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16138a08c1ed523aa365dab3cfad8ac1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0ed5461dea7509a289ace0d080815551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9fa5a88c3890feb6ec7b5d4f40ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042775b5d91e3217a2cc5fc9963d3d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4511ae67de4c227f870d3adeef04f12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251defe6d7aa49c1c40a9801eaac3dc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35470304c01e7189e520bb5ed837c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b42a551226684242ad58a48b8ac29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222812634d5aced061a053550412fa89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb638f44c98284afc212f51d15bcc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c78432df9347de75f1fc18c748c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27828b0e8a41f943e75dc8bc8b7da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1474ca4bab59a3ea582a6ec731332562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a82c8a4598086438f08c040ff920c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304eea32d54e3f4a922bd685ccb2691564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0714902f0da9997a53434b16b62e83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1394b48aa816607d9f937d4723a847566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40704aea33b255106a698a981235cc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc21c69ad75226e7af0295fd8ac86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247dfca62c089234741055ff92e38da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86de6035b2abdd6e4f4f5f5acde904570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6770be001c2472c857d298bc56004571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f546060d8dcd36348f837277c9da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1adb40febda064dc84221a6fe27b5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c512443dfa61c1ea3648353a4d86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a7a95baa94a655ff65d84b940d460575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f05bf9950fd3089b093c2dad83d92b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cf04b1c4c375382ebcaa27bab712577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73258015c9c1f3935aaeb6224ef44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb54a39de0aaf2852b926e97b4b3b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c9e8361884c00ada1e25dc0787f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc423c290e23e87788c7ae6f6168d44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cc5d604edafa717950ae0b9ecce3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2c1e86753d9ddf38d2c8195aec9e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ffaaa34e4bd54db2bc05a45007ff9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee835aa4fd90d004bba2faf7c4cca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f96fbbbc6dee3e81ca4d9ceb5ccef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75577a882dc290b8feb2e75388bb4aed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e3c33a975a8db2a566079db3670d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba35cf7a91d96e238829992f2a241c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d6b19d9bbc2b812cabe7a0355b175590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e72d7ae34addae6fd77b647be409591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a313a49caf9ac606a732d99bed4684592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456450e4d7a665ce4849ceb7196efa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7935462a5b6243bcf750cccd4b26c4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe052d70bf77f2fd610cd45c897a736595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307f127d60d0628efd14cecf573f19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0e089ac55ee1b868ab6ae9b5b52da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee968ad6919eb0f93ec3e752f65bb2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d0ccdc32cd38355f4ebe79dff610599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ba13935d5d3ea602d7241b60fb75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46861be27289dec7fac4be36e4734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43612d50dbfc2ea8b8bdca07eade8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727b572080cdc90ebad4f4edc96dc29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337958a459a98218b88b69701a515596604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ce0ec947dd33a1a105ff26b52320605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd723336e56afc6467532d15cf9b58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df14a11a5dae0448971bdf31d1824607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9f689c987746316aa58952397d00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212c095b694149756824a41b9bdae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed9844871739417d8896650d86543610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210b4d321d73cce4064c1c3350b4510611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12953f1dbc5b3f543e216be91fc45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b9e414f81fe960b50e97cf154a71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bae59e75ff19dd447085b621d7c98f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3ecea51f31cd38cfab0e0724abf17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b1ec64f6370266dc0f860ea242a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fd8e7095fb0a6d7f8a475627ac91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9918302679ebd518a900ec8446e18c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d239c7450f4c2bc5055247f509f956619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f4227b98e6af7e6f1bb53b8caf3d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146225313824165d4c96780d4fcdc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1bbb4ebf31a1399236ff4aa116fde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d32c173ea8ba697d9d30aa83bc1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c96d1f2229122f47a912a605d0890a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f05e733787f792c1ed61a1636ca9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f0f7a0f573bacf68dc8ceb3efb8e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8445e988cee257209c06f73ca7afdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356fa463e5c479447082ecefc5cdf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f1d95251953ff014e2e1785c5058629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb17bec89ce9ad7fc069f861598059630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f1c77573ab1a4836d401f2e7e69fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781edd468bd415b309483db55e3454b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf61eee3cbbe86fb672452ff868a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8628def936c8707d313eeb9ccae20f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48e8230bf8239b1d9ff69264461e68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60b347d6f391c4563ca9302ed25ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d012e99d6c4b3dab8e39daab39b6fb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9da7eb99a72dbc487fb5be6ab70e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e472a9227a4c9f7e3b5657bbd3f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f4168b4ab04bb81207238cc79abd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b4eff9ad502d27dfb1cc9cae5e21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95942107e6d7eafd0d68dc202e9e4c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d566d58facc64a820cb73e37ec8e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee96b5512d42de82e119eb4a700a72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fec3038ca9c0037f3da79960c6b79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a38403d40206fcc8957ef93f2c98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4640a0c8b3424bd6fb2b4a3eea69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c620c8bae856d5df87b9994a6a17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc300f9bce24a37e34278d8af848cf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da09e15ef1f49450542bb84906b27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8126c61b8b81796b9d22a9e17c4e11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a5765ffe6269d6bf2207256acf01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644ca743201494d1ddc0c944ae28b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867b689364fe0fceceffe6e4806147e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f386af47a14bd12f1442868dc9e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede5604196861ecfc6eb5fe0f0fa5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c03c1100263c7dc30f3fc2a689483657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35943e39ec8425fe1415413f21027658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c26c9c26134e5b55cd7edbf8869f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd92e429efe87ef98fffdbfe8afb24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164360ecd38a633472fec34f0ed86d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85db1e270a45aa44fed72f2389966662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f70ab88422a5b7befd333a39b5e9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3482efc60acca7be3348c620bbc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a7d27b821442c34c51910cd38471665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2eee29a47258af6183309955a8b22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6385e357b7949198749d03dd61999667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3e387e2f0b6d318fd587959556e83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e2b86313450c01c217985b6b5704669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff49e1607376fa96236c544d0f507670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a70f22bd1960669a83f49f198d7a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0224377f0f4395743336794daab4f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e947cd68d677b2e7df9b30182d5050673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca81052ff019b112e26720b61472d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8337d138adfea0b19ff42cb8ee906675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db3d351e2b42328e5a2d4a8836b2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135829e24784f994f83c7701c169b791677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f139b9a24dd777ed36d43005bb76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c600735007a40588c55ad6b1fe63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60655feba7063dacfa59da159e11bea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14cd69c8df44756dd7b83c1644ce0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27fb87f1aa39796770e688665c6248682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610b5921ad7578382a79694b41f2fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d833d1d665493ffe3f4638b816702684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa494b7afee3a12b5ae317840820a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846365e9d3ade8e5a888e01cc5b1eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f55c9d1f7a53878f2dc5ba29017e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595c8dedc1fad67b0e18a1cf40598c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba70d133aa1297a2a3c342c1df0414689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f8de261bd9f3481fdb9c4eba076d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf34b2d2753f633d952fe315806f7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3f4db35c0fa04e2b1c8e92afdf369692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf966901b0863b4c4fe1971226f768f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177c4025e6cca4e6fabf128f105cbd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd30d810a0bdb037a9d5b94a9b955b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc08d8908dc1e6f53d27c3ddb47726696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998f145875297d61c339afcd555ca2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b505449bd30c418ad0bcca895139698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1b0964ad4d3ba141d826534e16a5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962051c2f85aa6a61a5544f4bb565e82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f22aa1a97f51fc2871a856157880701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb21079484d47b2dbf8cb027da26ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0f95f680b6359988b1c245828fc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2041bda16d35ad29fc7699b1932fa14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea233b796a835e28d261f7b329fc94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d8e4eb487a39174b5896f7ecd5f8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c398b9c0bb103e219d3400271d3d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdbe47a840b13837a84015fc93b1b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86919de1ea6ae3453aca7dc0077a20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f62960bdede22a7fd1cf357e36179710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828255771110a7b900bdac0865e1b3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c6b4a3733dc41ea852acc83d998de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c38ed7ce099d78400f20a7668684713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1058e643e1a0681137f7b92df4733d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72af5cc075fd6dce0cce0a661a82586715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f112d77db6b275cb4c90a00ca3c339d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219240837457be1fa4066867cd65fea9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc05a716780ccb2863f2376f090202718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525e00f69a09ab59d8c5eadda4db96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9cbb099e02b4441d708fb869436d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9a039f7027905be3073a2c2f21c7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2084dafc52bdef682175d89f3e2ed5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbdf52d98d0d0da41e95d5e3ab0fc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ff75ee6b52fe6d345cb28aa5bc6a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc24899490c3d17555831d4a575cdd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7ab2c731afe10bba2c1f0711b31b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a222e125828af138f6dbac5307542727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0139a0fce7b021f706c1f8cab1300a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498516c2f06db8f6aaaf3ffeb3a20f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75e6d0d22cb0949700de5106ded5b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ee84a3b59145a325c39a402ace64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd90d7092e8748878af0a389f703e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b937554e32fc53c70f0ea2018f93e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330fa3286bfb70d2ab3b08e749c294e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501006a4a3031ae00cf4e2a149443b21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812ccbf27649694da679891117b2ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1fe57df45e7a1928a47aebf5f572737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f7d1c4151801e3eb65854cfa6d33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3b7770fca5682f67de1b11675a968739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfffc1b30cddfa4f0940794bc7ab67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b017e58a0be4bcf093896e7705d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e16a83403f478dc2dbf9499a1a695d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603311e4362b91cc5a60621af9c490e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f220a559dc88e124bd397cd5c98343d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc416b822b59ab960a027161dcccb58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb7bcce9b78f15d89d0310b207047746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfaf4f9b92172f40cc3dd06080d1e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0153d4979cd5bb7d10e817171c4473748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead3152ff94ecedc4f0a414f43612b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008b9d2295e45f78b3fcc207b5107d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d5c597bd84aea663dad54a06b712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802c3ef5cb9105dc147a671b78d174752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416d87aff036d43233ca21a4b16805753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c5a0ef9f40992f054f9a4e142b31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a55a7621c4ff1862bda434ab88a6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781ed8341dd47a56acc851790333032756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a1aaa97539cfa7bbcfc3c19f31bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f3c5bd50e686e10f9b0ea426f6d55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa46013f4a3b53399c8c2b70ea7af759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645638e4089a17fb5395021ef6b317760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11075d99bc951f401d8eda7a2c553d84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9334219e6087b7050468122c17d353762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd55804fa0c6c1993057fcf62dc72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71662ca013a5e7d350ea3b9e74c9e18764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905740d0f8e9589ffe6214447012c72a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a1bc2dc89924ddd35ac88a7f58f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c9ca820390dc027ec8bcb0f793d96767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>