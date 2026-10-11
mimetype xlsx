--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa6f3327b40e1a96315db0029f6e771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f33bc0e7bbe402a3cb4955a1f47fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a299ff3f40d98db331a96879a20253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65ba4dc8a9b7383668a3a861a16614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa558794f872c972282f0237aa4aad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb5783d7a677eef44f14565a52a29f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a608b97ce8b049f89bd611358044a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373357ba95085b35d3f4e92e3e747e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7e5c3313e93fd978f7028bc731fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf1565ef80c215608a23d9709e1b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac26b897a16584d1639ed0dd5e234311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e0bec53c76dc489579471b5d857912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edb4b08a839b2f761686031e5a375f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3adf324466e4c8d0c111ccd1441ece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a7069a7d8aed762397100d73dd5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44629c2316471c9eefddf328519938a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70550821515d7f0576a6f6cca0f88617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06171158bd8eec5918933120ad8c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f81a12dc28630eeaea9d21b30dc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180944abeb5d18b6b0c185c29d469320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a6d5be30132f67c63b658a5c4dc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8754c1273849bad79c61aa81b2b35322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b295981d58694b0d3e25efe78f623123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dd065c29f2280ff472597bedd81f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9c44687c800e27c5e656a57f12a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881093f9961211b6b44744a34225d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646a3df225dbd42a0aec9acde7489227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7da91bf056bdfdd083568ec3b4d8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d0e0d236c4316487c86d4cf87fe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958f93fb0a151c69b86f1cd7bbd69f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3422bb75899b6682ffddc9511a56831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2812078ecc05cafd085c627c0ea14232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c64c2c051cce09f8e37624fe2809533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b048661c75797d1a300901dd40a12834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a44c7728d68a395e679a33c48902e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109423c6126a58da46c5840eba3f0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08062c2cde617f1f3c73957c3865c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b19489b6258036845c0d33874375238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef347d9e7fa1da261afebcb12beb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640e82bbe218d03c7e74a2a3f5dfd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ccf51f748d045c5d3ce84ea1ac42641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c553625c3e0457b67659bb918c543f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186eedff4183257075385151bd25c0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe23df8fd86cd4c2f5ee8ba7556e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d207e3aa73fe00057a5ced1cac68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e026a780edeb6bb53206219cdab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f7b756b4b28feb05f7d38dcbc56c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677290863d1e1d24db980682b9e96b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46bc7e6ed188c71963856ffc7356b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735606299631e4a7ed9842cdcb7e07650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c346426ef1b7da7362ec39845cfb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ef6376c4bb859c202fdb30ae7fce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a45a6b59d9157475a71b94e648007053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef66391f4e97b856343d3e53ea2fb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223657cdeb420152a105ab0412618b8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882fd320ddac2b445d446486ce9b80056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021ce8f614fefb0f521ffc6a33be8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265672afbaade50e5c71f639c283a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98244d1173c37cef29ea5b1256de3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c702e0b3a4970d4cc626cfc520c5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c01245f1e892ff744c807b60eb017c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a947965c9a56d8386ab80e5cbccac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a44af83ed68bb5d666d5e84862af763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe69538e74816fbd22d5b1eb78506064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c7cc1a6bd6dac96f4cbe8e766c5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9041821698739c3391b4fe03b21af266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904bb87ec379415b0d11078d31ec4c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0af6343651e9800e38912d5b871668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ec29003fb0c844ab292e9ea34b6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc79f50b77cda5c32ec614a5974a7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286abe197f41577e3cd9df01eb7e4fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dddd6a720cae2e883ff31b8e5559672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2846d4be12cda1678aa7db563c43a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210c23c63f1cf1fc570fc2c3fa583f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da181609965bf27c145ba820e6abb3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f130081b24a9ebb191aa84f4671676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e70c872e688c38a83dc814525c7be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c40b819ff56fa66391514c10ad13fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed599f4e92f2cb6a3ffad9646ae7fd5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f464f1b016788b81bca56f00c2890280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9545a5166d97748b6c3b4c6f795100781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b670e8b449df815ed975f08ca8c3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bcf8a9a76a04803a204e50537ffd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb7b1d9617a3c711d7f99ef881be684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28cb8ca888346dcc7826e657204ad485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34111f5573966e0e11e0c45878d66c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ddfab591d19e092e993415abeb74b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d6069edc0682d08b92951432563888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1253a8195c62c1829bc6001c0637189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae311be8862e37b28f246ffbaf61890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aaf4e5a3919fe5f1111b847ab822491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed876e1f75ca112d35060db14e76c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb27a01006156c3879b4044cba424393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d3f4b697e52170a51da14714e41d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531954258bd6edf8913bdd9afd1aa8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84ec551adc27edb457df42ad8b629696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae5cb79882420ee6c4f684723537597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aff275373bb1392ca660efc5b39b1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37bee2311216e7d97963e2c1d9759599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9f4c0d9ff794d10ceebabbad39c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f0f0e0c9816c52724fcf92251caf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502c1b1a280089fdb0bb7f7786a2fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f657aa9636f2243bcca804c892935e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453026ddef3093f9ede9feecf982ff8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9794deb335156dd6a1e7d38aa4756ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255940f7bfa3019b110f2913d095fd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18c8c01ba571d618500f8373093379107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6050f7e24a40306d2e73d5b4fe51e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5edadb3208b2f7c40509e3f05d7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18733e73593aafa0a2172e86871dff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd983d831345441003204c53f9457b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eedc85c8f2949775c61ccaef15a74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96901a846958bf74d2cb6c653aa0beef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e012695ef766e92f6fc73e35559cc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6247d3a7fa7edf202f5bf9fc06de7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ad42a450bd66e3ffd380b6dfeba7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d607a3c5c7ef35fe35ec80ba9865117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f32664cbf387c4c6ce9c0c4d5820a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53750d6d77c979362c3fc526a52ff538119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a4f755d17f381a5a7af890b0a220120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943655ff3449f62d4dbd47da9336c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172df7b49744934c991e9f7ec442a8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db32dad2c8ac137313d10e178d5483123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02e2292e096dfdbbd530d743565c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010852439300461c21d59f47beda63f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92adc2d2856c94716505a675bcd78d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa571731930986caa897f012b6fbe63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43cd080afcdb6375366db6a50da9d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2856c179c7fcf105323b729b9b48a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd589faa1332e138319c7a62d1e210130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd9ec1902865440b577d4686c138f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8fce33a184b1870662f196f51507d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e3b396b161244b6ffc3a2bde4260b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1149f1da785f41e4328c839b46c22da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d0a3bc6c3714c76d9d7e116e46116135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765872651146ae223e0b48b4dd1d8b7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d44f55b15e47e14986e917c8aa457137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af342e164a207330108469afcfee9b98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22458b086e0fc2bd1629b2166a7b9e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a39e01454a89f03a94b8ff5f47de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f02856070bb2b4cbaffe0b199de08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c97d76252a791dc125bbf29ce204142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322e334873a23ffa764326f29b776b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bff88463fa8496094036551afa78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361460ed6487f7d663036bc75fbd2a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117142b170a1132933246b9d2f36e22f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6855419d09e27511f52da7aecea3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ed7caa82936fd490e83004565f57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da7ac25706cb96d8c08094db9704b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e57842f6519465806d9b37ee7466e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc08ec0bbbea7af0d387f1f21ec831151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea29c75a14d67ca57626a303ab10cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a191a254cdc61eb90e8d34140c3db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c94aa9da8085a22ae468f257e22a1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e680a13be6973ccd32a9afe3c1560155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21851be454199a6644733e11fb52f93e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a3fa1d66b08481f833e1ffccba97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e856a311ddfdf65e85e77006dd57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490cf722f05faa141219dd377786be4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965b4c85d2fb95f3f336a29530f5e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0911a9c49d8e6527c6258d436c35b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d35e67fbab0b8eeda92324af02e87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d323b802b7895ac7c8af88ec7ca54c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d7ef16dd5cd5ffaa60d4a3ccd43f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36541bc9d7c00ad22eeeefbb2d52fbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b0142fd76ea14867afb0f9e22713166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76234b0ab236803eed1b39b52ca25b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b240a75de4000054f6c5b2b544f8b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a846d3e27cdb8636cae5120a4f55790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c3258230c7601c6c7d035bd97fad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f4062bd04bb2bd4fb6ce1ab2b2a8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a64b3b1eb924a983c4f6f8625fe627172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb33f169911cc793da485b2adb1c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ca274f2b70bf091a9e6ecd94459e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423159b171360a5bfa78264c6c3d930d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909cd373a859e0605782c95170fcafe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af93046c92b7da605b512be9d83ac7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976681d9a7ce76c28e6363f46d1ea3f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f96e55445bd50d74eb9ba70a51fcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90463ca63de1ad5f85539da119e72bce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181157867011ada7729b948a13c78c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fa132edf91136d4f97b0a8f33aa07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d71c2960bfefef277ecdba552dac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932cd6bceede5fc8d92bee1c90d1346184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c65c0c678a3f42e4f610b6c820daa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af0109103aeead1693c65fadecfca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee3f1408b2e16a903a555baee1a5ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea988416c88813af0f38917244adff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15427daa1ec571f87d5e51287e7b6f6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f35691557d26d8e2ad6c30471a7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4472b4af43494e3db6e00bbf0ee83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d40244a78fae94d8e301bb2bf9350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838ae1a8f70388671c0c21745cde22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7ad697c02dd0411c6e142a189de76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5cb0236dd49b3cac832dc19c57f5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5d01009db496c222f19423039eee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9577a2d60b8f02b265d349236e181197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b1a61fe1aabd94c7c9dfaae47c80a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32ca1988aa1852fbd40b3266e5461199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d2640047b5038b8e016d13fa7ca2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3cb084ce1578012b84e974683425c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f93f3159d9fb3469756323517a01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d74687a28072b30766419dcccc3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde725f629ac3e63351dbb56658c9beb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b168442fce59ab20e1cff4a34ea0e4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d032a1a713d0011924865fc60b8e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bccb71f28329ce828382526aabae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0816db266478f527f02fcaa672992c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab52ebc474a731b2adac33419fb13b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794dd322b61edd28ae7b9376580064210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e17dc1c26a604c1c1c0ce48187ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1334c7431b135c454f75b98e9d515e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abe9ccf469b42c0148c1ed9df2ab57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4e9b05e8d802eef8440cf24b4c1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6633262c2f9bc2db4799bec4ebd188215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a387f190084187f92cdcbfb62ab957216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f47da59a349bdf128c4275ac3c3935217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dbd074a1a7f100ae66515ba2a0ab0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1fe29ef3413d25b5909302c968f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de09bc515d3dab65c51ad590a4ebef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b713a9d627f8ebefbc63079ea9c12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d34cbbd0b278da3d7e10dad585d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ccf9f94b288d92647ae1bcc4355b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b88afb3a8d6b8e0c530d94f03b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ebe2afdf10e87f72af173e54ace4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc863e3b9d3cc75120c47454b070c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767e850f7ba71a56ad1a535a5dae74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7767949d2ad024a0882c0e27a4d9b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3764b52d4cd2a00a4f84bac441a2e9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cba4123e2929643fa5d6d8ee56190230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912537fef58f699bf60d6f7b2615af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea14bd69d6d4e41325319b02a2b7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a3c2edba76a6c0b4fb39cf0fa3047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954118e091e6f6bcec1e19240d7b3086234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2d696e891eaaeb9e255a0f9839977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b295d55bbdfcc8b73c289edfdc720c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e68edb80067008e9b41fc7a47e08b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56551f0cf101b913104d59368c1daa02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd74512fb8860bf3bef30b44d8877239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca91df5153cb106148cd5597932a430240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206fec9ee57dd0206a8af0c8af37cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d85a4e8762889b421fb483bd6906242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060afcb68bbb9d830027743189d5ebaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb793c4b5e4ff44b139cc43a0beae4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4c07745d4aa064bb3e96391cdb63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414cbddfd6f3bf4976316db537f23fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c18eeed009a3784e0c46d282c809e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3dd32a0d8034f69b094496f50f3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5057cc86b174d4e3e9dbbb42908b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f5bda5f081afd37ca244e11d13fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc290103612fe057eefd84327d988f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dba711e7e04392332d18e503c49c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ccecd9675a0efbf43ced7f137328f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827eeb7440564d69b5b0b4e60a85281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04868402ac6a3b4cdddaef64cbb4692b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83452b0e212cb7111f44fe6e0c07ae8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da955b15c4af0ee70f847c79200d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785378e1a1755e39e7cc9be5b90750b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f04dac9e0eabf8d200046f4e0568259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90a3f4089f8243b5698a1a57dc6ac0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad8f5ad729ca1e30b2533edeab8fad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f2ae6e88d2fbf4e7315510236ab5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d9148156c5ef70f112cc63657b80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726035f37432ea11922eee4d6fb896f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acfb01d36641ef5f3c8eef5fb2efbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024b853ad4a5f802cbe95832aaa8b8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f34690e8c4430207146ab5bada11d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036807b8bed003f1327a93e1915cb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3907380099c2be797dc191bfd7c357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd7d372a0204238c6521a0409e97b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198bbe9fc3880574138c34f043eb08f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780897cfae82afc444dbf97b877f1fdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db7c2e5b05757ae4f9e88faa2e2ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c0818a8357efed7f2bb7e7d4f2dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6079764298e993f17b7dda944be4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ba72316f42ed6a2c1bffafd7412f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661506d1cb79bea662c9bcc11bceb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a19d9086313db46d7ea31e150f63b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73add7ba2bf29a4eab8d3e3dfb64ee6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bae809749fabdf0f860e7cf78f5cc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb854bf498126b9bf76a3f91f006a20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ae785f18b04c449cb134252cae35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a44c255abe0a5de2452228e8c50f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036beebafab19bd844649d124e4b578284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56551e436c5164ed2eca34bff82649285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a24128caaeafea24eb976140b2111286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e0891f6bc714ed1f351b727e190f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50736850c4583123374840d205c7cf4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d5f846b82d31479401b90726b468289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e18b449d0faa2a2b6053abfef294290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50affe67023374881cd9b6d2cba2f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171e33fa6048be38c54ba9e8cb5a69a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcfbd18fe385c676b6f931e4f4ce4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ea985fdc4b23a4b64e2b66764970294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ace18ce2a87ace188be80d72d3d52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58021e3eb97111c77426a27855f5a35c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521e6fac9f71c581c2292159a4ff93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a319d9caa914cbb0d4f60edf5d542298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82701df6c10ae50f4e2141c76b71ecbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a6a586972c89c91b1c73322a995a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388fb551d028f1d077fd12a0c00e8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19bf6b36891821b58f20369cfcfff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2a7216b2597c13ff299b837bbb4a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779c83d1e24a9afd32f0ce851f27652304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cb428a0d4616a6f14a2f83f1a7d31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912db6b4fb45ce59d831bd0961a4b47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e55979423b48ec4a6ef6c88c1742d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196fe9b837f2c53076edb273ca5c1d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b02a26aab106396883c3d532c809309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f120148c28ec6adf5c7a8df098e949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919c187a9909d8ae81e8b1ad98e99f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e8d215067a0d92d34029ae166faf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c7120027ed8798bbf5a2013effa6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e93c8cfa745ff1e17a4d04feae50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5dc21780ea678367bed3b72b4a293315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc4ed1826b3ca7acae20c449491008316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf23041a414fa64e9b1f9d63dc135a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f3176df58b3e59e024e31ee34779a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78fe8ed2a10821c3645192225fa36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b8f7abf78ee2366fbc200f7526387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905c5948d9c2a19933e44f224740e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7d431ebb2d3595899d9d5f0d28d4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30b526efbb700ef7c53d3b46e08edf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c4a0adba84f1fa6198687796ffc1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc6cb8e450ab884ecfd20a118f38af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc71be902e912a826bf9557ab909b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c51f7152481d984d30199e184225d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9722726388580ad9f4d0b9aa7e7058a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba777164c69df4da116be0b29b8a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0706412e1fec880710124c17daaae76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b83f4c5427f0abe577da40c08ec363331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706afe350dc8678b66ad58a2004c3f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9778dee8c8cdb8781a9ac6c557c0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1be2b217067ed8e16bb0acb825c38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f5e47dfa50782b632d3f2b8b3815335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330d1b75d1ec3d88b1d0fbe78dacd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0762d10ea61884868fc69e724999f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda90d180fbb89ac29c97ac7c3fbc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db78b2b7ce55bb03f1ec865d1ed1c0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b904731198cdd9d99a24b245a65094f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918694a9932eee3e521b9478dba343341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2ef5f833183527459b7558132e9ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfbb147abfd3a4b0b07cd081a21bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15f4d27505b411d0eb48e81059a2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadea6c0a7325a29d4b24cce29a89fcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0f952a92525976ab136c09ea749da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4cc6296ad40e88e728cdb57e0125347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61353e37f2862b96fd3cb9094e142df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c4d70ea5d50b4d9bcb003f431d9a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b2fc4edf61d6623e6d479b230f5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf357befe7abe9b92fa9d1c581864351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e800abd150913af02f2a9103e9cdbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d931710313de08a28fec86405bf9da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723710c169e1b3417074df9d6de37a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfebb5dbfa34654246a8bea5543b984355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f936830111ac8862c35e074e5c83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbe3b87112d368638adfa37ab7822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6e6f17c3398bffb4bac3f26ecef9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac35c20a0c7667bc1ebe9ea132ea687359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d97d8e457b6671d4cf87689a9f294360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196124fd1600f03d123d5f44edfd1e5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e68b706172e65ad256d32e817dc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f144329d5615c5feedb9b4fcc78a20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c2354b599636636f544b3ba0f49d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69444d05b0177c2beef32545a1080eaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf011d3605f09ae8dbbfa29627fd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d75199e5d2fd5ae26e747a2aecff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf07452dbbe3e577386d394e68cfb97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b11dfe55f211a1f153f0855d5b92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb42ad717e360c2b58e63f7e0107a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00358375cccaf897a43c738140ab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a04aefd331d6e5c71baeb0b06209ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4eb163e8f8440cafb56ddaf63c053373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6111265c14940d60d13f9aafb141db7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c527d7b0a040091bc856b039302f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c96e92b2401032f958053c407fd73f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363ad7c9550bbdd217751a1ce3d81d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6d036e7b702fe560057469370c3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1b7f16ab025c17215bfe16e0d739379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c948852b63d70d82bad25e00d1ac03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed32e1f1e926b24836c1a84ee0b294381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158ccf848fa53f0e67cd1664378cd55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648099d34b7e00a71fe4bf91266d53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874e1acfd99060b684aebca75426d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76d78fbab8cb462fe8ee8d07cb8fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e2c1c30fb97fb53283ffce5b954b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52377bbcf37725ae09a0c4ed50a757d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d0d797b105c2135e8169a2c8d9c0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d8b53edb64e14214297f692d4d10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f477d2721dfa4afe28d7545b66eb3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c39e9b29ecdee966807ac1fde56c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f385ddd78d7268ef0ea98c0e01aa07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120fc147d94ce21636dea88a77f5ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955efd6111b8df88ed5a579b96b218394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ef7836c61367bcf51c65eb24d6b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3376378a2913e7f6b890e1da1bce73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6d0232f02f514116169b0a3d2206397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec4c881014442403785f31da4044e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8038ef3652dc2f9460a70c80730449399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b13a944c06d68a120d60276ba247400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abce66a85af87f1d93a24517fb5e37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87171c4f7469d9fedc6d7f58efff14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644841a5952f991791441515d5a739b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81474cf53130e013dd0e501533b1801404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29970ea69fa9a874fa8b7bb6e1396252405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990c643618ac5b325ba095703ff37f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd47bcdf0a6205f04b900e38987322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df77837cccfb9f4431df87cc4501ca3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b618c923f085e61316e8cf167065a68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac554f2e4f4c31547ae8514b5e79ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a823e40f2c2f7cfa120143df07fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3971e1cc8669a8930f4b4728a9ceae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbca0bda7885f8276800cc861e153b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe576390e9696386a467ee57cfc182414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f982dc4b86f5d46612ea5118c959415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97126df0201779e764bc82c6a05174416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7f50c677bec13857b1ad7849d984417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade7034095ff2914fd719736c6a57aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b408dde42edf1b8bcb76a6a697deab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a46b6f208e8494bb4937a71283f9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901dd7ca882df63e5b3582ae53e8c77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee18113868e31cc2983636fcc895694422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae294a0c25d1bda7a4dc2662c79d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e6e678535598a0f4113fd4a82999424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1eab27aa0425c707ee07187e083d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d03d1cd532a30157824954aac0db6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d54f7e0bef1f8e88a07a705fec081a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac3cfc7c9caf41a5201a03f66b36b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a245f504e0460b8ebdcdd3197583429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c140cc5fd37c8f155a17d6d8dbd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a003331896cffa70db66f9d6d9bd24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643355e142bf3986609caa5c713fd2d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeac26dc459ce518fe01006ef37b93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148adfe4cac1a08436b232eb4064b53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179bca25ed350d57ff93e804db23c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b4e0add3438edcb12025779e5bc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399a7faf2761e5d2e08fa4b463539f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f5d0172d37ffd770cfba0dca3aa9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76323dc5ec7d46a48b0fb54cf29602f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d3122c74d2537f95b3536dcaad33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709ccda3049a6d2e382eec58a5a5c8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330f41cccb483b8943f6220481d75c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3666efd2e6a262cf9867bfc00d94116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c2db84dfdfece58009b07956f1aae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab7c98de9663b6265156b714fcfb83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3328e85b25845c31cdb5b9035a15692446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2fc6a73d618f21fbbea5bd5279d22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df503426ffda55ad45a8b778d8b5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6505fc45717dc33c0ee2ea1526f7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141903b43a40e3823f7a2df1d632f2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95698afcccf1b1c633602fcf19870864451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9639ace11aff36291533a46a472cd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f395fd98a6f4a12069337d9fd22b9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddae66365bdfbe8af3d2c01adebf75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add567a1fd51f3f77d10a5a3a70d337c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b94e961fb3d70fadd04a11dea9a95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe002a5cfe11f81af40fa8891fcf24b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6783fe28cf9a2cffbe9f7c361e36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475a86f46f810838f74158edd03f4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d103635e674204d7554b4ed15789460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa845d31dcfd1348581b769f274431461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7104bdf68f07bb871efade5ac229462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b0f5929f07cf7ab1f8029146bd9d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a64ed52d9d2cd41946764f08986ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bf7c3a1948c39b731a018922b9ff5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1fd44a4b0f163a853518aec2506ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a227144f069abe4794065cce0dc86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd652709024f42f5931bdd89c94fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765d6ddb6f0c56b91ae8b18a877a6c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904573ec5939a6ef28543b90e1c35e91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21616d7fd5cd30778aae151bd8a890d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcd86e68c7cf7683db9ce4b605ae72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ef560d135bb7a65729f8d4b85b94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf014db0e117d1868884efa9e0fd6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f3eea847b697b9aeeeb333b8d731475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4380e2958a18b71a9cecddff9cd807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3c6f22ee3326118d34accc336e53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f027a6d48db5653b2b9db75afc581a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff4481d96dc8b14a9735f6afd1e980479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff994406ea70264aa54668583b778125480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e821765a983bf1c214bd00066b251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f02800a7dd30a065330eae367d802482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868e7c5ea1ce9e0d7456f987fbf0b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733697564ec3ca6e1806b621f348ec05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb12955688ae3a3cfb121f38c9bd0d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41254ca0588c9c6acef0c5bb632b5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e442cfd26fa11dce0c0720e1b5ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930b03005876f4597ab682b2b54d9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cce3ab3d80be755a0b4dfed27faea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2acd77164ec93b6f293a975c4d339490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1fb9c488d4133050cda7b574ddf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffad37c9c281f4d4980a664d1fc41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03bcf5ae2d07ee9d362effdfbf1c57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb395c4e9009a78bb414dd1f0e05f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321a75f58f2636416c7bedbcbc50d26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45088abe287479fef477d88a6f83fc14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb8c2b8ea189efdae3333c82cb991497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295ced7224979a1a6cd084c09c4caf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe4cac73754a740a6c9f8172243f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f0b817be771141e869ee838f256a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22bdab2630f2ebc8dba9cb0c594af4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7962ad1cef3fac8707c15245ca33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f638d36c61e645a5c5b29e56ab012503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8bacb8ad2954e9f0c9caa62e4f285504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1949d3f8a25fdbe379c2004f4dc9b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259725399fee77cd6ae1bdbf2a78f6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5e79e12a76fc52f0f5957d9b74768507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f1cb359754746d38b2268d01c47ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f9c9aeaeaf5566f7e5c2390b9fb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22680edc2507b835894a4ed57b28fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb311eef10f10d0a71dd20ae5dd8c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bcd9e7f56977ca4ae01e49657272e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db469dcf794d7a711b7b75f358e840513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3128e3cc83123060951766c305ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f058303270c6e2da2b3a70bba0c3241515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c599887954274db859153615e0a07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2743796587277671f39220c682fd77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220960f97bfbd2bdf1864c99971753518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b3d31bb7088eb4f60b8e39c60772519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c121e9e22b735b13c516529d6190ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b2194e51c856c09716fce4e26e5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc762768acdd0ebc63790c4389daa08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d08aabb37cc7b9e79273571a138b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4a882d156183ad4463837be61ab1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697537ee752bd141efe380aa5160bc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f98ada335b0e89a804d71d62e926f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df029d0cab118c24eb47a71416aec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d33cc31dc18065cbd97a740e651d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399be8fb89d6c0b9442c55659a06557f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4516a2d39daec511f810268c8f12588530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f94cd12f7d328de8d7b4ecea9da20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55811ac95fb1ea2e9634cf1206b95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b8c3573b25c75a2dca8ceced66d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b38b8e24a0cdc4d9f878f83c028404534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5cb9a299b7947db2d05e499bcbf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827e999fb51c83b24d471e45e80a455536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0e87d5a2592ae54f8cb93754745b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755d70b3599357684d878c89bb87ca0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa613521c3c1072fbd5d3af7650bd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a79ff3a5b02b6c6ab12a8a547d02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94b47c4cb4332a99c96d8960e3563541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66741c6db85075258433a562c580ad4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffe1ae6fac7f81e9d15d0146b1316e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dffe864c6678a178baf6d8aca8f1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66c8310ae3eacb80a6b4e1d926aa51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c555b556652a2ae708d9954efcc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7530d40fcf4bd8119153b2ebbcaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc0aa43e2fd26e6376e750690cc903548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f172613f76abb647536126305df5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1f7649799adff80c9d42579fdd995550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca849465678ea4375b01e283cb26e8c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9057d66c343fd89194e55d4f34e8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea30506f1d7ce0bb5a25162ff0a69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aec39fcdf528497a5a8daaa497a51d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15dd7a81a9973bb0015dedff27685555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f78ed0f945c8cdab043f938956998556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab44bba8041e90f5466a7dfb11784557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b41d228666f6a0fc883ea6f57a8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd09efd234658f306c580a446d982559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2082be5b19c465952b49e51e9799b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd43975a02dbf8eac66cd03b56af3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980e9207ebe16448917b76fae69bd03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81619d918ef65740ba6d76352c5a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54816fadea04a0cb8cb0b85d84d79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e84ce548828a8bea6a384b0b3b639565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eca27dc924a6fef6db7a06b57566a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411794de3740335d61591e9d62d2ee8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b10e1d69932847b34c299ae5d8f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fec7c0b1cbd6dd1db6f75e2ca8813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47519cb1dae21d3062980554453a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e705492a6e9e9dd2897632695e5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc216bc535b90fe873d00551410e434572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363f206a522f03bcab324a3086fefd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a33f7686da137c5419479a2d80093574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f9ecf71298395f281a5ce43c563bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62a94864d11a817d58d22be3c939a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e140dbcf19ef155c670521a1695f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c1188cc166fcb23a6cbae6bd3e09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb960887686fa5ab28e4a0576a0ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a3e66c2e08414ece631b3c455d34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789456e0b8c6b17aaf2b76c8a7ce5c92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e6288a40701fa7d45c3c2bfaa916582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c773e4286dca5a618ad77bb1de397583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee5b4fa7bf87ad39656da4e01b991584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c11bee8dfb452a410adc3a3d2e2a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22215a97a21c7ca7a8229f9df5cd0ba5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06dcd3fa0eba7eb298350575f3d5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad72acf5577ebddecb04a6802ce68ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b4368207ba3d77c25f5877155f83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd7dc074d94ccddcbc2f9bdc9e7b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb493e4ce475a9e8185ead3c0a86b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833dd7b66e6d982d6c3ad8bf90c3ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285d662bf01bf99a9f8b8671af1521f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756bcdf3a4b22edf7a08366c2738e02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f08ae0e712b9d47bd059dce6e17fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eef0c04d22ed38639523a7797c0ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cceec9969855d23aba009a4a88b523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f960f814f7c6ebb0bbaa90aac600598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67d5cb364ab21b06aab8d80584d4e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c72a27baa75b09a8075d17d6f9018600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5afa168c4f9c28190d357f9d0e81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecaaa6cda8785fc4efaaffb56a5f7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a240086ec9bbafaf9e1389e8ea24f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888084b061b267f1d898dbf1ec3bead604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6425dfbdd8d8138ebb93c261e03f7e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a489e558e07c7f2bf4f48c2b2cbbe42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84773be469f10fdf65354499f2c08eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e3b5e3a665e309da222ffdc86564608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ae53ee95d8f703ef12bf13a36543d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47c607f8dbd8c57e02ae29d2affe98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863ccc9d24bf060851ad7d91270a2cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3787454e3e69b5755fc1bbb6d48c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a7aca0ee85a421e916ffbb5510b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040cd6509ae78b5def4ab6d67f97ea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490a59f182fc451eebe7d355d3008f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813292cbd834505485b03e14519feed3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6b9343d5bb05d953fb268d57cdff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667fb27126d6765f0f72ac3c50d703e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d6d44444ac69975c882636ab71711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50172fe4be7d661a25bea523bd57da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad585b24ac04b4e63999bc7b6c8cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a728ad8734ad2b3375145780f37e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a60ae5f0c78a46b8349491c418424623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0c201137b199f1e1033f6eee19bbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a85908d56abdf7cbbf76157149260625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133610ca2194e38c41dac8f3849e33f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1cc1842b69b942b87724c47484754627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c7a82d4b7c15898949990887f1f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9715bdccdbc0620b56b144f489c5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335e1b84dde10baa3fcf32d4ecd5eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65d42e8a7c129f08a5fe259687bfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf63c9958817a25bacc99633b6189632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf5027ab5ab9b7f7cdad3f4742fa3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b41dd90e0ffeaddbd5c3dd9f53c84d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6bf3aa4c186779695e6eae852484635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f661e018e8491fe2133c74efca9ffc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18565b3c9b7445a72ca457a391d165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d1ebc8954cbd9b83880a045f1d0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c4d78fdd2bee6931b904500de4568639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b31d55ecd4f8d04bbe82bc2fee50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626719692c9a70d000ef2c329fcf4ec4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5c23e2ee5c72d23d738715cb5990f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7064643c91f33fed6aee4e10291cff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba6255a397785b4ce3f022beda355644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc335c28c51ac0b125d17d410b90bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29c5722553b8a14c58e225d2fab09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d8d4185b438a73a81cea5f789590647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc52cdcccfeda7dd23e1d0b77c3506d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f426d6e1730d623364b643b61b61c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b2be693cc6a8de7ecb751ad831bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67ee2dffba5db2e67d85753053a83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dbb079586998d501e91730ca3d3f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3c6397ff3d88285a51b052876ae4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05472093111d1498b65c8f4baab700a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068595ee85d034967c0fc5a08c700fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b21fd2b4d61cc99ce684461d97a05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f85b722bd10ed18df16ba0c1dc9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec253f4c3b7af6b0ee49328d771e910a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32230f4c296a51dd9ce6f750a8aa7541659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7b27af91fb876e620466d2877079660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625ab8fe732a8c33ba3909865c4b2f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f42eba5ad3363779d331404b2bfce6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816cc884cfd81cc9fb906564765d6a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb9fa09a0e5b35e8c4af79ab125ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009996125f6c4fdae4e6154328b3452665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed82c30c84b2d3f734039cc725180e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1985b5b942dbef57d42cb5f9c493c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5e763c3c91f24e3f3d7aa4fe657b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231984061bc7d8a6f30e69e6b58758b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98f38dede16663cbfd545225f6248d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77174d84490c13bb61fc4fbfbe0bb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fcaa09bb42e3a70eea847eac939cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b083fe9391e98b78cfa66dd092258673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e47e7d23fc66b32b57aea9b73b89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6215957c5145cc4b4c29bf7d87ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223c032a8d3c1514304bbec90e94b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ead9e248675eea52ab6453e38f0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b145ba37338de1f0ea85d419b2b4e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb71b3c689c0f7d10bb722c37b829d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f211d73a46e617688b9936cff4dfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc1fd4801f5336aa8b0c65a95252b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd99c70082fa479c478987b29ef08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948482342aa56702a8d64ba0a12c317e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5dd9624bbc209b41c4fa81265c534684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c6733b20602fd07dce62b7d70e34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727700763b43f36a7f0cb46558b1a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a3c29b48236094051b5c2b4d3090687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e76ba4d28b2832e70d0763b5a473c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183b072a37d7c2684af73312ade4de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a6bf5f4be8ac58808f8a835781ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e1a5f4215b7346be1c58dbc0e93f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920c45f151f18368ea09d3255829656692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aa85e34a55cdffcf631c6867cbdd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd50a6dd2e46a69e81cd2fbe1ca1db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a4a653494d222551938771df7511f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499b9b974c70c815a953d67564ac303696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8411b760dd63fe5b3f8efc54e4c5f1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c2279a97a9d44136eb57e5ea701a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f4f8b40158c1521453442c255ad2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598d72a5cad10b3ae7d1e8924cb411700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d32e6981037e3d5a23117b0d2f2ed8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fed36ef70f1f748c20844cfb5bfef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40598ec738561ab5da8069ef89567e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01589c0939f4369959c751ca9f4dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1abed4a123699d089eb7caabed7171705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d7ce34f319e078cfcbf38d979f1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ab8ca8c6bfa245578bf0edf1f7c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff041f60d76ecf93a08c36dafe62272708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110f06dba0349b8221dc97d1934480b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fedd83f856312226a5398dfcfaeb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8bf8a7671951ec7fdcbc475293a81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbce15ab3dfead62f599deaa609251c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3987096260bd30d04c3e8f685051713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d726962e6b22d571dbfcbdb12343e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ec167adf7cf37e57244bd24673bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f21faf08c68121c042898288548b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4f051c77eebfbf1a4e132896a21b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd540b5bbaa6db325b909f0784c0483b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59352135862e818b5dc798a53dbdf653719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2958ff708b91802766f849c187de01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8565c6c247adf3b2c53e60afa4e5c12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d89c604b7aaf7b9ffc16eb9ae879722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46ecbc487ffebeb47b7a6efb3b4cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7badaaa93ba9abf58aec553bd675724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b90e0aeee3008eed35f85850b948725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34059e301ff0e016f15d384e91fb58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35cfb6f9d2adcd72703af7f302dab9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1055bf1d015100a99866df217dc22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a2ce4b898319c79349e44fe0608b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79509314895b0e7611f0e712ae713b35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf36fe5117f4206bafe30c3e0b8d10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e93d9bfa8e97948423682fe14c6cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8a80465f9cb750948aeceea3b7de3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128483b94ce35b259b2ff0508bd0babc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f2b8d9b2aae8ef360799a5ec7b9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e16c1ef7b13ea64a851c8699b0b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56184fcefbc539d76c3a9f9e44fd7e05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6df60eb5007226e5e34ece6caeca7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3227dbaf26b8ad1d32994aa2298e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15d7805a9189213c1d191a18a43b99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a01d425683468ae0bac093bd84327c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d952991b5b18039a762cb7bd724bbbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a610b6d2994f79b740513779d710567743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a780e8bc1d3afc9afeab64532f06b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5865a1faa65d71d313896ecad260277745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de784b963d8e68c4d15b65f0c28006746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04705323810f8e9346a04d9c720fd14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce652ab554ba159b9e7a982f8b3bf1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be410fc5084c41fa1b464bf9e2267f5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7568bb0b562123cfd8c265d4f7509f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e826bc5eeea30dab1eade7aed80dad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413d010b5d050f766a768f7fe42212c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68bbfc7e934b30b6a34e9930cdd251753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91735629869f11fec47dbecaf8a944754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c9441871d1a89011b56a1fe983e65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d02b90e132e9bf05b578d0503dfb3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dae7d47adf80af2b5c4983c88282f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a6d132a831e98440529b89542310758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e052ee28a839b6daa2158575e16bc1b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2b908a0d98784f3a0a23b25e7ed0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63505b6e3d68b2e310c7b92769a510761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43acaf55ea71bf25993614d20b42fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de772cf9166170d63ae95f11242a52d0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020d15f58fe8e035b53d5824673a2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de6df0d55490b1bcc685041216b251765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7ea7e62e5e7aa303b4b34a440541766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f7ae96362bbd5bda6677801593cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b0c926e41bd018918d3ca94eead9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd637a435fe562463e7f05e975f05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08dcd810fadf212ae4ae380bee4683770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee22f2b842e905e0bae2de8306385e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974efbb1fd11ae6e9d7475257baa2f19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c8941d4841a339f96daeaf8d7cb82773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d88dbf8bfcbd43aaef573435b1a767774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1121c55617c70801da65218cec693775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fc7778d7b66a4e33f40cf814c1e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381ea72697a4258b1f6f1163b5304bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf8167b80fe8e2b43b28bf76db3b18778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb49d5b4cf26ca3142cddf8136452a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae7923a7bc02a6620fe06911afedc9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74cbfeb1a81e8c3ca257c7b01a6f5d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a118617e3cb470af022d5999cbc6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551565119f3e41843ef97cab24e91dc9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba913df08ea775ae9051918a0a501784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a03799a86ee48868629bf2d8d070d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9775896f286cba47fa8a5eccfd4cb4c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6dfe119525a8b90903cc0ca1650f2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b282007200e4289f7cc497864474788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543355989243e6cfc15cbb776cbdaa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ec156bdb51e030305af145d4be01f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b20635a59e3724401ea2f5994087b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50691b6cae653e8bd1cf529925c2f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a836b74f922a4a1d8bf7801321ca3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83edf4cc30017dd646576c2601d1c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e2cf85b77a4aa225787dab274d45d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946fdbb5341bde92e92b51b22505c51796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d150d1fb855a3c3616e3013ca0d8029797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e915d325a422cf42090739296ebd6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2726fa4788681f11bf9e5dd0fd86f78799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453ec0bc754e049f33658190f4761a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199dcdddf891b30101ffb7ea15baea3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c41b57b6d86367275fdd4ecec2917d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43aa9672a9a8206a651e8d1e0fd61e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc2a061c6e26c4a93cf9591eef6788804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff5759874bb6e9125ecc7e04074097805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338de1fd1dc5b9a3fd64236c46fa061806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ea6234dbd735b5f061b8b45b7dfd1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8d3730a2c84bd60ed60cbbe7ecbd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f9e4d01e1a0914bb6a32ca3a6d25809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5bb097c9e2e48708faf9842a7e12810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa631e6539e5e0160429221da3eac2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f032767f24cea12ec27869670a61812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c58c00a6715cfeae7042d8932566813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eceed8c50982408c2d46cb3c7896b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f5a944f1cb6cd7bbad76d88a2c3b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e64773640f0e5d0834b7ff513950c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ca733446a0ba8861ab97c091c57e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76ee8a6209184c51af175ede7ecd0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574cd8666a86f4f334911eafa80785819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c03096655a3d88a40f6d3da4a5d765820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7be69e36761b62b454bdb273864799821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b49917ce8856770a75b2ba2d50d941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7250bf3c1e6cee4b1bf88c9abebe132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d2d4e06001adf06e5af48f091c8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723f3640ff847c5a6355e5a3a4d50e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c918f27f68da74bbaf613ad3494a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0d12e1ff0dc157dd775d717b2f966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d380df57ed1dcb967ab55bf178537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43776a5e9a241a04b1a2b04d2e2d567b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bd1c063f5a36ad42afc0dd08437b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da658c86259d3df7aded7293a40ce36110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776494a6eee23f6059dee9b8ab782c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb367f6114918abd0b49ffe38ba465512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f0d22a0f3fb6407174a3f982826fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ca0134370af217272170a4c3fe38014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf220b25259cbedcd507303a4fa1fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52a5fa0fbf45dacd8d39a869b9f9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e48126564ad02ddb8bc3caa92be4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6befe7e4d7aaee5cbeba8ca07e0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167180ea74ae0b5484189e35cc0a2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086d19d39f30c964bffd49f28a936d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0a626be36b3c2d5f7c7d251dc2a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf30a78f6dabb236703162d836e5f0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706c80be2ea1cc3c8ed0c5cb67284923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eece8ae4121276abf8fcff4acf329024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9d70e6ae5a82d71b83c5e7226f5a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f047348f538f451455d0bdfbb1fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463797f85c194c03b1c3fe0ca399a0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e2b92b13392f2c1116d63846526328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb5ba4ce9cac2b6dcf6187be2119f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f01392b62439bcc77d909baf047130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82531be7e9d3695bfed8afb53a5cd07931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5c3504a6a6983be3f5f7259f9b9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003720c0a31431e631f390175ceb1d7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010197a0cf22086693b4b5b527a653034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea483ebcb98173d9ec29decd535b272b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd810915ae2d84e0f05453d16a3d0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36380796dd5a57410a994efa454342e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf684ba6e6a6056c7410620766ce778438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e0a89a89f9cffd437e600ef4b7b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a42b69ce85f6b76eadacd90e979d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9655c1195bb7b3ffc2e22a9ce30c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab7ce967abeeb7b09c6c7298e9f4c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d66f22744a3ead0920ce78c0f8ff943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55061607e4a8749d741fcec731637d9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5267c70bbe74f83bd397976dd0c09db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f7a410f18e58186193418f88e1ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d36f4783a030baf1e9f22df358f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c828d0da4322e464f84a47b4760548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e1412297d0114349820f8b5145d8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913435801f33fc3e9784f73926577e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f14517549fe0362e6b95a58f8ab151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d0d038ccdc3a611264d6d3f7dd3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75c6f5e6c9147fea1ea812c26425ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc387276fe914e9d7891b4a206027554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ed3e79be5cd737db505d738dd87055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a792608b3aa9390cb47d9adae83f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ef841660464cdb9cfc51726f4a72057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d724f16155c5741ef04dff734cef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09775e54e7dec34804dc988841a80c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44448a42b3fd2760b839e3b3c8c1bd4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e616612e4cc95390e398e8efce50f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c0fffd73117617ed3849bf4a148562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09376e5756c0a45ce88d2629dd85fc5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d3bd5c71bde0cca487ca3631fa31664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d71a07c45e313290aaef25b4f31c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889984c5e26da2d157b88f02d989d5fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ad1b50b0aa3fd07b8a00fd26947667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176de534d06a85e8694ba2c5d84c50868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4ba48756a10cdead39090b33d66569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedca6161974c45cba34b89e4fc7c3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699993d1bb934bbe6d184c666aa06de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebaa328f1c3abacaa2a116eaa31ddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6985b661a3d0436785ef183843bd0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098a55fabbc97d1ce8aea612f17c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf5a081b5ec933632105dae34e69375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa4130da1e42060118f31680c1af576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637648be5764c80693868a8db5015b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d319727543680df31c9322544355178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd79f6263136cfc30e09657e8ca9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1ecfafa65995f828077b411e5a5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54b66afbd449aaef4ee9949f52fc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058f09c1770a08ebbc881b400c381f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c13eff2812e8497a6b7fe134305f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef1b74d8a9d3ba160f4412dcb926884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9f508f6a6e62dcbcf5f7110e75fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb75fc34632edb72fad3b4a56c8fc3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398b2c983af7b2a23286b9952e27bba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78201d0470b91e97ec6a211d43959ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648456e9214183d763e1a27577ff4dd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204dd808e7490ebdbb2ef4d79d39ca390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c8f545ed5252f728f7b056c9693091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfbac6b417a82cecfae5c74b1b4adf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b36aad691131cc13ee80403f243e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae441fda29df4ad45e15b2bde6f4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53a258edfd082c7a36906c9eaff72e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241f676adfe4968111ecf3366fc93796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91d7a47448ba2d494513cca60055997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e401de3ff55d65be1d8fb824089ba0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1170054ff443e71115579f45f08899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2bdadc85d24631a427204f016925f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c88fd5d39ae86df572711481908ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb38698f344a49cf6c226d9b02ad3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0748dcddfd89e9948902ccf5ebd68c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a5b1011aa27e1a0a1a1d40a29d4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28161260deb9cf694fbac339d4227c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1dd411bd682c7470c73031a649ad1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a23cffe890d01944308e240960b5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204cec40a685884cfa9182e3f8b632e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cbe9c0f19134cf5b7a044620276da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca58e024769ee78c6c2c8e10331437c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e595af09263a295960e4ffdc3ba150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c9483b4847d4df9b6c2a1e562262112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c7ea43931a729dc5b64710c22174113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e31d6816362a77ef71b4fbaa2974114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99067d473a6a350d5493e6707efd2c45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46daa5c12fdfab125eb0492fb206e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e526061baf9b8ab5923aebae70ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296c0e195b805bc016d8ce2301a3b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2d1d342f289891b29dee1f16108d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd90f7896f1df92bbddf514e94ef4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c993ff06ce084425429449230328d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c69323ceb3cbf14939278e6e18fa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b39b4affe7b0e85ee12601314b23c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f6dd54fc0a2b47599916f5aafc48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e9fad25545ea33c2c4cd917bf0e0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ad451d071d66209dfa93de4c870a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2df1bfc7a8a6a24078e34e8ad3895127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ebc35e074a3267affe161955c0fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819413cd9f3d955b38f2685868bc238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c762b48f5166ae789556bf55daff89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4512c4a73da0f5d1b494998c0d79d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7fcb298ba768c2ad28127a263b606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de277ffd268e7e9cb573cb2a0a487f94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755359307edab2626c980f03007e2d70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef3f9006b47e00fbfccf31573cc4ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efb18b5ef8fbaa71cad4ed631c74e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c1dfbc7358e16426cd889591c952137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd601bf54003abe131d64a6eabc855d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc206262e8e1887f8281399163caf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885649a5d99f99cd0cc3e36e161db20a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc33770ca14dca3902826d42dca62f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8833427e2ed821129c5ef22ebbb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c78200d15d456416f62811d2df1fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94c13d279e77dee322b4de7b32628144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ee33efc49ae132f4671102cca3409145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926cda479633be4afe4ab5d70379237146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2391d4c1f32f022455403b183c8c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e641537e6c6250154e9e0f1e0d777148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff3c4e60e6e8e6403f47bd1267a3b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb729a6a3bef66a462df208d8afce0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a4722215e9724b2554793de990b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad1bc4a3392ab548a9804b52ab69f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e26ec818dfd2698f8c05c0647ce3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdc4c216c3e01e2d50b61bb67d85d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355617261f088a73d2422fa9d23811d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aaffc1a5b22bd2c1602501f7a980d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e5d83076d3e586b65b7b5b37865e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd7038c4952687360a038ae64cf2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cf2121035cc6963ca1a0a7aeca731159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda678d5367007fdf69c8528eb106a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123984f732b14df496d1ab9ee07d9e22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d0ca49bb4923582824d343648d63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f59e5d6f11be3f120135afceea6d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4424e679be66f7acf0d463ade36226164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d29a2365a3104e7cc5ff77f471897165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec99bc2569dfc9841041347e1d0bacb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c005b4e8590dd9d17e3dd2db501e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc18cbb70b2e38c8e5eed5fd0e326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3490594679e6f57be2230e4b1130a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0880685edf4caf2eef2cf5b75cbc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21803853f42929e2087449f8a0703133171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b132056cdb433702ea0eafbb1913172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d6c691bde27ee4d4f6d6f717a68b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be9b6a845c6f8446cc7beb4411c00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60339ad1bf8b6b6140276234602eaa2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b52ae402651a209b81bf4b74e40be5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f623b0752fc033bfc3ebdd0254a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78b5449a47e0ac5ca5e4c01c2e5ff5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0bd43d3c9c07ed3fc9977933cbca6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b81423789fa8318544300da0073a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239eabd75b4536effef32c6a7eb9a71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6952eca2dacdefb600b176fc561a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b19049ac6d8157ea9fb37993a5581183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae880a35ee7a3c401d65e80361fb80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622c126080b62fcaf88676f31dfd2ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d07b6bc7829a328f96ee8a8be1653186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0a0e4fe76010621c71890752af1e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f61d6c5970b80c50e3dedc59c81f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ea9dd8fa7fdff488d01c4596ae31c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34858208b4799b7b94c98eec5008596190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25074aa6ae2f79e102d7452f3692a0e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b6821afe78394151416639705233192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d89c5b7920da3d9bbe8fa922001ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510d83c9c238f85ad35c7238f76c5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5349fa1fce4ebaa8a86a89e8d726e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f0608cfcabbbd277490bffde0927196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f23c37f7589b82a63932fc332a4c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a48e1563c88ff2b1c5fb66218b1abf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91c7f0b2cf569eea4bd724a3066c09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0647a327c49a0674313029eaa1a51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8da8d1a64628a55cd7ae6ff314f2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a46d62040b825dfebacbc624a6e4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bca33d7f688513f1d5ddefc3dbbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9435052b60335a8aec429d3ebcc9b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842f65e2351688da7c567d1ccfa6e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7cbbda9974b48b0f21108d91ba41b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25359ade54e358fe3d1a9959e302c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c48255961e2386b4d28ad53aec9b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18085f91dbe0aeb18a3641e1ea261b5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed21c58b0a5f34608f4e4b86890db9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97e2aa3339e32655b773f50ba8415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845893fd217b61e801fc49b43309983212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7fa3a3930c48e64d16ecb7712ce80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ee3fc9a6125b1418fc4cd9a115aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a9b2c21e0f0a06c2a3255366e0ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c9da98f6aa2d2b8c9d54ce4a4cd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1765a55552b178e9f87228ba78e5a5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175613dedc28dd2e5e53fe1a109da6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a894ce98030e9baf60946c862bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587857e42e4f65c2511aa337fe4e73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967611bbe7e1b8cbe53990a41ed4b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345901643b1bd392a038f4ccab106e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b93d1c7808a3beb9bd24284eb42b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba3a88e22402891eacf46bdf8e65ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c498d5b11802c3f161a6d3b9850494225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394cc7df45b857f325e8e4074b1804226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ccedfdfaf8e6d1dbb24650a52256c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf383b87ca542fa9f06bcb594ca5ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137900acecf93fd04feebff9fda3a3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5714b21e077134a426d16349e9e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd424c22a7d3f0729bf165fc4c30d475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49cdef902133f1abab249ae6929b1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475004a90fbf0ac09c13c235e314a451233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae7965504dcafd36049b841d370325234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa65c280bdb254c2394dcca96d32fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ea1be2edd39f99205fcffce94a30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311df524ff7cdd3d554628c1682b07b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c6260aab91f9b6a6d593a959cf9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c16ed0e35e892204276cd1a046d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f8d77ba1d8b7d6ed61453d226c04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbab43e4efb1745b35dd428509182b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92f334b4d67f81328840c4c804feb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a673f76c5533590a8e442fa3cda11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa435ab171d9920d0be96e6f1206ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200caedb1e76df85d537e485230729e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2a67701717b77215705cf7256c3b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee2b8c97071375a7589ce41903d326247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174a486624a62121f363ee619fe166248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d432e901c923a22f822bfbe8ed5a1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6108bbb06a9287cef47c8cf2a1d1fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf58cc87e7326a19a11f1bdb9987e8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2799f3973c81ca22d2e865fd0bab721252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2b15bb9a80de10e618dfba676bc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd063560445d8c214c60690debf700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc4c83f3fa98fbf559b5dec504d1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843b05f9a96ed2b4790238b1d9880f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ecc0554b69f3caee76d6bf5f792c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3beea1590b57a7b0510a4c2ba6348258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e53a38d011b929cf7674abe6494b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960c56d570cfd20576f573d968d238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e3f196b08ce4461abc3daab7c37a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f54baa265f91fe428327b49fe289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eef87950d07819a38582afd35718f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447aa6be05435350377af70a4ad2c10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea9c867bca83528872cc986d10bd14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e4cbb39cb7b92a4ab6730e7464db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5975831297d11515a70b32a47434267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739fc5ae2e92d9ca8962b685b1cf46c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b8fe9f0464235cc4cb25b84e28d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528350c41826f154cdf0e2e5e7919be1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5158841869cc16123e710962be2c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74132c473f357e44bf5a1dbcd99e343272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d2f6d52bf08a4f2ed3879259f0e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb4f87e8630bda752f9007a28ea4d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd64757dc17a23273e4fc10df7b6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291a40094d165d06320e6b5f0ef014276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ae116fc1b1e784cf0cd5d0aa7c62e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c519caaf4c5557e22935f43aa700278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d54e2fc0311858847313528c12db4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c55bdbd9c3d0fd7826b18b338fab8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3d461d44599ce0a200f7115fc840281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3d02fb78596d86c12ad0471df9b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef2795e93aa90c08b81bb075c2406283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6ace65c6b171848d8f8dd20c2172f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f208b2680117b4443872366881e74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba61a3adfe209c3d4c2820b93137d73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6765ebb3d7812d0b044274a6e690f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41877396eb134b65f859e413f23d3e56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99085419498fe3aef0faf80a9a3859f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b39aa90f90261e58633375d9efcffa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc88783487b7198517ea92998ed2f8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fa98e785a2342966c109cc81c6a3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce070d1eac9f6133b29050d3d54062293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09ebbda7f5dcf1b9246aa8b99e717294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d4054832657f53606491b1188d86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333070808e4084e2b3ee8df2a1945173296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c6820ff1d237a8cfa3ecf7799d958297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae26f37688a6356eb479d421d1797298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f78cd14a48d4ec9abde29340d4522299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d899beaf34f966a0e86c74222fcb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5cceed0a69f181d304e942b65afa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec98445b8adab587132fd0acc224334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931df9f330b1abafb5c9557cb339a9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2482b0489d2421a7f865f121f5560f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88c8fb6c4021e2c4310363d572a42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9e95b9a20b4e68ecd329bc7b688a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5874df3be27f88537dcc140efc3ea78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe333efeed3a51ed1bf06b90be8c3d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186fdc2384dccc156efa7db8a006377309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b157bd9d55eb2466a526c9a8b52f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d83144aa17dced25b4a1e9223219311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6bbcc1eb96335003b6dc553ea57c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd304a41599ae65a314e8c9a01abaa2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0671dcfd77a81208038a296551001314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed030d5c084101a9838f4571b90f2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30af0f76035f0dc7515728edad7e25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e300a6142ec3c1dd43bd4834341255d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf510dbc3b24eafe0d2a065f59c2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a62a2f3b07b4e9f9880669ac3e48b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e455d0ab746eb23c6f9066f002cc1b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b0225ad28ab9aea06655360419bb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82bf38b9c080b585bf0cac028f7a26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07700cd20833a972fecbbb437f2ccc27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad92e4aea26248aa8b8bdefd6974e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67133bb5a60d26093542b9fa3b23fba7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f29224552a687a0c0afe4a9c099f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0f47d54096d8f93206643421e12fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4f720cfa4743cc85ae800eb7ddd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f86bf8d628f4df45e434a6d3c5537329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d91645402a3396f527c32c94cf87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3eac1c64c5c436f5acf011fdab60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b29e2c905ed0ce59a96ef2167c8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ea01c1f5b6ceafb1c620043dba37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0eca0fa2228877106e2ad91bee6b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26e799a626eb37881d01a4bebe8cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951f3f4609dd952dac833c33fd4a40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068535fb3fdcbabaa5c607708d660df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a5e2a98844faf784a33b461130835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d4f14c5a040e50eebde97637d351339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f1b25f5fc4b20853f4604d825b8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af4be6a213f595879a6598f178a2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14041113b5e861d640af636563edb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384720d27c462199abe32247c36337e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e4efc6efe7afc8b76b69966f26e75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267753007c703df7bcf6a4d3f88d94d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2826eadd5e979bc74646a189ed4bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995886181d0daeaf46f37da5702881347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418dbc62c1cd3854f4b4d3d43705ff4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3b148df9cfbf8b3211463d12a23b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d92e1a3ca1dcde2f33f6c66cdf42c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b565802f77e5114ea8306fb189a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd6e0efe94a0b5e54417910c41787352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c58738b7c42d16d6be9aac3af210353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85124754c280b0188696e2c93e4cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c59c4a105fe6b7c87af02af07190355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676327823f1c6f2c545be0219a8c67e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f432002b677032598feb93026a427357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5ff9346bbe2efc8beade9ca9a615358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faee2828614df83de335c26f8339bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7929725f58d0e862dba2c799321703360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fda7e5cfb83542f35346f483de7e6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb085ea8f02f8d9dc8d591c75d421c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9157deeffa0dd737ac6d48e7588a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65db46d870a551fc8176f7c743f71e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b947240a8d646baaf2d639a50618fa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2181d43e6c58c97574803d9e07ee902366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d0445e7739b996316ac06c1c7eb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e95d85328940f62ff9c8ea9ce2d3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d8d458acbd916c40cf172dd1d265369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161f466a1be7f4cd80e7741e9f4223370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb01716e7e9cfbdae84cc30389f07e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338b81e78e64901334bb6e95594289372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308799b7a8b39c54d6810eaeefcd91b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096dfa1ef45d1600f5ec2edc5d3762374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc416e42f841b26fc5559e15bce942375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ded5580134dbbd34f33e5a49b57ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a90df25b28d5a59aa93713f70c9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d28cdc64963d34a903ba9bbe88f73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684e0eca789e7cffcf69dd20737314e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27049c9a6f5caf612af9829c5e5918ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab23bf0f458f2021544334fbb194f74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a68e44b068e11e3eaf4e07aa7fcab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca9782195fd27e33a5ccc7177b6aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885490dd3752105aba840230c1242a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69da9baac8aaf25fe5a99b878993a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442f21551191c60e64cc31baed1117b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9608e0c361b09742bc20afcbbd17400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f4c6a05cd384894e10c147b05d59c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22542cd574671aa6ebdb77d3e3f98925389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf9c5e677a731a782a7b3b5c9429c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699663918e1831a68819d07e2651e43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e077bd5ba7e1836e0e69acf357bb39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe66773ebf5c3dfb8ce4137141052393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d628e92a1985043067ef9cace9dcded394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755af13f3a9b4292813d07f5f196d94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce0d706b2e59cecdd98242a2b00a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1898eb4a3f22e187d5022447cf6bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2612247da364ff57730628b4122d22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7554d8e1751a3e99ba2fcfd7d35b70a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564612592053f5ab16d11ee9916e9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf81c38c3fd9fa6da744fa7f59073401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e60d17632973691e6076dcb5b40d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae639f5b05615399d47dbb820425e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2a3b98131422dcb69cbc0533199ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343366e2f69076e9886a571c061ee6cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c4f34472fd4fa9166911eb3d59bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636dfea50c85643b00912096a16f910407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62046fdc64061fc52492f97f9faa81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13a08f3d201d19d5a99b610bc9ab47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa199c753727533f96606c25db57756410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb26de73385d934d021cd4fbf9c96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea041d6d689d99ecc204c5077742033412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e04bdb55f5d6237221c98a072bb9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2872528c42631b404a64d58a97cd07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22dc91b0b285354953def21b1da9d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf656361222369b12b25e0a454288d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93929bd84d14ac10960db6c5a8abc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28558f79b246f430bf77460f43eee0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff1e37d531d8d375cf72ed1c905e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c455a6a31ae8ff5d7b1eb0512d7ce1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7498bc3cb619f1e8300e22cc6447b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a685bb23bbc53d3c8c1e9ac28d055422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ef2312f6e5172946825a4ae22d97a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ade23803d2cdab99bf4783defe47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3355846585b1be6e39631f26326de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1fcb8b43594698de8f0f2abbc8201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e71d3348fb23f7fbe13c70cfdac9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32c7d5ff956c9debedfa0ae068798428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be73683b10e6855702a018dcac8b18c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1dfaf1ef55a90513f01c1bb1f8395430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4da15c4a1605619cb51ec1cd56910431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb08c2616ba8c9b3ebe0527e5ee138432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc97e04cf85904d9b8fc11049dc920433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2fa5cd46e917426e5abe1fe2fa0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc1956e8199356a92b373a47e9a76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fb006fc46415a030ace1b47331593436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548bdde97abc18d76193c367cb8cb92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7697a27b78c6079625b19d4d866fc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44701e7be82575073b37f3a72666ec5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c060739871fcc3b2353020a7f33ea5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001c020591db8ef3c946004e979878441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909f39514a16c68462df619ea654876442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c1242a6e513a05650a04875cc3d63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca091784b0b1e828ca207eda90323444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409abdd97c785cc314145f8c6a5dea3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b503440c4c37c5ae9d7d30a2c667c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3d69f3fa85cde5850678e23c0fc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6a1cb6d68e4ed0203b946f0fc9265448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac41dae03dd4d3713bccb2b0b35f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d5d0939da93a5c8fc840a3c1b2bab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6486c387417269c21fe2899678a0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d87f9e6152478d29bb1e5a75729ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6bf8e1f6525297aee295e7a25f81d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81fddfac5cda3c989ca78552d4c48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37b93fb78bd53c672ad2963c8407c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f08c09d9a27b327e1135ac307a2ae5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcdaf98c4c0866a604ce0584c0b18d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76618bdd39ecff232db4b561ddfb51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6aac59dcd909c98206ad916e65225459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ad1747b0847e80e551b84fd02a56e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace29eac2bc28f17137e4f3d98385cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7303313fb0372eecd33e16cc34ddea6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03673073b72ff0797c3cf73a279cb581463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6afb9d78225ea256eb14ecf99d92d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef03d86723bffbc65a7ffe691657d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22059667ca345e87ecc6771c68534f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6169662b13c7c6d0cdb77704d209cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c741c0ee05f099a9c3e28d434007f7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26692b4f7ba98d9fecff59e0af1cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60fb31469775966993ee4f8eb08e08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245340a8f5d6560f87b4895906b365a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3faa204fd199afb90a13d5003153a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e905ccb3ce830306a1bbde6022dc5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5488c223b025ba98d66bb4fa53266474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0df43e8ad3e486cfd936f6acc0e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44246abe48d02f52ce93444601bff82e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8439dfa79bdec1b98eaf4ae5578f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1ebd330addb9c1a9c9d19d2d12d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6060fb2471681a1cf076cf42c1cce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31b0f17b963b7a418a7991c0f3d67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f35d491b5fc3657c53bc38767610a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16ff89a0dbf11a56ade1c8d022b2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d00d033b30062ab355e7c6ea9dd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f7ab39739e73e7423f15ce8709ccf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8bc02d6bb93ad8beffcb38dd7dce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010fd543814a411f11a24fea71314ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e2c219d3cb811419a7cdba3b6a5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43225de2330cc8517c7b02066f026f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca67ffe6c0d88f79955581acff140489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b5ef2149aa6c14ad9c3d19a5c7c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77ac7bc382d33b12bc5c82886086a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6225c2401c5609045bd5ceb91d0fa39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb4d620e6b1edc827c13a02ef85ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab41b80c239ede46c74c12e4e16822494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6dfb6279cda0fc28f99b550a8aedc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1620bc0bbed09c36e6e9527a3b9435496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7a515ef36571d597bd46d2aa0767497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd901fe8bf9e669bff368a97cb0a95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ab90c61c3d3f57dddd8e535db8cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde86d5aaba86997afba531f3f033a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3c8e8375e73a3887789e6a96303be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d276224d4ca047d2359e8739c6c6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7cd0188c0a31074ea1d9be2322d55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eaafe18ada362f566fd76a2f6dc91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222269e4ad77ea4f3480789cc4e441e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14bddd1ce13c04e2d73a6a5dab1979506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84323612621e7b3e4cf91df0cfb420d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee06f96dddc8cacfda680f8be1c878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bab02279c097e3e3ec1da22e96423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3aec0b4c7ea275164071e1dffdae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23e973e4bf4e6764bdffb31e70035511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ec4d0821765dac566d23757159b79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9d13e2f00d038aba3b74d014a1683513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45817582f9719cc4cc744ac9dbee5ea1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad3df4e5a428a7d89d537194922525515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867d2caaa76697fd3887cd8449cdad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366e60026ff8be2d322553f5fcbd0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e07be3a921b8ab6778ca10eb38081518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0921674e413f19460ca552673ed16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12163518cfcbeea7274d750efa04418520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2a86d908aab68aab7969fb93dc915521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ac50517ffa48cc070de14040c56bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfab7c856a667d9117cfd8604846c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e046ee8210484418acb11a102ab860524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c4fa0d31d1e817df8ba7e831082e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9772383ab6fd9ab530de32bffb3a0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef629f1d1dd4d70ccbb538b126e68d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9f69eff4e6748a0a8fde4268c338528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6271a6021fe3a76a04fbb24231b9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787707ef6d43bf273d67b703c2076f95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685049922b1cd70166b811c952b7c98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8108c2be058f467fb3620e2e161fc8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e595db3b9ad5775a296913c2d79d769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974486cc47579fa12f03603eaf78c8a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e71e914501abfb62ce4870ffd1c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47281a53353c5c0beec47be488865ffc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689e300ab89eb8a49355012f238667537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f8ea287ab0ada54e03213d44836a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acbe9d2e0014a803d3728969d9c4d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b9f9dcab461efb0ba132a4e97d712540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c3f7837752304254465eb773a9ed5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3ac2ca12245d11fbad3c34f666ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef34fb56f44f99a0e6bc09553e07d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b373aeace1b09151208603896e158544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d8349bbf7bc04a340d9941dd906e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d15ef0802782ca0d3eab00423a79c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370fc851e1e94b120cb69e2121dee31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef4b7acaa26d58f440d47c4ef16f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb32b6087ea9d7c9c0db6d8821dad8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6212f36a335be6d764cd532248615d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57230d8dace6c3d2ade302ad435ef3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d0e51f711be33a867811b5cd260a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892330631fcb58f0b1e155e975646625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d65fed2ee57a0a2e61ef70e992bc52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c5ee5feec11a2c7cbda4e4537e72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277ee4230a635062fa4843b3210febb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab61149198bf4861ba61cc8551c907557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da190e1707829a3dd40818868d68e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb802470b2e60c9179ff0992efdb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b7538dadf49159172bb604bdeaff4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93607ac26dc4f6de58ede734b629131561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf14f3dd52997312bf8a7d55b04552562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f728e4b197217efb57a50931f0c18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219b26e3d2713b797a59df3bfe998e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7098ee6be82ea7acbc3e82e19700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4fa792c9840d47f4fd80850da0062566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e379954540421d59523616b5eeabfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1cace7840ea7857c86e1b9d9948b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beeb062320220a27e8d32e6364437c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33953a867ffa2047c59dfba21122f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88061f216b7b1ec3c6bc365d5fb6aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b287bb4fcb57cbd0034b117817d47c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472e5d001f542896bed3ebbf06d5e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b01f616773e347574af614e2f8d1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a38adc1c319ec77e9dd4bce344a43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428990415426417239a5d3b61ac70b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201083ca96b88f4cffbc6d87bebe0ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6e6609fcd6bdbd730a4bdc2657712578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c36d68a064937137c7681538f576579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2017e9caa217f679fc06b973d1271580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bc1cc7faebd7439675e0fbed0bea6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca804c8fc7e7b3a89d68f5a65cb2a7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66dad623268352b7658cf1b217f694583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0949d75fc04ca2da6e1aa1ca10860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f6b577d60ea6b090c30f156c564a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa6af43f9a06eabb9387f47334dd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26d0ad91b5fcf2b92d9805a9b26c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ff06d1b94c661b611aa7fb05bbf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa11f3d3cebd8fdb3c94a5c93da503589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d510b9674f5805a748687064a72d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ebefb1ed7fbf0a3a2dacc8509e10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18b00cc14e5182d81afce38387a3cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b7713fe98a2a8e069641a650f110593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc148399f2680dc289d1a2c3619eb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1c39a337e5fd6c7ea7be324121e0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed28383f70c2909849f613585e57a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d21b9a8a41ac6c037d0594f55d19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a1a1485e456a96e83314f64bcb53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e887ea06669be537457b158f6525d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd9452f4c16c7b2ddf225f6d2c880600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de9d14a415ccba324e3e477f5a0257601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d27ef89f2403c961c0e9b35ce8855602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d24ea7c9aba2319fca8954bfa1715603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1c8c1f8098c7c37a5b345bfc2d7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8cd21152c0a090348246dc13bb77b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83bbeeb4cb6ae90a700bdb9c96f74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebef3ae984c124cc493a1ff55d3c12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cb5efaa880ad122a692829f85670608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b97d725254708b2ac1844016f340a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651ef4b622f7564eeea805f71930a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad3708b07ad2ea0e572549541c5115611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b91daf266323361aa04ab77ae1de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c740af557c711a394eb533a0cab513613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b58f64bb9850507073574a40415cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb94fd2d1777a0e993ae47a8a863d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a826af37fff6c7bcc3a687fac9b861616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e068d76776671c213d140acf2f5586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b4f82e6245eabcc544690136b534618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa528a9635fcd4bc9b9946f71f1418619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6c8c3352637823f3255daff54217620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93848a732b3c8805b370b2e12f992e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e906fc306c7d5ca30b24456e9fc5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7849456fa0d242d8a97967061ac540623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099585ac609b9dd14a15de6b4fe188624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d06f2bd5904d334eae68a18851ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e75c89d04ddc165627ab65269ef85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d441f698178ffb211d909a9e6aa9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b66c7ad925de984736f0f5cfecae2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddfb46649d1a89c56c1ed929b0f6df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29308fbae666694f7ac7668b891fa79d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1af13c3cdd4e4e662f3d92c11b02f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a41f48746310fcfaec995d54494685632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83026786117b69786440745856710f1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e122c99a164e0542149c2efbf3e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0dae93cddf36d1aef45e4677030a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0c34e5a1ecd84e92f9d9a03043d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d016b277e54c0453510f3cce41d04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278ff6642eff373658a238ac241f00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf8528e4f70c51e1d2013e7de9e91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c5cba1d14c6c6da562c779c8788d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f0a8d992a07734393da148e2ae3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89e6bacb3085a327a5aa4252dcb10f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c8f98b149fe8a4251997cf17ebf3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951ded260355d123f3ea00e8bac771c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441432b54f20755d6324de9f5f825da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfab426079c1ff19a9f256c2495238646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1277edd2cafc988c1bc502495beb2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ce02120e619e92c5d27b6d53bb407648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba93c2389de516306ca0e37069ff6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f724a505851578ffe6c4352ead90c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc021b06261bb8f6cfaabd62be6d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c0fe75773328288e957b8c4abdf2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4509d28ff25a697954921af494411f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284ec75a1a46429ff6793321df3b7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d32303fdf8ede5c4488c263ccae9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6a37d312a8083768dacbf81eb475656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a04d67cdec6a72a7766e4f096855f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19f45c552f054d27655ca28b07caa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8189944bbc9f10848ed4ceba995d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9e2d35eb961f36d304fa1540afbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ee1c4a1be68e327e5b72841ba73e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37f4e2059abc522d57f3691d1037f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167a4656f08738bd8559b9966ba28dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6801b2cecd34e2c7a40e54d5f23a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502469e7ce7e0a899363c089228d52de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd2ed7e42bf6aa1384867131d6e07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09160d4acd835c2cf3b08dce6e7adc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f052851de0257bc5b93a3fda408afe3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2787b2cb7e7f32cb43d4de4f7dbb84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab107c0d486cd97ac40133932c36eb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190638680bc66efdf79fd3f5f642ccf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970c7ff07212f4208f78348e51aabf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b819e8efccdaf97aebeda88084fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b122c65e48b4dcae6f378dea0d48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf8833713013585130e42d56bac91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1bcadc1048025fe3c37de95cb80b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab000c69c3f442ecd0daa7605a771d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d528c9e0439e90378b9fbc23910e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140e8ce199deb1dc0f3cf4e65fd53e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f285256fffaf09998176d2c20dc5e53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dcf7ac6177725556d4dcdedb11261681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea0e4b33454d34e91639e4d9aaff4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487342e4a2719b9ce38f5bb0571a46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ba4069cd0801063b99946f85bb64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a302b36246f9fbc967cfa029304108f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9d29677423696896b724c8791f3f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3b76bc4f69028378b6b3f75e82f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab2ab8f62415d8e977f6a718b3c2f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9697ef61753a3ab60dd51a6e4bd880689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfb2aa683c0f17ca210957af744c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae604e9299684664826512962f45119691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808eb70ac3abe3db4a19be848d5ada1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd03f1b2dda3ce1c78c139751fd1550693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852c83a39c8e9a848e92c11d1dab33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597399153350bc929e8a7bbef585c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639c518784ba0e0deae6bb3af63655696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b5c6da9c6c1a0b27938e0afc8f9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460c7aab8b4127d5b40101f399fdad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91306198f9b4be2defff38374c1a8431699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131421f594522c9c9ab1040278470101700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d286b16ef616a45fe8acfffccb70633701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e3e363a9c86e11b05b7ab8198c42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaafe7b5a9f7ebd508b0ebe32d4194703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b73ca64c40f0fc2e36134f617d5df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2f3bd8934395958cec90c6f38feec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c57afab76aab4bb194f491cb8cdb05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71774b5080fc25d07a1b001c3ce1ed2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7cfb1c2051955d5f45a9374ff477c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be293ee7c12fe7a9b9aa5af2c1042ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad3fb6db83bd015820f0a806b52f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae189a50658d330bca1c9763b772e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e9a93579e3fee087c432cc8f45034712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564458c5d633c95275b4c9d756ac7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe496221a58d5aa61f85680c6ff61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bce23f6e8a3193afc8336450b427c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd34892fa126838b3953162bb3b189e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085927285bedf921c5974c33dc958c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92fe2da92844cf4873fd7c71849d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201265c11aa10a9db63e3bb43a5c81d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6e434f64aa0087db4f42a128065e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee72965814a57b48ff331fded924e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a3e85196b5db496a62171a37145aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c692f6e1cfd8d6dcec021d4aa5360723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594466c28c9501818ed1b4a5511a88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b52b6d4b589aef7083d75ab9b452725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788355d8c93c448f2973a021f119afe0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782063efabe8c36b1422648710622577727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77defa4c47dae8416a46d0c4358e96ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc05bd7b91f8a71193f708f8c7b73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de2b5712ca600f74258457bd867dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4fa791bb52b5f0a8333762c771f8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dbf8885ec6c2315794b71e1de38e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f68be10da12c8833b575245f26b4a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb08fdf688fdbf40d4375e964d72005734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c298631a3618df3fbfb44ab4e0f6a2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a820cb5a64d3342843e4ccb7a48b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c6623870c450a5aa239416620b799737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484feb73423c52dd1936abd97ca7574738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fef9f0f96cc2f70110c6104c93412739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc2f439f79e963f01fe3d366dbca60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2951aac4af71da3defa6fcd9b419c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d9579a5f85b6ee4260fec480ef41b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff3834236092c3b6ec4eb8e9970ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f6df5ef0978738a509f2b8158ad1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce8297dab4354363d43cc163af8e30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662f50339e18e02132acea4cb8f62bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e792d27964f1847abcd96e4e7ee5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe75af99cbe250f24cd44b84688aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7bfefe0894c97d85046bfa4e37496749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8016f4a4e47e2191a717764600e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba4919798f6c461e338ee00b73353b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae266329db760c0dd69d443041c9b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a08836ce8a5c6083b291898d62dc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909341a73eacf0848da959fef9a17d68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f148517d5ef83a463a89d0dd88cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10812459ac42e6fba4c48a7a84d1314756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46495fb10841124bb6de083ec62623757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d44d38fe09a95d301aac744f4093758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e026a191ab855494f92d2ed116d4cd6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0d13e810981db8efd3fe819213044760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f18cf944f36a89e9ea0976fa8e8ef5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ed883c5956b3c2306d5e87aa896b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea028284a2e9e47ccd1215182110553763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337bb73d7cdd26e3f35c2abcb11881764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9429e8cd3bbd189ceed8b296d9b53d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f313ccf59470708c98b6f68a3061571766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab071944616e0e97b8e89e98e0fa67c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>