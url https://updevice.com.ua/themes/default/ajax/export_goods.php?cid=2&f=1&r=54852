--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f9e489d90c71a59cf378ad63c27b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a892edb1f47584d1ae5bf794389fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b54cc3196d99c9e3136725fd75153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91e0d7905daefc870a0b937d531654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82121f9f451b80848d785d172674e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980aeba5e83ca53b114c33f22ab83756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009de51e1930d85acd660b5eab58347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506aa9f9d55f2b7220b7301c74d82bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9af95992cffff3aece486a40447f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f0fe4f1a2fb1e08d5a5c89d866a1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060694a8e10dfc0e5a47f8461d1dae7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeaa9c4ec7f926483db52e3ede699812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14720d84061b430eeadf5a6d36d974a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a0860ade4e116cf50066b13cc99f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca55e92a38893323df23c3a487e32115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866e3e43e14f9b07a0179f05c551c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e08689df2a2aaa6b31a9b0c048df417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e8eebcd17a8832438f73b669718218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18268f3210cffc4de5448c73601f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ddeb045203bfc45acf481440738720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9337c61a4a4e246fc1a52accb59ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e901b0631beaade685a615b3c15a4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d697bc20b3606eab1df3de2e23ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f6d0ae66bb223803ec33cfc33f37324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8170a32545acc08d6fd72e4476fe8cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef87599acd5ac40e2f0855bf7a7014f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40682b1ffdd8bf52f448bb5623ccb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2d4831b04d36b2efdd94bc3f8f7ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920127467d123dc7af0b8ff2b986c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aff1fe7300b42263b9df4f62d1f4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313cd456071c5b37505a831eedba5d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007247edd630ba3d5e6366dc1d435132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da380d545292e0ab671d1649ec0d9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e304ba8ff2311d4b01464eef6e6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43290c175107afc0b00588c6d0629e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8858f32850bff3f6cc7adb20ebcabf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29234abaa4348372ad87e6a1c31fc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179a67ca4bc7f0eb5d06472e632d9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb525ebf94aa1d01c5169eaebf0a30239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b01b3b127986091a6ebf03a2fe6bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe95ee37e6c8a4aa84001456e080f0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca647d4638693ad550a2c5a71f1ef6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d68bdcc40bc658e7c9e30da42283143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e46440526783c33895fde46e26141b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1f4534d9c3e72fd9d049a3e6bcb3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ab99c8e51e71525f346a76d388b2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74494980804fd2e28027ccb58c00547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0b424f2b48fc3bd0fa12614fb85348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d422ba58452926ae98a09961a07849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18fc1837146cba1cc000e734b611f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c36a85dc9b11c43832ee8ddc706ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c1071d5791a62de78875e115037c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4dafcdfcb6745767b3c6174bda58b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291ee7e86bdf6314693886d58206ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb66e33003152460eb9705db1b57e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21383ab4d692b8d7b243fabe79599756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca438bf814031a3a54df51cb706ab457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca6f7c1b8f28b7d1d54a4e8ff92b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbda7985a6e5ec19879676a44e998e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf3e4d1aafd8b2c6d387cba0486e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c3fbfa101a6e1b1b808f4095fc9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cf52b51f61bf16f9e2a1f0faa8a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681de435489da7dd1bd4945bf8b206c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e73e731df5b71e1ad0fc60a88864d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9be6cc962080e272e52bcfb15acd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbca38d40c425ae74786eed71a7c5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29372b9d7df95a2974f97bcb54e078167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c3ceec31d63ad7f812cd463860f2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf7f7d12c36fd3d1ec2aab5383a3d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fc99d115496f43c9f08ac95db349e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a402ffaead1f5d340c8c01ff1c5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c3207da0a8408c71d738967fa17772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fcde05f17805fd42d08236facaae173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509581b2599dc34d9927959742c008074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ff2d5afc85646c999bf906002772975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3991a8c5b555f67928f5743e585b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb55244132fcdd9bba18bf5e63cfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1d4dfc33d31ff68afc0634c758da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9190504ce117b30ca5cc336a3c3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75744eabab27ae310faf69b0a1eaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2d8c04475b114f676ee298485056781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b962609184291ea43af0cd3308513282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280ac19812f81188e5b734964f8ec7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb43a61b3d21725ed83811ef4dc9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e0ddcf58b6074643104d3569795a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f20348e06048722115af659ad8b09786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dc3c05f5902a9a5ddca47e4c5ca4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582d6277fb7d7b607d8d5950b3a26fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e74249cc06c22ecbc28613adef83489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce408d5620fe02e374c15135220d3b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c4ec459e29aa58b844c72d6e6a0ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a122067cc3536abaebe571a3a9e5b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1372fa4651e607b3803ea1efd86ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c646b9b7372c65bafd098fed8fa6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4a44e91f5333d5a4501bb83cc76395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499340240a210edfee54c6613f27cb7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bac2a9a164233423db5f3b26ac13597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99e0a227b2cae7f6d46f60a5d6799998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e080c709cbf452a771b75fcd11399599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f11ba72402c89e6fc88acb4de411100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08118c180137f70af14bba1327ed2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0770d10a9d2b2c5b7edcc824210da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951fd001d055bbc92b5783c3de253b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd28daff3cdef2ea27371a89b0e618104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4779b44e11b7523809b182bd47e70e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adf33645f6db887a7555a16a62d8c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50f0e1d66abfb344f6574342fded5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b85c9e02a32422568b1b11187e30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68a7d66fb48df768de4911196485c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149247e9ab1a167c065662390ea54d11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749538d5f7f40f222b981a22c73e3244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6302a0b9d82ab34e75a7663d4bc874112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985403f8b27a161366e9554da233b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe65ee2388bd4a6bd4b723cd49a0a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f9d75286afcd8fcd478e9a9268c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73989e019761988fe64b94595c396e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169794701269b020aef27acf7b55da73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e8d37fb3e5a003a1a75cf27d05259118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442cb1578682ceab1cdd508a22a3b68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664ffce76f914dcafb7003e8f291f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3141b664e8b0e7ce7c308d758143121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844bff4c148dbe40382bff6970a1c08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74973cc3c527815b7d33ed2b22c9f383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb91f047fe50a5169841e0f3b06c1af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbc05b691fe1e06c957894c04bbcfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f511506c91529fd10f73f5a58e89760126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00a08b013bfc5506a028f7684a983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c318103d2130726ae009ff126de51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf1c056268e42436ac7a3ee26c582129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9fa43a630772a0cf2f54f6ecc4e31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f33a5581f39a661d469c835bc518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d89d29a3c4d009014ccc35d373ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f2f55311a990f822fe234a38cebe0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc7b32464bacf3684ec5e6ecccd431134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57c5aa5bed03f28c967b12b773a09a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855df3b402e78d0980d13966c6f148c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361b16c1b6505ddb67627833f84ce0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497719c49d5055b33a6e2142a24555aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd54763da606d1890903599af4dfd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc7cfa6c88d237510797e5ebf694dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a626de54c458e3aac8c5aaf0078e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009d916ba8f3e78d406c4d3d878ba5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107438a33367c1ef36bf714e5f2e8395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca8cf29623c2b01420bb6f2cd4d278144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c34e98838f2e80dd0b5d639b2590145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac786baf7886d82a5c633442709ae6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed3ebbc814dd94b3f0cf6f4a8c380b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb91348a348b51dfd139a7af7364ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e4883e45c1f112d9b7875457b39a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feac55b10e0a970d678212c5ad04bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6a28dac9eeded9e625b7f8861028151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf7455a9c261b2894e10a62dc8ef7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36ae24c05aec5d3e1110286871a1d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e43b6bff561158a1675c646e22056154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f59265b7ea9f9e5ac54ec69eb017f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d562d99993fa3b38ba6cb8589d0d24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069888b6e622d7c4438bcd0fa0f76f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5948326e41a2bf401f66635a6c9c63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd5da6499043bab548399c8ddcac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1158fc28a977a972cf709b5adc24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a21add8a82c59c0d4f40d44bce62f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b464e34e4764c126326387acaf888be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec027eaa7a3fecaf3ec464bd7119dce5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8823330bc52f12ca3658c2a748cb66a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24498215b052af8f696878c6af7aa7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d6f74c4f18a3b034ff41d13d235d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f4188e021fb03f9fa6fc2e77c532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576411ea430d5e49db6aaa8f8b6a44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f0b07af9d9be8ea7ce97880f32c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f8d513c77e49fb5226bc2cc9204a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd89a133046dcdbd193716024a544171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c8ce76262d180b9d83d89c342a6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f45ef3f6ff84dd04fcf1251b8d16f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8d3b7c864fe6f5d01fd8b918fff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793240eeeb971470b9d5df23d251ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b60dde4217f3a46df4454c7d7bc1a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad70eaf5bb92c517f92d0f1522fc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a2a82d1b68f7fcdd3f6a0f4624056178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e999d36268b3698322e8760998a0cc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffeb0facf0b5e53054aaf83ee15f93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090edb201cbdd40cc0fc3af8c2d636fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0500a95e5061320ca41e3237176f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d991b41e6ecdbac4196159b5d75a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5cca045ea5bc842d17459f608e9c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb5f928a7e7738082be948806099f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93fe523e27ce8b217d607dc8f2e0dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca91d4e386c89b181afd9cfa43267a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d598cedb23bb4250dcc141a898ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de96787903606f586da339d7dbafe23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee830ccf267708da8c2f0761b3690f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32d7a000725e8a82ae44878d260ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb460bcee4eb65de6dfef79cc0fc77b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa54a69154d7a8664d3a3c2c117c145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e32076e8be70bde536cc1d6d0a4ff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeffd66d8882965a3699dc244260411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b1b0778bf19ed06f700f89f0ad6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d583fd0bc7383a2539065c4beb129197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609121f5fdb0d6a2d51f29efafd063b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a361018df397afeb346a03ff0f1e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b4599387af33eae9aa3622dbe917e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be41bea4069e5f9b6aacfe8077055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56667fa4e08a6167271fbcfa613cbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e24ab96252208891c5ea42383b4061203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82ac0f3550fb20576a269f71521573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661c6ff163933f0753ce9cc7ccb0c7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a315ef27114051b09cb94fbbf094821206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78069e1dc5bf11d4400e58964e0ac8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f104001e9ff9b5767d5737912429a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a069ee5017506a7e49a6a2c934d31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9143a12bf32fc142e03f64c1788dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bde5eb83f4bedfae0a50bf9896896211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508b6d701faf1bb1b0f0de461aa8ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e438ae0df7f1c1813c810d430828469213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced182763807d2c3f37dfb8a3ac5ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1e0b602a79746da0538d861ee483215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c6ea0bd6ac362d0fdc3d0ff9fe4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f354d71d77bfbd589353256efcae3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b7e3df9f866a4c7cba6a3820fb059218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cdcccc7c1aaecffec1dbf7ed0ff77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9c068c3b9983eb7be537557c89c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3fdbd14929b108fc6c7af5d106539221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a949ba57446dd1b5b9303f7d3de02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424014543e60d4833d632f6d1067a1bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f1f6e7e0da989f31d152e7246ed27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ded03d1f8dad5c5bae254c7afca02b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322660ca8b5f753abe796458bd56e025226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec7c62509532c48146e4c91c594ab2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f902eec8163c9509fa9b9c2b266e037228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c7cb087780ace581d5c771fe20a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a31d70f0f02182fb52c02f5b14fab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2764dc62e67505e03ef9f59c15ed9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469e51e12be8ba1c0a6d8bc80cba36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f209ae841c79f36d5b72bcee52556233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387950481dab0e33990e519f78025d23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327911c8c71d32b844dad4c6b00067c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2eeb1d9b5b3a4565fcf91e9b3f756236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b83ff8dab0d13c74a92761decd7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998fb9a70980e0f5e2dd9ab4304041238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c3ae2643f30a6e95aa477c4dd796239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5b45e57f6de23e984afac8ece6f58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c577acddf2ae6151b2ba0177c9fa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39c1755187c468306553ba7163538242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6afad11eb317dd013b7666d42378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a9667e5af5028b9a147e7f73a9abc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bdc38bcf1577fcf28c6faabaa5e2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994adc77168f5fa3759dc7650bdaac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6e9b2aba1ffd00486e05dc611fd3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2588167632709b37229e4457a8873248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae7f4384f926c1827173012bad29bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f199223280a4a06b74309c7397478250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d1aeffc0e97420cf68bcd274b4303251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369974ba7de1f7e7932e1dcff73b4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fe1db04148f98298a94c86ad94a54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab9f9c5e5f8879f59e371a141b1b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8d1a37d812a0cac659a706c7d976255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621e16f6ea449b4c325e1e5e42f729256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42f85092968a853803615c5d24420257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572b83860c821ecdd739bf9a52d0e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295fda5dc3a6236f25235f23097abdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170257676c4f98dbd6f92426697777d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd151193516b7ffd45fe989d937aff9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b04f6c98e8c743340a547a5c6b9174262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f942eaf80cbda5ea859707156458ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de34d86c86ce8e8b4981eb7bc32366264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cec0fd67836351138838aabb0ae74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c515a6ee7aa82cad7a17204ae4c051266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1543a27c7bb99898d58f853e667f5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37f6092abf68b25397c42af9e90bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791682939d7a124ccb60171f7241172a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4016a066cc7ab8f36a3e99a70e0e5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bfa7a4db9db548ecc79ea2d839964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4853eebffb482be024b775973df0ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d6a7c043142f0abce7b234cd990b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bb00f48853db992d9acd2b8e27c92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977863cf970437752e62ff77c8cad39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c8b73ba50493a03f08cbf58ebb63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9370b5450ca244e8c6148afd56deb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dcbb6be1afa3a4c1e6e18b4005d4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657609a3297b6859adb0a88d20ea770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ffa90a9ca98fd511440756ae5d608280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c7037bfb2f4e82f624935d61a7c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff14593c9137206d2e25d3a2076813282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785183c0a3cb2d4944d5e698fbf8bd4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc50cf8e91bd68a2058d01337a6c39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56080666b277849866b04549fddb231285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0d24d7106431a2e659180e7207e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d1c0dc2646229f083c7ca14c580a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ce30beba5d26f45ac6d1ede3e7e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb619413348512f3365d2c3775e27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f463aea2983658366d66380a5e12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02685a073f82ae1b5d9712954a369e02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f858467d4759f3de6c04130417212292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab6f744a89fafb92a7d05943be459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82238a5b89ad86ee5b09e0f61a08ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf82afbd093621233e11b1941adf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a1468c549e69572e7700da896c454296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db33f6042d1677b9e56223abe8818a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c61bbf1ae146482203aa9f38624d71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2ef77c553f4867e82e6a2e539ce8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f558d6aff335c023cd7dbb173f27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6f6d3b46cf8eedf17f0d92e1e56dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a1fb24e674e982bc4cb2f2277f14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe444d0e1950233c4f700965af65d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c16d4db504be2d4e7fe8c9274a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9cf5640c9f8def9e8e527af48cf3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb71a99da4f6823f8fb721009643c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e3d947505cc62974ba8f02014005307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76649b3a5d8c1ab17468435d1b8f6c6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6317fd535faadf1edfc3521a81e5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c8c299443537b83580c206782664d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e213fc62f27d23e4a44b46ac8df49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958cf06b71b06e26bee85ed25db493a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdfe0d8d4e110dbe85e4fd1dc8e3d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73752cf240f6dd1692478ac1b3c79c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7a0aac2dfff99cd40d3054ad9779315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02500cca149de0675fec9cdbfb6131316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7c443d1193fcb28d0fc5848a22f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e11fcb6ac6921f1c20c3f27011b83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f570216e0fe49c2f5cf12ca40113b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe6461549ce0c266579ab6a0e612e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17c8e5769f0d98ff08da870649e5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719ad4bdb29ccc33f26d7c7affb012322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ef63b845cc945614b82a71e5f4a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e905c0db74986354845b9be32537d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088638005d150ffe6544785072cf853325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d5978ba4bfd4fccba48a5b935f14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0979cc254c9f59600f4d4133c54597327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c4a7222420851982c9a8503179b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a02e1599e088e8033de9d3deb056329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd5a8cadd722661045dcbaddefe123330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fb9a7e78046d58ed03028c2e8afe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bcfed6d46cdc33ed26934fb129bc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855e607bf5434ad55b0401d65b224e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c2f3bc31308f1bbe84bf0d7d07c7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ff49eb9a9d03fd21fe7d692192dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95e74224b68facb6f4678f71efb990336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fcf1e9eb8f41c6c6d7dbd42fdf8a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d5fd03c9e0b0908537c51761d5e81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ec96cef8e31272530e02f0429536339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc52f9c1023a3d2bceb9ee2bab7f60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf212261b9b161db5b70e479b43c0f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed98919c2ea6a5ba779d435f3d5c9b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a43ddcce1d9522a0a3d6a146c5ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170dbf7db7e8ef18b239cf52a3264a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4b65a08507bc2f991904bf2f60db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e039213dbad3ca2641894541f45c7a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d334818c172b39cc02419f4b924f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a53e0c01c1735916ff85fb9c00931348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4c642b44dbcaa74944250e3d4ece349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708383109b54aac48a2697ec3800342350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d887a5c9d7062277d5dc6434ac52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970d427489fad337a7e17ae4b8d5115352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe55608c5a65af798f393ed43cafe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9db53a3305d2bbd51254ae9e8971f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d8aa4f02b5c7d149be512cc657165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a8eaac108bb323e5496e2a044b2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976437d618b9101beef5d33d37b8e240357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7837eb427f70a7b46772af3422a7563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b33e6486e83d0df772b85ae1612ac6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f3d969a617ecf8cc2aca64b7ca10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cc598d03fbdb0e6de84b640d1a580361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b326e97125471e90ba5162109213855362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b5712bcb63c8d15d67a9a15cc8f14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50fa4810e372ecd7203afd2bb0e739364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da743a39162e4341d9e427d91f180365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5594a53e433834485263bc564c110366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3f98a75adbbf3068d02ae673dca2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d59527bda8b62e8f9007e4007b8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be047bf1eab96224fd4466f4b549bc2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f68926b79b481b06113e58d324db9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad29a90868d15fabe5e1f60272839d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9095b96fa49980ec89c63c167e9d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea395954ce2634cf857506875b47c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ede5ca45dbd3ac54cb853901181e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75328b7523c50ca1f3dda0d8f99c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18289835bc15ae8bfef7cee26162434d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31db2431fa4494be2e98b2cf6447b06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5c6b3ba81337ebf65e2b273084a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9527ef4066996ab3e72550ebd4a916379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c82bf964a7b1e8d30b98db3a0d8da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7163624516d85b034a9e3a7ab5c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4fd7cc6beb5c8063a0171e16530fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110fcff7f4ae616078976ea7bae2cf9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b04e1871c1cc2ec05a40560f468fe4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e750e8d679b27974e2241144ea9d65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd8a62b187de62d86f9bd1ab772db7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c5e1932a831d5987bb45b5911ae8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f58b799b51cc6018b591819035c42e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd69997a7449508780b5f68024e245e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384dbfd1cada14356c9dc9b4ce8629f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4ff3bbe50d5425f2b6460ce36f346391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad77d5ee1c734888d67ff02e9b96ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e8800ff22c8c55d9cbab7aa848a18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a7153b6dfcbc46e38d95686f0c13f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543dbaaa41f6ea6e580b2520d3dd90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca134d1dbbd3017af82b9f1c130b4b42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c71437ec547f516052326130249d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c669c3b277800383d9dfba1e1f13cc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be813e37b9c251065caf918138ca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5fdd2b426032a09b779bebe57f70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc549189736a6c2566ce636ada394b79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d26801a4b3e8f1c6bff2b0a7b349402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb010026304e04bfb31b642e3867e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf547f5b1c7f3fda873185c6c3be9495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9298b1b686b369d3fb18fedce6a78b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30653541734ed1b3c443d69ed550c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86980ae419016185aebea4c73f2bf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5fb31ad8a45f55657268a6fda3cc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c77ec8c46445db7f0fc39b3bbfd84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd769e9e5ffaa879eb0be6235bc37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a632ce1a1c4b7ed8fc3de38b122c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb49e3545bbe42afb02246509ef9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833746c455492897a0a4e1283168b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5dd8266b272e9dbdd83c059a8d83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351923eea39e0b71da59f012e32da415415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c96bfac73c17c814f601b3d265b4f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133faa5e141b87a60388fab55c9bc09d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681511979a27aebadb142f0ee3febdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb19a30a885756b35d0c8e4dbc3a35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2588f151c4a7d1c8a5e6841857988420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b05a37403e695ca814c0901ac06a7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3d981c2a94b1e08ee5319b2579869422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75ce98e9ad1e1a161b8bfa204016d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a19b8421eac9d905a79043e7e120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97d5e417c32af21868be0d1e67ce9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8ad258e92b63437f44ad3ba5437e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc051951c11bcec04632b87f2e56d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df430990d6ab19152db68fe515c7daa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1d8dc74872b8730304082c541a92e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d439c557ecbc7d2b1b1c244bbe055430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dee010840b81436078d9d169cb8f1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab48c5515cbee0a7506bc9c192e3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d3439ccd7eceac7c7eb172c5d99d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2e2cfa3210442515c83850141211434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ce9564cc0c88fed38eda47104d21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0101295ec7264e42ed77fd04a6c554e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e79ab803032f01d375f12a42c438b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bdf8d56df2f58461d79d5fe7434fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f77f63e06539bba6f5fb2d60454f42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb3d227977932dbced5ca5fd66d21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c04ec0f5249e93323cb1883e57ab68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9f4879e58574c5de4a6f4711b2bce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47fc5886a8be9a08440425214f35d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40524b0eada06c6dfb00f9183f65b275444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5778f8bb7d1ccd2437ca9b3f3c9799445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a6f9b20d29411b13841d001b40a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ba63f1fc62c35739221d88233b9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ade9df69d6488b142102e2424c0f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def88b62deb6fb77727a00a6bf8d7f80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245e51add0f55d3751dec951253c61f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead5aaf307e507f24d0f43e0478404d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732caab88a16afc9c7fe22e44089585c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c01cfc780bd2b7e6299bc39d27c7d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dfe18b45447a338d677df2583cc75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7651e9ca86bf903def248d02daed0c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4169bc932da9f53792833e99998d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446814f5a898e58a7c462a135b3a59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc67146b679e1b0517be0553261d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3414f05b12e5ac443a8226f5ecbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5083e69e7e4f4b582e24eced5ac49f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e776df9cdf9de16d0e5f6faebd46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c41a0aad0e565bd5106d870401cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c218a6f70fd7b3fedd57557854f1b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb569cc6f77e15938fb60fbb76889d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c49ec2eb58edc35fea4553adbaa94e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b6309e169643835623d2fdbb48f0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1456833ae678135e06d57d4d109ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8995969d7da82ab52c573d597f3f68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051861490305363e03f1e792d75fd46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c95a2df5612aa2ec32c6fa890cba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5019628d03bf08f85a95f4c6e1975471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed1598a096a2c7a3a1a4995d02085f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09b9755e0698510a9c7ec0e483da5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5bb2791e63f087d571c14686b187a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e118ae7cd9bdc4d1875ee42073f2e8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc41d2b3563f13021c701806aa0e1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273dda11c583d9cdca2279c12016ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5a8f74cf94275693cfef776e39ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1818af03b8eb627e2a87a1b4fb4544479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ccb1e4d395383cc783a5f276bdfac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d270f563b2f5a0fcbad7437a75a87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb65a3396dc68e68ef21df30f77505482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679672494026944077d1b27579ff23de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d2f5fa4bc5d2d7057834d80baef6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c618f5685440c13597cca40aa9d9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a630225dfcbaa773f23bbf0370c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172442b00ea87db08f1d00cc3c806e99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf69612c49aaa129b3893cb16e166fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0137abd7cf28fb919109db0d9a6157489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf47bd79900b802fef5540c46a7e96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39002cc55b7c70d27dd41c7a5fc66d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e8ec764a6bc895eb4d93ea958388492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa827f955410adddd29e82280d3544b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e814da959cbbecb36197e6b80c90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744381575d46600e82216e4ca17ead5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701cb1a493c46bb2ab10c5fb03a4e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d518dc6635dadd01a9a02e8e6d8477d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca759efdeae467697d9069146847b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf2419aaa19579378a96a26c141c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c56b6cf81298f60ce81d12ff496b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530115e5e88f85d487ae8158e86b2da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581129087689d521c382934b0e533cbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c84ef3ad966981392dfc7bf5f6979503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5c5875fbc7c4c18ada5cb95652699504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d510703b5f353d59f2b26225968d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13865cc6a3531a108a9bd8bd086ebac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef32b6ff150d8a1b8ec02faec882b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb17d574c0bc3d5a959d3641fe0a6b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f490f0e5eebbb01fb4e98744d415c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8c571a2a5c7e215b104ac6a8e7c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645140313d2ce8e5330eee053c46e9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af95e91a0b2aa8295ce940a9a768d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7127b6add141e198a3a482a25edf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb17f3eb410abab8e72c0736d9d7580514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1588cd9ccc7a5089d17d97a21c97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f9127ff05a69e37bce8c0fe52b477516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3541684a0bf50e62cd7d2acd44a50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87654989aeacff86c4d54f01519787be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ac852cbd5990fd3b8769d0ae531d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b61ea3a31cda454a3fdc37a18747d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d9ab53e8dd635411f8e46163fef9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb36e903caf50ccff7d7ecc3b1f05ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc0852ee85d3bc992afc32a282ec1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c2f754b9ecf06b3a09b76ecc46a1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5229ac8f462de6bfe1334fc7da35fca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142edf34284e8fbbd97df22402ffef7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3078556153d0030ec4999b160d0c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd1eb6f68af04d8783a6531312081528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b939041ff9e1233ff195d2100302a27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a8cf41ed3f0bf18016d21fee1f2a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077378f55e4de2a11f2e2d99b87bef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bb80c8cd6969caa77df5fe6c5273e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b56b0b3ef53305e85ee9923460d76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc5b4206e6082781ff9822407b51f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f01c21913d054d8af72bb16d639d74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac486037ebadff6fa40915e1504e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf59a7ba2898af7f7b836f789b12a75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99ff075bd8c8d3a1065d6015f73450538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ee5c14c29fe2eee51f9527879131539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a077bc4fbc3f25ca126c1cb1acd480540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43438cdbc7e1acd27414af7d960d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c58326a096bc98e3675255ddca87bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f790a1ce02e22efcd715060b02a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744a8304724d3f12bba6cf28abe71c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f1a865b280fec96b497317bbfbe7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb08c1d8b25160d83183a7a34bdc8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650307a94ca7d83a56a1ef35ffab290547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c124cb9b87cc2a93edaad17aa4a943f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe526ff3d3e75c0f5c863c14812c19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8aa7c950ab9b2fa5fa868f570a37b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2416422ab28c88866f906e74fa93905551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4226000b0b29879206a8d8a63d159552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7334180692141d61ea443f15d269a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169beb3b2610f0669adf861d855578554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87409e34589b2649ad268145f6600487555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b2490c44be467d6b5e52b72da112f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776065731ef2da0771ae70801f5e6031557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e9b8b7ee15d852d457778b894787558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24971c701279761e550cdb23294d5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559a4bd8d24027c35f796dade3f3403560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4e3b19c2d74f069443f6e45c6bdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e3f75d1d2b698a27462c06902d2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c6823a6f5b689e1d6e322b70a5ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d699e3c141f823cd2f79283ae827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030f118362b60f4ea658261eb6ce4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd2465ffb395c0304fbee08fe93dab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513e4b57531f3e4f7d244058463dbf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e19cff60067bc0920c0f4695bde52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b50cf9e8fd36412cdb2e5d29e00b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd6f6b62ebf3eac62ce52b9d3a4a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d253a23ce7153757bdd6e3c8fffed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ec01a79ac1052d0c43c19a086966572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c6a586ec11feca9067c81963c39e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9763a72ac79881601e2312a0053e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f52385beb9b8332dd3ea44ad3264a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21318b1cffc71f56b35f48d11df14d81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08134f08e24efc70828a408013a32da8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f865b00b4b40b55daac57e70ee380578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef227efec430169ebdd08aff5c5d71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bfb98e750c72c8f186ca1a660b29d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3092881d8c1a1212965bb0985e9913c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13f610aeae33e29fc50da2d91aed78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa8b7dc0e2c16a51c4880ff9c79a11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72f3c7f416bdb2eedfcfc6dbf3e27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200c58f8881a9f1db986594f1954fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e8e8f156b1798f8ef169c39eb543586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12157da05ba8345eb00086d22817dce1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec5a4be2cf1d9e77cb6298466ae75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15be87efd9524c6370f341856d5302589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07177c73fb34ed519f4618e3f7407e75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f05ff5d70b7d38f18879b0f0e2ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac6487668292a93deb26990589224592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8f247921c8b88035f90d9501620b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8280ab61b5d326f3ad6bb96b01760594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f5c0b264344b9638201c707bed5e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3602ce38b7730d2608adbbe4d050951596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359e2d7c13ea044bcb9c33a67b735b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dc890575cd7bed713dbf25ddc37bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5990066a68010e3e439769b2d3fec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46896ebf06dfa939321d8b24a58bcc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f11e5e590c2229ccf7dbf2f949973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ef555b168b63045c042b1d72e9cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721b33ac03afb5a0eca6f79bd54070603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad9b3a284f79f2e9980730638818e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a201052abc7d96e062fca5a9975a0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbc4bf66fc11160fd9141c31a35cfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d7ec56dd5a803b1d4ab4239c706f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0b329503dd0937da703140c6dffc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fee5e0910d4842ddf9fc775876721609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5038636d6a0f4e3861f945fe96000610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572139e2573cab6ccd791cc87e18aa1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e18abeb23d22399ebe03522ec64dd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c1164035cb971dcc9e6c1d1e73560613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cb489bc84bcc6e322d57af74d0dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efbdfcb9931afc888f5b0697cd176a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4517a08d9a5efe8607f7d2d81e858616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc68f4e99944d0fb55e27dcf3e089617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b45aa9fbd8aafb8b51e5338ab3ff0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd575abe3bff3af79a09e30791e829619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74849d737fd886754a4a460c407fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350047304f66d91dfc662db8ad3aef3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52015866c494a9ff5e5f2b89d49cb56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea37b342fef2f825878223c86ef277623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8999158d454d181a06c2c327cff70e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215511e8795385440445032d09c81c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38774bd49e4090e7f303418cb887672f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd9fdef4138d1a64499123e2e91e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cbb47cffbcdee9bcd7f85406071ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d1fcbdbd3251580ce182224770f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e7af0cda9b852d54601a068fc94e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d11f9e8d744da7bd3304949b5c930631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a8f9554270450508a1b69a2263b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5cd3231e29933a78cb3c67f1ba802633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043206056108be5a89270291102ff62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846eb3b3023cb939602c2ac54263b95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8571a7d9fecbd07abc80d4abaa8e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb78af8e15604e3db64623c7a43b3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a7225a7576c3c343bfbe6776abcf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41b26df03ebdb606122b6f164bc32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ce2242ce9bb85d0e6af425a68238640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62996b9e93108482c71525266c00f940641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8694ebeddaa88b117a3b7503a3d63b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264947e109876afb06792cd5761a334643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc091ad3ddaa8131bf2463bb5ce6fd53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2f071f936287c7b4b9f9c05e1eef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3481360a179b32f77f261814c6c3cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fe93ed8799629e0eef23fd703453647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82abbe25f85c1300bcc222f854c94a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dbe4b4868d568597e233676be431a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3be5c316e540de0b71afb2478af9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e9edb7c3d4641852f23ada340fb77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d18f874bd37e0e5d18993e096b04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb47a5044704cf5fba78e468c5a714653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3323f03a5cde46021e3b7fb723827f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528046d47bbc12822513b421478dd39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be9080ad849025ce614a99681a6150656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3462f2204f9a177b0e068e3f145faf8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997913c26ae0e9520184d675f6e4c97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f40b0a4283ee24efbdf843aaffe23f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4fcc1972e13f3a99391b93873af1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab4e7f41f69dd3169c17466319d4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f227dc7b4c78de38eb4e59d3056c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44d28e0fc6ee2fada2cc52988cbac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd54819fca65253a2dcc6305954cf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d82644f944efaa1c1e4f2b9bde9c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162aae6af7bbafb6424a994f18176f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100942f10fcff90fd09eb2c6b072a14f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95813bb8515b4a93c89e5ff166575bea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc52adb18aa9b844b544ee96dfc57f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612d3fb8f1ab0045611cffb652ae9fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d8d8af0a1c1a56995ae361725f07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec04b214a5104760b4161209522a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2285f3661a19f6494f7450e18d183673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8c5cc32bcc318558f6ec8874fac8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa50e9e33d1201ddca5a11146984c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8028332e907ce79e439a2cb2052cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03680b1b3d008400ce794e0e0c95f8f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529039d149d1c7855f29404eff7ca59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e32810d464d1ac84421b7f8630af6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52517820f6007e3dee079dd23a0b4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb4a5aa4e6ae616f46a5410c5fab5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410196c87de173e8e994d62266b4ca53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb721d51340a43f24ceef0babb82375683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac19d0fd451ea99190a5790d818c91d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47b5819e75070162e4f490d17048f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588082827a91c537e26fb689c96a92f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf0969c62a8a5c034939ad3adb8078687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064a1df3462b7315fd02b718bf3583d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018181cc5586461946f0f580d0112a6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8c52b3746a467964f2c25cdd9848690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac804cae15b65a9e57af4a691c58e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738fbde9fe48a86fbec7bf1c76610a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb10bbe16dc995c7c48cd908a07cc5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd580c1e56ec35c59df025f470305b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa453b88c393b5fd8a540bad7d4286695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d5395064528b08bd88e81154c1947696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb625dc52aa05dac53f5ac56e9a62e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcb6180a13f63e3ee708cdf153eeea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae558ec3e2efe0c40706ad90f7d6c54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ca12229c573663aadab0ef8ae771700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1d6f445f271c4a7d336b4273c7eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfedc8829d75f848faff174f4f9f34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40283a541a5e6a89decf9e4b558a08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac026e6f5412bdce3670c2d92186e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931ad3303ce1a70760f5f312b840daa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796eb3141dd1546097106c2f2db264a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db9ccd1cd1931cb81755af3a51f755707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97d10a96d6f36f577245283bd2c53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a2f182590097b3dd2bae1a75e043a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9eae7f67632020d6a51aad9cea5e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5584818029b821396a4440f05da79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f867901259e996564834e4dc138e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa578df6a4718b3cd24af783536263e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41236769e9ad99e2115b85f1cb171714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e541024e4abd06c7ec4406ca93fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b0ca969eed6ad66881f3028c49c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25110d88c4d4863adbeb3eebf69185717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a67c131b5ac5752d92cb507111b7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd4f5ccdf6aae6887906c105488ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0a3fcc651eee290f20e01dce688ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213db692a37b824d729e56114ff1b903721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e600af822898bc9f62eb5654e07825a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24567f66593df9ed9c19c9826e3885723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608341a2670b201e29c2e0d39b8880724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182296fa572227e1b715b10620206bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193459e4808708f841a325b1e435a7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b5bd0e766529a1a53b73ac34c78e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6079c58756292de2f87d57c1a1b99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259a4569a62b909d34d1e36d81dfa32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fd2b5706b5f2741dca0d3d185f5c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fba0245b5d15bb20f0a053cf18322731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92412661fe5ba79aba5a621aab8087732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510f90dfa074ae8e7d6ba2c96ea80c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f5344958dfa7e3a4be6c3b43504ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90347ab7337c77d47c6cfce1df1790735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62d643e4916c7a810259341bb0d50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac199e6755824faa80e51437cfcd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aecf84fa9a0eb140478626301a59e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb75a02bbe9e5349a40652e8b6eee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924baad66380f18dc118548733a8a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2421a475b953624bbe24b4553ffb9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6e0563940c048c4d37bf957757cf6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8eca8ef394682734e423e4e888d45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf56038fe2b86b57bff64a37258f2cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2324c62ede10909398d18ca0cf1ae64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95ae55da0326f9c5109086f1d0d025746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cade0995e126f3513eafac11e50d4c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7d2ecf352d994fc25143e0941863748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a0f1681e75a6313e4cf0b381bbea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb47542074a077f44801f7c266eede750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ca0ba425984c7f2f4eb6259590f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758593ae2d464c530978c0644d29d43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eae667dabf5028d21c76a00b57a32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd964a169b97e09624f49bf53eb44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fde145327b4e2179e4591272ad775755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f934d3dd437ded675285ae2da329756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f59c307ab282a0882ba269f3b71fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f9ca87cce4e13cd46e9d58ee91940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbeebfb6063bb12a8c2d1184e8ce7a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7a8afbb82dcf5cba7cf052f108176760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592b5f462c998cf933ef584a32a6169761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009559af7ce7a2ed3c87b9f410325d6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662d83aecb65ab6a3895da0e3f098f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df4a321aaf0168f1477488aeffbcd0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e24c6643d46b2fb4d2cfb92dad8c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a504bb49872857d7c0d17bb88d58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d532ea61ccb3f675957ae1f18c31386767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b78fda016ea448f45bd74dda94f552768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf73f8b5dd739789dcbe6779e7b7f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f8267dd69f7dfc30fd40715acbef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396071b4bbd2ce357cc3fe2134b1632c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d2c3e17c88137050ccf1aa3d8a5a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dd2c8dafc449ce0805aae41cc6270773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3bbf5a12bccdd983e977967785b86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785c58182a53a2fe7b18664416034c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb54ebcd3e303922962facd1bc484c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7767ada0761b42607936b44fa9156777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacef65f4d621a0674b0cb6d49bde8f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ca95c5bbc0cc32646310fc0d8fa96779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5a8ea4d90b67d298ea61b4e3b27f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3b5ca14e07529f037d2bcfa36b31781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c2068ac93dca805a8de00c319254c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e77b008ef87298adbc003a04e151c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b42b78938428dc61d980dfed93fac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a721ec1ddb336e96d2a3c6062dc4c38785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e9b9cde12998ad7cea0bc0584c4b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48255aee9f837b305ddea5f322e4b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add71457080864ea2675826a676a03788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51722a11303f70981d3fa3cf4ac4c72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceb9b2cb37f02ffd8fd04455fc7251790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e324db9fd1d9fc976a0c6f5bcd905bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf560bb977cd0c39751e6de75f4a1b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8468d8594ceebd2ccd9f10c5891e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d934ea3b05651f3a43753a3956748794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd90a594a93646801661fcb9575cca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b55d6c77eccc3f689dcaaac8e4e2e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8907b880fa2788b2c359f0bf1454ab1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dbd5c8bef51bd4903a7dd5ae6b16e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d829ee475ead593253ed402a8e99a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97a9de814ada22808e4109447ca7d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62105dca6c73b16cb230fdeaa3ac1e2a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0994b1e0f1cddbd7a9f6b934be9a7c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ace2faa2b594bc139561658f1e47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e11ed86790af12af36c294934288a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee5ffdd09553eea5b13b6d3f726d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40946b376e2f516c3b910442ede2e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffa66ac11a1e4f5c643c866bf60ca7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe849ad58f4ecf42d9e90c1d0322e4d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5e79916b27b747a9d3ed6b3cb342809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea1b22d9cfa65e262ae6a04d828dbb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6210f64c137791945a7eb23773b700811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b12142c2b82fcdb2cbfecbb56cdb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d84431342c4d964b494e3894e7f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8688ee980ce4d15b56dde88dbced6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62d91615b0ae87d9f4a9f29837148b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e70197604f5bee08d3dd901f9e94bf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0175bc9f87f33fd1ac24d359882fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c924c05443498b784bb462a449597818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc1a801a7f6fec31043a48d9fed873819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecebc6e1c4a78256da3a64ec504ed29820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6400d51a6b602ed9dd37cf6665b0c8821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71aff3df2d90f54233eb76f98f006f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763e74436340d72d6b6bf660bfd7cba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30876f619e9f5c4baa73ce989b49f2293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933849ff4ad4e430e6ae4cd744db7b444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b15df9276db74cbbe2a8d79dcdb095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c692ae4ca16722f2bc6c437ba5e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8f6083ce7b08c81a3e6d7c0d4c9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d605b71d0d79004168e41008b9898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172bfa018bc1cd0d59bd6b2afe3c8389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c37252bbaa15e9444996cc0d0ed3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7766849b1bf355ebd75698efde3a60411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0caa0ccb019712fa9a601fac3cbd6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e19c60a278bce87ba09596f4096213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cca5e80a2a659efa02485a5cc11a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9249a0693fe9e11ac9dc062b5db415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2581508a5e1cca41505bcb42cb2b4c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0931e4ffa999f2851ab781377db9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40588172ea38ae6fde452e4f6e3c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b34fc6eb26f9ae6b396787608e5a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367764091d39610384d94c22460ac73020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f47913cf0c2a91fa5ad57ef15657c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2efd5e0732c9139c639f6f6d1206422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f630f18490bd82dfecbc4cc67fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cddc65b41931470dac32b3b5bbdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e265c80f8557f1e8d94d32af7189c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c2b176091c3fbc8b6125443655eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15d733504095f8ada6f4bb9e5ae66127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9b1ad3a374fd357be2117740b596028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9013ca1857bd5a0cb1398b37166e9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af792cf52437acdd185aea24c20dd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b4a1416f51a65977a9bc0518f93b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d1f4374ec163016cfae98c19901ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cc3fb9113de0f7c695fd11d61ca8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc96d8c474c41cff97d034b1a53865a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9059e3cb2906bfda3644f460ac74f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0f5163e13fa49440aca6e21a38c7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956893f4884b92617ee020be92822a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4ff1221165b43a22c8ee516ff4a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc787d0e680700891bff41dd2e4d22f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b240c6f22f0473a05e15df21e31540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7cb03c5c02e11b85cb3930eec7e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d977ea76c82933a6ae8b7bd519346142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ac7e8f51b00628d2e273bf64874e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f759e7243edfa0e202230d89d3cc7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d68ec41880e9e59fca900a26bc826c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b06a87babf33932a7da1fa0bcc62446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23b400f7dc9594cee48fed90ec4b9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7b660317b8a7f64257cb9d0ac7f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf02f40d6396557facf13c86331f0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187df69e964d489d030d3e65aba9b4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2146d97644d73587e7206e0ca0d0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762afd2f66b694bdf74091bf2c96a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9839dcad5053397a005492d7025e7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8601a3c8251758ea3a8dddbebe313d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e637dcdc3d75b142b5cbe840d57138655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c43a089cae721fcaab0d3b7a58d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a4ccbd8016fdcf883e006b57d8e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd8681335686d1ece35bfe245ac31158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e823c16475b54c1acb45ecbdbc05f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022b68eb2f57e78902e76f593fd1a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6fbfb37eafa5254d779123130611461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f244635aec250d0992162eb42a2ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7aa1759923e510afa8f1cb9f841b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29779e9f4d8ef93abbfa17dc142d946c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d0a4d99b73c1c8c5cdb7165ac03c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188961a149cf1f2d4eadba6cb4cc88c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5841af478c43a78383c12079d91d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed3c178d17d09a84a7207c5f5d178868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb75b05ccd772c657e28c46a169fbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac40241086e875bbc517f8ccc0bf9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141512c665c61bae7ab6cc973f03dfeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951283eb204262f5c35e5b5e439dcb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10edbd0063f333301d9c88451b92d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6113439b37ae59f56773c7a758f31d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f281d4b0fbaa64d5b9aca8b5428112d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017002accd1bf97b5587c1a478b56b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff650cece2e908f8668ce4603c798d8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0e4c9ed6088f8992f4adefbdf81578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879a6cdd332f092cab1611a4686f7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f588eeed0e64ffac231aebdc00ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22cd1e506114e0410c347650ac737c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc08f176eab11957536dfb3893bac782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34df23585a95656ae27e6688b24e3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efffe88a6f10044a160024343547bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7738776002eecf3fae9372b0503a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b873da7bec5c2674f30e80543d0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbe49f3057bbb61c7a4a2be657f6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba9f3b4a07f924cc97483c92736b0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e3396200a0d16f1baf8c286f393d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b128239636cba2f6c8cdc472459e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea311d7c08ddbca1527a7c4b28cfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f96021bdb6fb4ae39659196a446c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b3314e4e5c3913ee18637a89718393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a834b18894e7462d8f030757e25294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53600d688ebbffbd0a16d7717fa6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583455c40f9fc593163fcb79f069be496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1156e0fb109fb8f9228a42b15cee5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdd2159987725c6b6060771d79e87a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbddb81ee65bc1e72d1a33a12f07d8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a2c26c55377cf2ace7bf9f72b253100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c438ca7f8fae00f222443f599103d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a46616c4c0c65fdc5ae2ab1c951b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa5151bf6243831c9ff6115a42826e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc98ce60c0b43616210d8819fbaa07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed577d3b0ac1fb9da99ae925f7cddbba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eba833be9c1dc1e93e29d649394eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9dd4582ec9fc2497b6f68387da5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95684402e1d972e27ad90fac6e5631a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886880fc9032b73df98cf2797eca8cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777a62bcc76fcebb1f01b2e1699f7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd23bbce154db23f18713253f6a3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763f6a69a2b60f8f60c73964ec002f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c18d3757f95a29110b1f79dea8565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a7f5685e86cdfe690ede23bb98b2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc2d777b23f77f14a9b78a685392f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9f561ec4b3adbdf75bb488f11333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd0ea6ee38576c5ce42420b6fba592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2bf48b19e7b3f1d5b9e0a03cba1ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4848cb035428161256818c1cd54ba3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6785c15d41def835389b28000f779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449f87ac3a3f627a2087587db80fc0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f537496579412e415d04c0f274e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1ffd2233f7aeec50f68063b8bcf85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79dc9517e37f2de2945f3454aa227d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733369ff66b33321bb1ec7949ee5aa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e02c38e76ede8c8340932fbff91b65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5066b4a464214ab530708430f4fd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696108fab08cd2f0e5aa1d741405d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d279526efed48ca5c1018fd25e0f3ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d505211b8a12ae02644b58dffdc732c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c321ea9df7382d9d8807f59d289c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdce5bbe28926c5cfe08ef98406aa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ea8ed975b271145dbdb065b659896133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c46ce61185d00da66eabbc2265ad6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454d95f34f748827e2e25fc5bc5859135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f551b8d2d3a9901f23d350c32394e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd62c12cbb8d97c4489dd31d658611137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd752cd9f9ff5fc131523fb93d214c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1933ebfc0f609e4947b8d0aca6fd61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364e1e964de71c84ad3fa986e03455140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122af1d27e4f63903d82706fa58b3c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46eeb4fb91df28d83f0e15e5ffc449142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d013f07cd2f9ede13f4c8cf419949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e6461c654e9e7610476f2f5d28345144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2be613171ae4345fab0c27d0da0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad5115b0b6a1b13021d23f311e991a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac65611bf8cbfc46ba7ecafdbb010e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646bf2aafb7e866c9af28540db73f77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a9f1aec1609369c47a5abae71d7fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883aa87e22646933242c5e84f977ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec5ecf594ad7b6b34ffd7e3e5972e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f82d8e0d16677dc1e3e2e195fce95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b18afa50939070f7964ea9cc1d0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487b25420c011b13088415f93fb7f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c857ea22b3a3400019ba875cc986f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e6c7d1a39a4d06a0d6d93305aebaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ec27d3a77a8acfb4fb8b172ecbe4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac301f6fda8ca4d03ef8cf615eeffe1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87aad69e22829b83b651ca2ae7af52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69691fe452b98601b1df8dc69fbbd26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db04343006a3bf850c346b38fcc5eef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a816d5bac6dfa3d97553a66059bbfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15228bde3fb5b9b0053bd9be729dce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668614481b61340c42552436601e896a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f4d54fed7ab65286d6ac7f6d2f99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99ad0db2d28ad4059ded4018625b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f037d83ce098e0fe7610e05375166167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d10727bc5636a7bd7ec9936a86ff0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45463bb47849d4f85d2295be9f1938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e92106973488ae08e36e56842ebd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27065eee4f4a0993520c424b51a73636171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f97636b323df1c6a7f91eb447a70e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb18e86426b3b87410308db9c93e069173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e35c00c5bb0f123613561c07b51d9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a9e88576140a0b8e0453409cf3e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004616bcc3d899cb4a9a2a18fa3efc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ceab8b27ea01aaf58f3d72bcf9d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1212c4742100d535ae6a0f1d3e78d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b85271541731e148207d6e985143179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e4392440ff039619c76a05e7d168180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f5ae33ffb090c71761a0f0947e766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2050ebd6f2462a608392327c00f4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5c741526c83f4c13577e147c2c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c74345e8f27c0c9d2ff9a99899bb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee82eb41b11e78b35412df0e3fdf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0903f08487b7a6489c5aaaacb347ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a99618828efde60b8de2ea554b33b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e92fd0d06b4175f1d241a98efc484188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a4dcd4e77809393565741bdf81c7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea560a9d56844f0d3b3a0b4c471fe55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015634a38dffc9eb293f1455aa3fa89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee74591ece5236b03e6ef6d00fe32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44949642e379e34059aa795c24142fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7994fbd84eddea5b73691406fdd56ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29bde7b67875ef45fc30e5d7f1c9ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab4ca70ecd0b59c7517256cff20dd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ca2120f573dc0b6e85eafff5164ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928a71c909b3ba0229b399a63d96457198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd72f349dd08d641ccdcdd1dd3858199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031f97ba5e9363366004aa3bf87f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18714426367c648abae646cf249ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce0b76612e109c34e51aae4c23894202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef52c6d4a712ed669145760257eca16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed57a22a58eee3deeb6d7082baf1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a21b2afaebe118ed9c703c4362b69e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd61bee3cc62db26c9dd3d387c52e5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ae37fbf506f0c663634fcbab60cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63099b6a8acb3ef530622912429f497208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea4963edf5be2778bdf8cf78ea0d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48281945b8c0763ac545f28e80415c70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913efa5b7f800f953d350294c9515a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021c0a5e14cfeec66f7332c22c1f2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e326190a5eb37d74d471968aad327213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b775c0ba454e2db429f33ae2782c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e6e917c827a610a2400fa8c9ca5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113869879fdc48e1b6d94541d4ffa19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea4bd2b9dcc6f64df89b472dfa819f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ccbffe8d41a3efa99a40c9199fac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d86449e231f3544448d76991fe1ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c06dff26b4e10fd7ec3b635eb5e6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379fb62d77e301893bf09ca1952333a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327c94f65e16c8b4d6e326c92fa5f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b806ab3d38793b372fad0f32848df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7c9f1635538a3a061e408fe4475a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dff1550d814d39c7bd2c109a1205a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee199233509c4214000375767afbc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503bbee0a9138f0e2c806770bc90a3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43644d6b0741dda47b9170dd36d1880228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7413af79fb86b9abea14b67cf40ae4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e16519ab4d6c91c9f4606099af445a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4022e3c45a8149d88ac1ff17965a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a4d17bd235852ad93bb4881772164232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f15bffb6b074869cfbf3e1df6a75d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6545c66763387928ed1b8ba7797a4a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6968839b6d99505a86eb73628a6c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce551421182ffbf54a5c9b4a38631236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f95e49e834c85356fe47fb6b31d57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8150e75c4a1d8814d84126ab4aa1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31386d6564fd3ab1a51f5a88479b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c0beef27ff3d336b4f225d15540c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82382122ab036c5b162a5135777a1a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74fca221c82f5f3dd923e5d5e82eb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06312e79a30a3fcb9f4583cfe638b82f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dbb4f435cbeb65e1ced227e6d4f0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a71643098d7d527ef4772cec2f2d66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb8f359ffc71e193982be29d95193e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f981a59be7af434ec79b3e3a2600247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4be2fc0eeafb1cd3b40a8c786ec7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f597d04d03c4f4703f35d03f8d2d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f164ff7ca2b6f621f85d2e7ec79b1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d021e7bfef3d778435d96ae97d69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791bc4117885223b6303f082d617be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7eb23174f60d2359bddf628822d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586214aa7d53d37fc997f4d859fb76a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158d69d1db4a111361057e60eea43b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1692da568fbfed0187b81378f8db14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d5590bfa0d64b43948dc11383c3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e4fe3a6107d7992331c550b4ea948258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577724d32732cda6c5b58d014e6c3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397131a10ded00feaef58add9cc70f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015adbfc0a9732b888972dac35b59ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e6850e699b99eda0a29c675f069ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21193ff1a969eb64fea4277e28c23da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dbca7ee46376b5d1fc4da25d462df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b9ccb49717c54e0cc2a58d6438de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e080448c104ae81da2cda04200896266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e9612eaa0ce715fdc43f9079b219b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9395644ad55388e006b472760091c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63f9a9ff62b68f4854d3c21229d457269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a88281a1b2f4f2386a0d8152c08a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c95d23789defcd2e14a775d73076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8560b14c86d3020bca37f1e27075d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4987ee767c5c67e1c20630fe543dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa057c7b71f4d03213cea6b69789e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5d84ad3ccec16407a2aef8a434ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee9f2868137a24a3e3a819453eaad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447ae65244d057af4825727a5789b6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517ce638d9371fff4efd94ad8379e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab097df149b7699bd1349cb685308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e94564418df1225411fcbc5c393d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9c95527bfb41f0e5a4f6d2725af0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53f0b897aa1e508805db0bacd5ffa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad09af3339e269942d6ed1421f165a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113c92ad983979ce94ba71283cba217284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a762872ec33f86823dfb54a287f6f73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c55fcc2498fa083d2f143b99656d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6c57c663868e210e82c86fde39fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b866e144a25b23783e8c0663114cc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb82b8a9a5fdd8ad2a7062eddde33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86773ba87f63d4e58cf0ee88e9617290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95db5e7f7947fe67a3686cb354018c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e771e0c21775d4b7a97c8e2d56167b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3968e67ead423a0ae909ccce493b786293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb23334947c3ee822de348cbc882e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc7ea7467f232c00885900a80a669295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de582f3fda836a5a052c23ad56456296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf338c0b27fbc5c17edca732b4788297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a2c5e8b7b579c473eb0dd77524b29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f7561d3e01c96721d1150ef3dfcc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14c61fba2889e92ef5289b870c6bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf6fa60fab79ece8052218b38618b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81330615c47b7102225458adea7483302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0021906e954ab42c82c14221d87d8e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549220212aaab88d5297d8e2da76cc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7f29b93ccced2ff1baa21503722a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea6427ebb4d22a79d3ddf8d192a84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f56117451a73d0f342cd25458b866307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e103ac546053da25a93952db13c8981308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564fd097e7b984ce09838205c6d2e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0936f18d7fca7be7ec279913de8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e79a27b7e20774ebfe50314e66f805311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbba177f852f2ff5b763825f2837ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe36ce7189e09034435ecac472953313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d562fc944ef1f8126ad799bacc154ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2bf9e30ad20944ca25f9febbd5b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8587ccd65f17f194ea9101e68260316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff15603a6d7517f43931b5242f93b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6fa4101028eb71188cb91dbf15488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf6280101e91bf7f13e210c1a2deb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f342ed445527da8902d04c9e8ab762320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880cf7926cdc717783657299e5504b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52d4f94949e33d187e12fef87ef1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1a04797e9b8bc0849f2c4f5c82ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb47964f7fdcc67a0facf233112f25c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cad6ee40d418cacc6a6f695a17431325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4269c76dd8473b5479d635b0a2c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e780f506fba11d23bdef5d279635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ffc5f214365544aabc35c74bfc48e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b447169c3cad94822d4a4cb876a438329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a90208f030de0d6982ff9ce1aff34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba1c60be35a3a61d2d8782edfbe26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba1f4eaf47f736aaa7f36be6a5740332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba6c1d6e6a34ad590058510fb75a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d49f1fc6d2f48d33f0993ab190aca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650d6dad01218631f94815eed28afff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845edb4a5382a449bd53fdcb755f79ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da580ba5e91c72aec6b5400fe14d0f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2826aeda1bd6b4072828aed850d721e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fcda79372690f08ddbb9d3782ed64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe8e526df9fa6693ada7580f6413d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd93ce019102d93f884719be96404341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41375c2c873e5cdd324808ad091005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2789b0d16806aa9accd56c39923c835343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a0f15e7491fd26b04616491f08a90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f97e6006a53002f8fe9bef42123d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4005f0783eb2577b0e74db52a445fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f9a9d0f7e4ed7ff70d7bb8e821b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59dd7f6f753f797029c8ee634d97f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481217b79a8b599f42e50f9bb0d7debd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c6635750f5f230aa4b33af024e84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d1977c2c345c73441e14479550957351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000db4e65dd852d655968ceeb8d0e62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2aa4f2cf4f6c37bbaad1437071696353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa97fb0985b9a0953292433bc93a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee6c48f1d9bdea47519f64196209de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ddee9d646461b3b3d2a60837a83d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ad83c8bd9d2abbeab9aa540005de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c1a0d972e3a84561f314cdac39d05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767da02bc1445f7ef7eb76828fc144359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d7ecd1cb8a64e1db99619ccc69ebc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e834b78b1b56945d3cdc564867912361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e8b2c17882c6ad5015d59de75a2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407cea2fe34def6ce6482a908175c62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d6773f914ec2ff66450fdeca5184e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c3ceadb7b939d786cf41dc2fd0db5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5354b3f4871a6baa9640bef0ed5fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47cc333fa62e4f4d53ed884ffa88f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfc8694755dea07b2ab2209a715792368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e1c7b7c09d7eca45ec441cd134bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6f3d686c13c91f6dd5f388781add3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673a8d43bea785b4b72fd256645bdf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f14c04b4cda39b08a744dd26b2a87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc92ab71ed50ce3aef061625df621373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb5a081c17aed42deef9f749f03a72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392acd5f13c66f7bb737864a126769f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e04b711046022d96288e41515f2aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3c9fb401670e0b42f62fbeb92cb2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed6c65c733651a1caedff002ad3abb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66664c7eb57ae435f578a9328feb9527379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889edd91e10bc38720fb48ecccf2f7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe5822b46e6f0536c3e5f8062a45b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96120fbc33f9886bf40383acd939e6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c7f021f0f2ca6d0db57f739e9f764383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9688f7fd43ad5e728e233a87a17bae5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62cbfa8a958b3ba9a98febe7b6b27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085692acaac244439e9069359102c7df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406b87bf5a39b2d36ac404f92c48ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc0e7a0b1d527d4ed655482ebef21b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e368496233e35976d4f0f30360fc07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9562d4351cba0dbf83a3a70d55fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be39b8882750277c759fd829945aec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a80904426dd9eee575689de75d82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605372a2bda3a4b886aaf2d1eac564c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e671c2298b9faff72c88e139e594394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d601ead40641225517f5c5e4122108395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbda207a6d63d269f50ba02e2853b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4f1234f5f70ba5d1a92ca8c8258c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec162fb95ee017d478588d0fd3f103398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432b2d0a98c185cf54ea121071398c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389576b35c44199d9a445b11371b046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d5b3701eb291006dc9b03d108f0a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b847c3b7f2e9e420518a08f978b79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2553dce9f8f733a550fb0efc6d5c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3032908c70dbdbdbbe5de06cd309b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434b261edab08ccb0bf04224bb1e09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d7b40a80535daefbbb28d5de1222406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f76aa6a72e56ff52a37e54e3742d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5319da5f42401f510a93efc9b8c7fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485ffb2b0bec5d35213c3914f9cb3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b32b81428c1919877ccf69c4318de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be18c1cacbd6118c92694a0f176d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e8bcc500a2b715cb2e8666603d12a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f7ace66b3f5d3a9a4c1546964e85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c446aede8bb9a46e3da0f30a78fce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04576d8098f6062e2e5484ffe7b77c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e69714fcd52a0e359b09c783c58b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651ffd4e4195b11d3b1d0f7203bae37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d1b6f922cb2414e9848c0e0e16cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775ba91b8ef025209348539749d6ae9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ecc885d60beb03be64480c7fbe62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f572ff2ad9f203931527d5c16576e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04bd41bf7fb5ef031385b808b8604a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb50c11d2a736f01fded164cbe4997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235964d1cabe70706b3fa22e70e6226424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e0778cb7b2673ef1ae932ea91254425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1429e4160e106fd170d6d4a91a4b8d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a81219e96f8f0c17e697f4149805d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a660a5ed91cb718a746e97e1138a4d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d977823c5691d70106d865ec33f93c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28d972ec36dd7095426b7701404d44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db8b19db9783cea5635490cc2c0e47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f9b34b418f837437b9390245efcb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae6d0eef6dad7482f12d9ddd1b79d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7591352d07cf01ab304ce319dcad92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b3a693fa79a3e2e3953bf7a7670fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e70dd54a3d2e8bfac7f9a24849ee9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923790f1a1bd20a0c8aff7cc029225c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0ae46f5956e1cb3ca76d44a9e143438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91588a306c5a278b7be1c2cf1823cf94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da95f69d53c3d908d3a2ec03407ab1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e6ee2f6f68e5674ff6bb32dc0d421441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84579a28623a04113458c9866ae735442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720116494a33f263c9b3abd459f41c0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3d36af0064e2f7bc151f41d2829c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e0148a7e21ff5b8eb48d3fd369332445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bdf4ee6b2f3470d8b321fcfb22c63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785353210007bb9d5419f46281e37d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0d851738fb599cc8660310a331b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c338843970baf0ddaca8aeef102a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77393a07d915ff8695c97e94afa4497e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d6d2a750d58f6c456d781aac892e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b30e4db15c2722abb2664676a109452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771247fa640092609bf758b88a75c310453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43033529a364fd4b6947cd3857f79f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34557f6bcd12dbf68fbb348803a8aa7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a739e2db3a2e719885215e8a47ae881456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f657e76865d9a0bb076f389b2a74eb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43800cd631d025bbcc1ebb443cf16180458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd0fe39e4e5a05f25c30188039a790459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2f82254dcf7633ddd8a2d006d2e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26898d52149e80b4319a7cf8196e8c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5478732ab6bffc36b34081c68690a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45eed055c845e85c8dc1e562c4df06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c658e90f4c78d414ca0006c9e469464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c433a24c795642db2e9a349e21f67a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc5bc51b11dbf4f7ad34588996f37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ce668bac53fb7ca6bd4552fee6c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025bd3ff4d15672cad48365a190125468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc01a3562dd81a4e8f0e66cc56791e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fa0f2761c7bd9b032239e391b6d61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a190fd8351dcb65f0765bb4346b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116082e67310575f7bab479970f63547472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5964c53ed773b648aea313bc16559b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5398f007970aa2dd2adccf953a816474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c84e5e0cc9c89703d5d2b519e2b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394f7abeccd4044e0afa3aa4fb6469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359218b4f42a7887d647ce0f9fa35fb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eaaf2b381cb168500943f578ceb28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5d0ccb8fd33e3a5eb1e21b0e0a52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca6a13676826f86197f8cf1836dd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28cae076e7c9a160e969244988fc8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02212df1f35427ff886e448cb64ccf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b793b3a84f68de4dcd08742d17b6718483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89709639579954343b919990d4d1a0ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d814ee11b882b004ffb455a77541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7871548cc8a85f83c57e53183a26d4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718258fddf0080c66cd2829fe26b22c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267e0131964969e0bf93e4217b5ef7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f68b393db61606f97e23396d62c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a52c67eda376a4f84b96696e3fe39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f714ad28ad8a1d171f914890e7b4092491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fdf328dfd95c05cb96dfabea0c055492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06453667790a8e6bd972537b164d6698493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae69729f53edba6213d26eb35d5656494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de2284b60331a2def2ee190e042fa4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae40b5623735c9238abf448f9bfeff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c50a25a8a8d4af6fb9921451bac02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d13f48f14e1f592e18102ab2c54c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b227859168ed3f1f98d7e8c3973aa3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe38224155b3d8970b25b977aeb1445500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d1ac4a33602876fd5e7999e86d2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2da84c81a7b9d5852aaf4657ce800c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dd533adc6183825eef2282cb5c74d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46277187bdc561dadc8eff1e67f418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba962b5d80051c830d4629d4890ee0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b56e4390c71a7a40aa72a66cacd6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f5d83116d8e32b3d08b5c7d7c598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec33c0dcfa74fe3aade26daf21c53e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c652491b51da63380f254a4671bda6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ff887d55a6d457967fe44360e0ccb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f70d98be0337d73d9bd71be0c41fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ebcc99397f96d9ef9fd4af5a683e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262bc6952d6c98858d1c7eb02c7de3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c95a5567511724b75b8404219b4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ba475c0e67fa75d33f87fe746fef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bee9d27331a9715451930286158cba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b74c764bb2b3c43fa8d3342ebcbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed9027175d4d49cd9864db9cced4d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199aa06de572e242ccc1e6360ca4dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ed26f1e4ded57cee8b7bf47383998520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f8d972e825037bf2981543ad9faf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb8da761f87a444974c410305d43e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b698aa8840be6ca760d9478cb2682523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384ddbad61fa6ae40bb9fdfddfd6d9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a27dcbe470a70459b246cb4843b92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731f0bd7013236c58eea653356d91b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce01ea1c30b433336b25cda7b7479ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e5731db323589fb134adc98d4ce72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f4b6d1d73f25719231b6027894cc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677856d7de461e5f0621af9102221ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f938a7c0de617b8b457764813d7a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a3fbc47166547e0319cfe7a83420532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fbe57b8cbf71af3445a0bbedab6b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c800805ac976d8657193511489ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f0b05da01e1d2b77b65ca6ad8911535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc2454bd2584744efd5266c77902d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ceb017980f6f80b4fde530eb26af1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbcb9277437b33c7a5026cbbd8cb1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96671cdc028efc45efebdf9cd27b35b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9dbdc50d0b9f0e2f184f9c61bb81a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247747ed1d758152c7b4d4399e4daf23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09341c75f236e2f8749ad1632ac587f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812c4da94959161e5073220d3cd9c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abdff34fc03de7ff872b289dd71ec7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1265d0407d6bbde05a9598e4e5a990545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0007dfe920933d6d21eb4a03178e3c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124daaa5ff98824d8442d0aac42927b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec41c3622667a85adb4924be6f0807548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851479e3ae838d17e306b9595e268bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347105b054c974b79dd15e1701cac4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daab130fe57b8b64c6f0de8ed33c48d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf855bd997accd5797820e6c61c34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe0b3582ba706e3490057a0ae54de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8c3884a10f9998aeaf9f64225391554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc9690e634d90ad937f86b09f12c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918cf86ffbd1bcd211fa60ab00b2aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df2275b74a790bacc1c324d471a92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694ccdc6e5e68523ddce64720f0f589558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abed66c1f3d45a2d7a8e39c8cbc140559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac7ecbcf9661402a27ff983552bfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e30215b13714bd6819e326e9572c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc18fc55df87ebae0e831464673e9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec37599429ddb1929097f51302edd0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5a77a9c2335d24fe42e913696e285564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5560f725e96f34a907a3e1525a010565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f25aa8f5661e7f8956931e41caba5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec39f96b2c4751b550df41d23c95a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745a2ff0b04dd75de379ff9eb6da24a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c36460ec8d57a37351a5a91a9ee37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e3d640d214d6e00739ed0f7f2f87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1709e7d16dea533b8b83d978666a246571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c0e353d0f6954e88bf0cf76237c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c09838177ee2ec743b00e0bc2274573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb3708b7d05e0e3e656495b96669d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b372913af79a6e7c486ba0206f9bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d5b1d95f7fc3eb88fbd0ddfa501fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c295ffade220f966bddc1c15b9b9c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e77cdc0663d9217f072fce12e525a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c88b4fbccaeb0382419a393ab8e78e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e0a591658ad58f320036bfcfd579580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7935727c6de9323c2be3de5690e4a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913cb24c5d66599837899e539ca7e3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76053d1e5eedb48572bcd83161ece583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af24968c1fe275e7044207bea51750584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842654d00ecfc3958ded7c9e5ac6caa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6b81fb024bfb00836f9d5466431f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57375546864f55179b4db7456a604f92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69deac43814091cf50dac01490b389588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ae0a5288e925f33092d1abb77b44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4ad5b7265d45d1f481fb9d16abada590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b2cb36d3ec37eff790347be3e3b1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c34ae70b4ff55900734375bfa7f633592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4154b29a7fa169100aec3fe947204d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abc0e417e30c16e6cb1c27bc1d80b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7eab1445b002876c2357f9e1d68d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df0a44063b01d56d97e4b5ba06977a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c907ec410b6150dd1221ea4f067c574597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33409e5b98ddf0402de7a65261a577b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367630735634e60c5a4eb7c0023e2c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9579028e1889f5836779ecff06b3700600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c72a787c0ef42b9d46822244a5e9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc325ad1a10c4923fdac734fc8d74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d907d6122d660e8c1332ce4d9c297603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2569e4cdefc1eb57d97ca1e81ec24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12db50f5f9b372b0e0b90e9a8fc31e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76fbfae2fcf74450d9a99e45dc3f9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548854a66c54d33b11b8698a1b0572b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c52e3cfb405757fe1d52ed07925ee2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d9f70137bfd3bd0d2be8222330f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa6a21d6f533a23bbbcde09231010d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd933dd35d48fe7bc77d09b9a6564a78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5029d75495897bdcb188cb4879bed1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d16ec1e629b3df95462166790838613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1fa98c3b2b7428c50601ba16b5708614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f9b41d3a27f09edd3e635f7be9bb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d9214ae76d0bcaf4b63db13756493616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0995a6f757d105e355f70b99765a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f5659c3dce21ca85dd7492d0a1d58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54563896105c02b795d44e66fd0b0766619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d875be834f64a82b9f986238c7ac12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb878024296124dfbb8cd25e09eaceaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7812b84fa6ac52212bd48618d68e3b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed3792a394481b2d655bb5de6134f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76782219d9c1f66a475c435c3e6c2d29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374ea68253c61e92d14f78ac46900a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13514334da4761d9769e7a09a5dd00c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bd22feb50c1b1ae7bc19b834ba38c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda47187bed2523de808f379e72fc0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0594844b1ee229e9ff4d14ba8557c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d0a41d2cdfde2a9570a2591db01f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76649945d44adb194003795ed76a2b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d02f5c9363c9a1419fa552e3cdc7d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a25c0417dc3e39cbb8d6dbcaba441633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876660f876226f35ef1570c4d4b5cb5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc24ac4398c86141e47c7611abe47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2ede977d52b05fc17c2fe8222f2e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce9c6a2b349d2a8f656377b4513b9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc76af44ad67c09c7bca55d0c98ab3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7228a3d0a35f6bdc747ad0698f759c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f55b97cf41be94db9a88290cfdeeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52b4011c7a246e58ae054c911c8ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dd3f8392d145ecf5e0200d5c34d2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59eed1c1799158b3bf9b864e318b6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73eca60edce5bf063f88656a029c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cff3547d1213d142c7569727c4ac7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb850cff4d0bf9285c0653b261d10cd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb971d92521440de37cd73366b49df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a4faa1a66bedd7aad91dad4fa8a4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851bcb4b58f93f2f1e3f256c23d3d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e386fe24a9d7c75374b1e7fabcd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c74b94d90790a66a43e7d1576e34b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0d3316368856cc2b00e717d4de63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317e874b28687f45908b27e326e8f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95845c1dcabc2b7c7b1f39dfef5e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036bd30790bc03b660bb949f743312655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f46b7708c9489faee5c46f76ba011d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aed84b78eda19e4de1ac72106b35b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d3447553800ef8bf92b0b172d025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf796464b9bb1994f2227e82dbe59b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381d6c0da2e9bf604dd96b6adf8d9c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fc455961830206f17b8bf9d18f966661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dec43177343be57edb1f5391622ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbeb0e8f92287b4268236fede0a5f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba323eafc23ddbec556fb0ef87e4e4eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faa7c2529490236d64a62e40239320665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de718ad479bce63b0b205af12bf73e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7775468d1770c5d64201889e3b75c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1593fff685b4f14e7f73ab2a63e3c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766191709adc7e19d93216ca4680df8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31031d3abbcc8fd84e2811f0dc7bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bd836185999b6bee41e041cc4d9c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49bd04cb7b007d293931c3dfc6c48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d1ac43510c55cb700d7782c42cdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4f1e99934d486e7f4d20d6e571aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d51e95f76c0da55b1fdb967a8ff1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267497c83ebae6c0a6a95e9168648a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fba80aa494abc47e7367a43309c2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d83d84141cf4a80c031aa81fc3cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19532026868706d466d77a9d07a935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ee950b80a2484660ead21f74d4843680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1799374d24f7d4a437eab52cf8ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671545496ae9f00a13aaadd667747cfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dfe1818f857eaf1bb19a5349ff1bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac0e40590d2fc1a7f68bb4f6a9a96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2159ad5e49ecd4a788b4101e75ca5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1702c235a8195c99c21b455ac0c9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b872004083e32e738c823554af6b58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640619019b9149a1e40d223cdb9b9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb5b4fed7fb2e1bd25bc7cc2904dba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea794057187fe4927b415d79af18a5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dd2e1c19c137e845d0d5daa4f89a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42201e5ba116a553cf4855f8d7155c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01bb65586ead8c5824b61da1331946693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5483ab47319ac7940bdb3d0c0ef58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d792397128a105c080fa172ab254d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589aa832089e34a0a5f21e90ee2c90e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aea47383556b978fee485af22e297d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a292a9f761b868f07feefd1ecee2ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce995dd410614ba736f79b85fced9ed6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f26b664431f8addc06602370f3236700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e966fa116248b003528208d71483cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b358820bc86c9007608846052d3ad26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248408d2896ce500aaada1d2388b546703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37eb76aa44444f82eb2d0055e42885704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e681aac101086399949a9053372181e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205acf2496605f9436cb3f8aadfcaa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29f929067b0db2479fe7c4cd5ec40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216abfc99b335b7a6501ca47f90f66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738cb2a4ebb76c770b9acb4b1f39dea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baff93cf7c8eb5f88cc441c40c7afd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e758f62a235b5754b51dcccfd84c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df880ba2c2c70a859b5e1cf3900eaa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940b179377ebaf2310bee0b68b4fb06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb6914fa4c862f178d4fab3dac01e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adfa24efec05008bd307e87d0b8be3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183527f1557736d3acb8711cb3d39c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ba2e48655fc62ab0e435fa505a3df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe556d5556745b21b49cbdbcdd574b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a936c7a9ed9b6feb60806ddc1a75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a3c600844217421582c6bc647581720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59559fe26db5fa3b9819244d891e53c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfee1615d8e728e18c6c2a19d795495722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43d875fc16a59a4852e410868310e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538160d1038a01f93a1e205f9b87054724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaff9bf741f30a0b80b7bc8ef6e828725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7bb800d4ef985885da0a28f407ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f52d6ed94571b8b1f4d7da202bbeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df28822b4ca272125b44922f7decc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e6a68775f285a0ef41d11d6d1b50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b2eb8368a6a0d0d2de9d7a70bcd17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c3fc95f1885fbf583325d7e400b03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6358fc513ee3625f5b3d8c3e1fc8ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823973fc8fd749b0d07cbac91ba26df1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e6b73a314bd779cc970014788b13b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10266b3a07a7be686d549e451ec6fee0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba228483dc06cb605d4874f32f807e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288d11886bed1c6690c543d4330e1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3194c8bb1b41f8391ec74d4c6add02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ef535c6d21190755d4c0dd347d5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf4a7e21688c6c91cb44ff35a8afa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a25d82e45a11bddaf61aa40849cb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651cb53a9e63a7f602da3efb9eae7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6441574eca0e153b06012ae8fb1a25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa6285d6e939888ba6ac3aa5da1de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2363ca4fd9e8327011c90294e93a8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfda1cc6c1f0d4af39a59c83e9479c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a511f5879652f2b150da1ae72ac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6539ca7a1e2a9af8944d9aede07453748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f4b787802d3791249ded200c8792749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52652d905f575888cce29d7aadb60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470e21485827f275b4af88cfc30b676751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1397aa163e900d3b49f0dcfc652d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8f3d8049e9eeb9ea2e1d418a4ecd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57400871b9a89148c43e2db13dd22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac77565c00cab30d56d2a35d55c6e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704075c1178254d0c6a543d29314ea8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8901ae7bc39ed776d819c8b49b96c13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e96ca505b795e209a46801be5ce2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ca3a8684adc569c3bc3073fb7341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6d2155deea79889f43a70c29845b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b26551ecb36c7792eae0181ecd61761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201002a1fc172994505f70f22955d735762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442008c7c180fe3c0b1ec4ad187f7992763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e329eae4de4d33dfb77a328a6d0e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e598d0499cbe3790595529e35b0c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb7f7ca425bc421beaad20e2a5136766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae018716d7da05c454c33c07fff369f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>